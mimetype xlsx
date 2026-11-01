--- v2 (2026-08-12)
+++ v3 (2026-11-01)
@@ -60,51 +60,51 @@
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xda="http://schemas.microsoft.com/office/spreadsheetml/2017/dynamicarray">
   <metadataTypes count="1">
     <metadataType name="XLDAPR" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1" cellMeta="1"/>
   </metadataTypes>
   <futureMetadata name="XLDAPR" count="1">
     <bk>
       <extLst>
         <ext uri="{bdbb8cdc-fa1e-496e-a857-3c3f30c029c3}">
           <xda:dynamicArrayProperties fDynamic="1" fCollapsed="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <cellMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </cellMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="174" uniqueCount="174">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="175" uniqueCount="175">
   <si>
     <t>Tradeweb Markets Inc. and Subsidiaries</t>
   </si>
   <si>
     <t>Consolidated Statements of Income</t>
   </si>
   <si>
     <t>($ in thousands, except per share amounts)</t>
   </si>
   <si>
     <t>1Q17</t>
   </si>
   <si>
     <t>2Q17</t>
   </si>
   <si>
     <t>3Q17</t>
   </si>
   <si>
     <t>4Q17</t>
   </si>
   <si>
     <t>1Q18</t>
   </si>
   <si>
@@ -201,50 +201,53 @@
     <t>4Q24</t>
   </si>
   <si>
     <t>FY24</t>
   </si>
   <si>
     <t>1Q25</t>
   </si>
   <si>
     <t>2Q25</t>
   </si>
   <si>
     <t>3Q25</t>
   </si>
   <si>
     <t>4Q25</t>
   </si>
   <si>
     <t>FY25</t>
   </si>
   <si>
     <t>1Q26</t>
   </si>
   <si>
     <t>2Q26</t>
+  </si>
+  <si>
+    <t>3Q26</t>
   </si>
   <si>
     <t>Revenues:</t>
   </si>
   <si>
     <t>Transaction fees and commissions</t>
   </si>
   <si>
     <t>Subscription fees</t>
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
     <t>Gross revenues</t>
   </si>
   <si>
     <t>Contingent consideration</t>
   </si>
   <si>
     <t>Net Revenue</t>
   </si>
   <si>
     <t>Expenses:</t>
   </si>
@@ -780,51 +783,51 @@
       </top>
       <bottom style="double">
         <color indexed="64" rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf fontId="0" fillId="0" borderId="0"/>
     <xf fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf fontId="3" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf fontId="4" fillId="0" borderId="0" xfId="4" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf fontId="5" fillId="0" borderId="0" xfId="5" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="60">
+  <cellXfs count="61">
     <xf fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf fontId="3" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf fontId="4" fillId="0" borderId="0" xfId="4" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf fontId="5" fillId="0" borderId="0" xfId="5" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" wrapText="1"/>
     </xf>
     <xf fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" wrapText="1"/>
     </xf>
     <xf fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
@@ -896,134 +899,137 @@
     </xf>
     <xf fontId="6" fillId="0" borderId="0" xfId="0" numFmtId="168" applyFont="1" applyBorder="0" applyAlignment="1" applyNumberFormat="1">
       <alignment vertical="bottom" wrapText="1"/>
     </xf>
     <xf fontId="1" fillId="0" borderId="3" xfId="0" numFmtId="168" applyFont="1" applyBorder="0" applyAlignment="1" applyNumberFormat="1">
       <alignment vertical="bottom" wrapText="1"/>
     </xf>
     <xf fontId="1" fillId="0" borderId="3" xfId="0" numFmtId="168" applyFont="1" applyBorder="0" applyAlignment="1" applyNumberFormat="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf fontId="6" fillId="0" borderId="5" xfId="0" numFmtId="168" applyFont="1" applyBorder="0" applyAlignment="1" applyNumberFormat="1">
       <alignment vertical="bottom" wrapText="1"/>
     </xf>
     <xf fontId="1" fillId="0" borderId="4" xfId="0" numFmtId="168" applyFont="1" applyBorder="0" applyAlignment="1" applyNumberFormat="1">
       <alignment vertical="bottom" wrapText="1"/>
     </xf>
     <xf fontId="1" fillId="0" borderId="4" xfId="0" numFmtId="169" applyFont="1" applyBorder="0" applyAlignment="1" applyNumberFormat="1">
       <alignment vertical="bottom" wrapText="1"/>
     </xf>
     <xf fontId="1" fillId="0" borderId="0" xfId="0" numFmtId="170" applyFont="1" applyBorder="0" applyAlignment="1" applyNumberFormat="1">
       <alignment vertical="bottom" wrapText="1"/>
     </xf>
     <xf fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" wrapText="1"/>
     </xf>
     <xf fontId="1" fillId="0" borderId="0" xfId="0" numFmtId="167" applyFont="1" applyBorder="0" applyAlignment="1" applyNumberFormat="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" wrapText="1"/>
     </xf>
     <xf fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf fontId="1" fillId="0" borderId="1" xfId="0" numFmtId="165" applyFont="1" applyBorder="0" applyAlignment="1" applyNumberFormat="1">
       <alignment vertical="bottom" wrapText="1"/>
     </xf>
     <xf fontId="1" fillId="0" borderId="2" xfId="0" numFmtId="165" applyFont="1" applyBorder="0" applyAlignment="1" applyNumberFormat="1">
       <alignment vertical="bottom" wrapText="1"/>
     </xf>
     <xf fontId="6" fillId="0" borderId="0" xfId="0" numFmtId="165" applyFont="1" applyBorder="0" applyAlignment="1" applyNumberFormat="1">
       <alignment vertical="bottom" wrapText="1"/>
     </xf>
     <xf fontId="1" fillId="0" borderId="0" xfId="0" numFmtId="165" applyFont="1" applyBorder="0" applyAlignment="1" applyNumberFormat="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf fontId="6" fillId="0" borderId="6" xfId="0" numFmtId="171" applyFont="1" applyBorder="0" applyAlignment="1" applyNumberFormat="1">
       <alignment vertical="bottom" wrapText="1"/>
     </xf>
     <xf fontId="6" fillId="0" borderId="6" xfId="0" numFmtId="164" applyFont="1" applyBorder="0" applyAlignment="1" applyNumberFormat="1">
       <alignment vertical="bottom" wrapText="1"/>
     </xf>
+    <xf fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" wrapText="1"/>
+    </xf>
     <xf fontId="7" fillId="0" borderId="0" xfId="0" numFmtId="172" applyFont="1" applyBorder="0" applyAlignment="1" applyNumberFormat="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="6" fillId="0" borderId="0" xfId="0" numFmtId="166" applyFont="1" applyBorder="0" applyAlignment="1" applyNumberFormat="1">
       <alignment vertical="bottom" wrapText="1"/>
     </xf>
     <xf fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf fontId="1" fillId="0" borderId="0" xfId="0" numFmtId="173" applyFont="1" applyBorder="0" applyAlignment="1" applyNumberFormat="1">
       <alignment vertical="bottom" wrapText="1"/>
     </xf>
     <xf fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment vertical="top" wrapText="1" indent="2"/>
     </xf>
     <xf fontId="9" fillId="0" borderId="0" xfId="0" numFmtId="173" applyFont="1" applyBorder="0" applyAlignment="1" applyNumberFormat="1">
       <alignment vertical="bottom" wrapText="1"/>
+    </xf>
+    <xf fontId="1" fillId="0" borderId="0" xfId="0" numFmtId="170" applyFont="1" applyBorder="0" applyAlignment="1" applyNumberFormat="1">
+      <alignment wrapText="1"/>
     </xf>
     <xf fontId="6" fillId="0" borderId="0" xfId="0" numFmtId="174" applyFont="1" applyBorder="0" applyAlignment="1" applyNumberFormat="1">
       <alignment vertical="bottom" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Normal" xfId="0"/>
     <cellStyle name="Table (Normal)" xfId="1"/>
     <cellStyle name="Normal" xfId="2"/>
     <cellStyle name="Heading 1" xfId="3"/>
     <cellStyle name="Heading 2" xfId="4"/>
     <cellStyle name="Heading 3" xfId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="" defaultPivotStyle=""/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"></Relationship><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"></Relationship><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"></Relationship><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"></Relationship><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"></Relationship><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"></Relationship><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"></Relationship><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"></Relationship><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"></Relationship></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AT41"/>
+  <dimension ref="A1:AU41"/>
   <sheetViews>
     <sheetView showRuler="false" workbookViewId="0"/>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="4" topLeftCell="C5" activePane="bottomRight" state="frozen"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="12" defaultRowHeight="15" x14ac:dyDescent="0"/>
   <cols>
     <col min="1" max="1" width="3.46" customWidth="1"/>
     <col min="2" max="2" width="55.43" customWidth="1"/>
     <col min="3" max="3" width="13.86" customWidth="1"/>
     <col min="4" max="4" width="13.86" customWidth="1"/>
     <col min="5" max="5" width="13.86" customWidth="1"/>
     <col min="6" max="6" width="13.86" customWidth="1"/>
     <col min="7" max="7" width="13.86" customWidth="1"/>
     <col min="8" max="8" width="13.86" customWidth="1"/>
     <col min="9" max="9" width="13.86" customWidth="1"/>
     <col min="10" max="10" width="13.86" customWidth="1"/>
     <col min="11" max="11" width="13.86" customWidth="1"/>
     <col min="12" max="12" width="13.86" customWidth="1"/>
     <col min="13" max="13" width="13.86" customWidth="1"/>
     <col min="14" max="14" width="13.86" customWidth="1"/>
     <col min="15" max="15" width="13.86" customWidth="1"/>
     <col min="16" max="16" width="13.86" customWidth="1"/>
     <col min="17" max="17" width="13.86" customWidth="1"/>
@@ -1034,52 +1040,53 @@
     <col min="22" max="22" width="13.86" customWidth="1"/>
     <col min="23" max="23" width="13.86" customWidth="1"/>
     <col min="24" max="24" width="13.86" customWidth="1"/>
     <col min="25" max="25" width="13.86" customWidth="1"/>
     <col min="26" max="26" width="13.86" customWidth="1"/>
     <col min="27" max="27" width="13.86" customWidth="1"/>
     <col min="28" max="28" width="13.86" customWidth="1"/>
     <col min="29" max="29" width="13.86" customWidth="1"/>
     <col min="30" max="30" width="13.86" customWidth="1"/>
     <col min="31" max="31" width="13.86" customWidth="1"/>
     <col min="32" max="32" width="13.86" customWidth="1"/>
     <col min="33" max="33" width="13.86" customWidth="1"/>
     <col min="34" max="34" width="13.86" customWidth="1"/>
     <col min="35" max="35" width="13.86" customWidth="1"/>
     <col min="36" max="36" width="13.86" customWidth="1"/>
     <col min="37" max="37" width="13.86" customWidth="1"/>
     <col min="38" max="38" width="13.86" customWidth="1"/>
     <col min="39" max="39" width="13.86" customWidth="1"/>
     <col min="40" max="40" width="13.86" customWidth="1"/>
     <col min="41" max="41" width="13.86" customWidth="1"/>
     <col min="42" max="42" width="13.86" customWidth="1"/>
     <col min="43" max="43" width="13.86" customWidth="1"/>
     <col min="44" max="44" width="13.86" customWidth="1"/>
     <col min="45" max="45" width="13.86" customWidth="1"/>
     <col min="46" max="46" width="13.86" customWidth="1"/>
-    <col min="47" max="47" width="9.29" customWidth="1"/>
+    <col min="47" max="47" width="13.86" customWidth="1"/>
     <col min="48" max="48" width="9.29" customWidth="1"/>
+    <col min="49" max="49" width="9.29" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="15.833333333333334" customHeight="1">
       <c r="A1" t="s" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="15.833333333333334" customHeight="1">
       <c r="A2" t="s" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="3" ht="15.833333333333334" customHeight="1">
       <c r="A3" t="s" s="7">
         <v>2</v>
       </c>
     </row>
     <row r="4" ht="15.833333333333334" customHeight="1">
       <c r="C4" t="s" s="8">
         <v>3</v>
       </c>
       <c r="D4" t="s" s="8">
         <v>4</v>
       </c>
       <c r="E4" t="s" s="8">
@@ -1186,59 +1193,62 @@
       </c>
       <c r="AM4" t="s" s="8">
         <v>39</v>
       </c>
       <c r="AN4" t="s" s="8">
         <v>40</v>
       </c>
       <c r="AO4" t="s" s="8">
         <v>41</v>
       </c>
       <c r="AP4" t="s" s="8">
         <v>42</v>
       </c>
       <c r="AQ4" t="s" s="8">
         <v>43</v>
       </c>
       <c r="AR4" t="s" s="8">
         <v>44</v>
       </c>
       <c r="AS4" t="s" s="8">
         <v>45</v>
       </c>
       <c r="AT4" t="s" s="8">
         <v>46</v>
       </c>
+      <c r="AU4" t="s" s="8">
+        <v>47</v>
+      </c>
     </row>
     <row r="5" ht="15.833333333333334" customHeight="1">
       <c r="B5" t="s" s="9">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="6" ht="15.833333333333334" customHeight="1">
       <c r="B6" t="s" s="10">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C6" s="11">
         <v>88673</v>
       </c>
       <c r="D6" s="11">
         <v>89525</v>
       </c>
       <c r="E6" s="11">
         <v>91980</v>
       </c>
       <c r="F6" s="11">
         <v>93588</v>
       </c>
       <c r="G6" s="11">
         <v>118022</v>
       </c>
       <c r="H6" s="11">
         <v>118583</v>
       </c>
       <c r="I6" s="11">
         <v>116976</v>
       </c>
       <c r="J6" s="11">
         <v>129970</v>
       </c>
@@ -1327,55 +1337,58 @@
         <v>384128</v>
       </c>
       <c r="AM6" s="11">
         <v>1423547</v>
       </c>
       <c r="AN6" s="11">
         <v>421344</v>
       </c>
       <c r="AO6" s="11">
         <v>429768</v>
       </c>
       <c r="AP6" s="11">
         <v>421309</v>
       </c>
       <c r="AQ6" s="11">
         <v>428006</v>
       </c>
       <c r="AR6" s="11">
         <v>1700427</v>
       </c>
       <c r="AS6" s="11">
         <v>523833</v>
       </c>
       <c r="AT6" s="11">
         <v>465335</v>
+      </c>
+      <c r="AU6" s="11">
+        <v>491797</v>
       </c>
     </row>
     <row r="7" ht="15.833333333333334" customHeight="1">
       <c r="B7" t="s" s="10">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C7" s="14">
         <v>48488</v>
       </c>
       <c r="D7" s="14">
         <v>48986</v>
       </c>
       <c r="E7" s="14">
         <v>48413</v>
       </c>
       <c r="F7" s="14">
         <v>48646</v>
       </c>
       <c r="G7" s="14">
         <v>48563</v>
       </c>
       <c r="H7" s="14">
         <v>49728</v>
       </c>
       <c r="I7" s="14">
         <v>45690</v>
       </c>
       <c r="J7" s="14">
         <v>46519</v>
       </c>
@@ -1464,55 +1477,58 @@
         <v>75578</v>
       </c>
       <c r="AM7" s="14">
         <v>288804</v>
       </c>
       <c r="AN7" s="14">
         <v>84702</v>
       </c>
       <c r="AO7" s="14">
         <v>77961</v>
       </c>
       <c r="AP7" s="14">
         <v>81364</v>
       </c>
       <c r="AQ7" s="14">
         <v>83187</v>
       </c>
       <c r="AR7" s="14">
         <v>327214</v>
       </c>
       <c r="AS7" s="14">
         <v>87015</v>
       </c>
       <c r="AT7" s="14">
         <v>88220</v>
+      </c>
+      <c r="AU7" s="14">
+        <v>87949</v>
       </c>
     </row>
     <row r="8" ht="15.833333333333334" customHeight="1">
       <c r="B8" t="s" s="10">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C8" s="15">
         <v>1174</v>
       </c>
       <c r="D8" s="15">
         <v>1165</v>
       </c>
       <c r="E8" s="15">
         <v>1165</v>
       </c>
       <c r="F8" s="15">
         <v>1165</v>
       </c>
       <c r="G8" s="15">
         <v>2918</v>
       </c>
       <c r="H8" s="15">
         <v>2704</v>
       </c>
       <c r="I8" s="15">
         <v>2587</v>
       </c>
       <c r="J8" s="15">
         <v>2148</v>
       </c>
@@ -1601,55 +1617,58 @@
         <v>3638</v>
       </c>
       <c r="AM8" s="15">
         <v>13598</v>
       </c>
       <c r="AN8" s="15">
         <v>3631</v>
       </c>
       <c r="AO8" s="15">
         <v>5242</v>
       </c>
       <c r="AP8" s="15">
         <v>5925</v>
       </c>
       <c r="AQ8" s="15">
         <v>9990</v>
       </c>
       <c r="AR8" s="15">
         <v>24788</v>
       </c>
       <c r="AS8" s="15">
         <v>6916</v>
       </c>
       <c r="AT8" s="15">
         <v>5391</v>
+      </c>
+      <c r="AU8" s="15">
+        <v>4799</v>
       </c>
     </row>
     <row r="9" ht="15.833333333333334" customHeight="1">
       <c r="B9" t="s" s="10">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C9" s="16">
         <v>138335</v>
       </c>
       <c r="D9" s="16">
         <v>139676</v>
       </c>
       <c r="E9" s="16">
         <v>141558</v>
       </c>
       <c r="F9" s="16">
         <v>143399</v>
       </c>
       <c r="G9" s="16">
         <v>169503</v>
       </c>
       <c r="H9" s="16">
         <v>171015</v>
       </c>
       <c r="I9" s="16">
         <v>165253</v>
       </c>
       <c r="J9" s="16">
         <v>178637</v>
       </c>
@@ -1738,55 +1757,58 @@
         <v>463344</v>
       </c>
       <c r="AM9" s="16">
         <v>1725949</v>
       </c>
       <c r="AN9" s="16">
         <v>509677</v>
       </c>
       <c r="AO9" s="16">
         <v>512971</v>
       </c>
       <c r="AP9" s="16">
         <v>508598</v>
       </c>
       <c r="AQ9" s="16">
         <v>521183</v>
       </c>
       <c r="AR9" s="16">
         <v>2052429</v>
       </c>
       <c r="AS9" s="16">
         <v>617764</v>
       </c>
       <c r="AT9" s="16">
         <v>558946</v>
+      </c>
+      <c r="AU9" s="16">
+        <v>584545</v>
       </c>
     </row>
     <row r="10" ht="15.833333333333334" customHeight="1">
       <c r="B10" t="s" s="10">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C10" s="16">
         <v>-3778</v>
       </c>
       <c r="D10" s="16">
         <v>-18573</v>
       </c>
       <c r="E10" s="16">
         <v>-7184</v>
       </c>
       <c r="F10" s="16">
         <v>-28985</v>
       </c>
       <c r="G10" s="16">
         <v>-10070</v>
       </c>
       <c r="H10" s="16">
         <v>-19297</v>
       </c>
       <c r="I10" s="16">
         <v>2537</v>
       </c>
       <c r="J10" s="16">
         <v>0</v>
       </c>
@@ -1874,56 +1896,59 @@
       <c r="AL10" s="16">
         <v>0</v>
       </c>
       <c r="AM10" s="16">
         <v>0</v>
       </c>
       <c r="AN10" s="16">
         <v>0</v>
       </c>
       <c r="AO10" s="16">
         <v>0</v>
       </c>
       <c r="AP10" s="16">
         <v>0</v>
       </c>
       <c r="AQ10" s="16">
         <v>0</v>
       </c>
       <c r="AR10" s="16">
         <v>0</v>
       </c>
       <c r="AS10" s="16">
         <v>0</v>
       </c>
       <c r="AT10" s="16">
+        <v>0</v>
+      </c>
+      <c r="AU10" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="11" ht="15.833333333333334" customHeight="1">
       <c r="B11" t="s" s="9">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C11" s="16">
         <v>134557</v>
       </c>
       <c r="D11" s="16">
         <v>121103</v>
       </c>
       <c r="E11" s="16">
         <v>134374</v>
       </c>
       <c r="F11" s="16">
         <v>114414</v>
       </c>
       <c r="G11" s="16">
         <v>159433</v>
       </c>
       <c r="H11" s="16">
         <v>151718</v>
       </c>
       <c r="I11" s="16">
         <v>167790</v>
       </c>
       <c r="J11" s="16">
         <v>178637</v>
       </c>
@@ -2012,104 +2037,108 @@
         <v>463344</v>
       </c>
       <c r="AM11" s="16">
         <v>1725949</v>
       </c>
       <c r="AN11" s="16">
         <v>509677</v>
       </c>
       <c r="AO11" s="16">
         <v>512971</v>
       </c>
       <c r="AP11" s="16">
         <v>508598</v>
       </c>
       <c r="AQ11" s="16">
         <v>521183</v>
       </c>
       <c r="AR11" s="16">
         <v>2052429</v>
       </c>
       <c r="AS11" s="16">
         <v>617764</v>
       </c>
       <c r="AT11" s="16">
         <v>558946</v>
+      </c>
+      <c r="AU11" s="16">
+        <v>584545</v>
       </c>
     </row>
     <row r="12" ht="15.833333333333334" customHeight="1">
       <c r="B12" t="s" s="9">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C12" s="17"/>
       <c r="D12" s="17"/>
       <c r="E12" s="17"/>
       <c r="F12" s="17"/>
       <c r="G12" s="17"/>
       <c r="H12" s="17"/>
       <c r="I12" s="17"/>
       <c r="J12" s="17"/>
       <c r="K12" s="17"/>
       <c r="L12" s="17"/>
       <c r="M12" s="17"/>
       <c r="N12" s="17"/>
       <c r="O12" s="17"/>
       <c r="P12" s="17"/>
       <c r="Q12" s="17"/>
       <c r="R12" s="17"/>
       <c r="S12" s="17"/>
       <c r="T12" s="17"/>
       <c r="U12" s="17"/>
       <c r="V12" s="17"/>
       <c r="W12" s="17"/>
       <c r="X12" s="17"/>
       <c r="Y12" s="17"/>
       <c r="Z12" s="17"/>
       <c r="AA12" s="17"/>
       <c r="AB12" s="17"/>
       <c r="AC12" s="17"/>
       <c r="AD12" s="17"/>
       <c r="AE12" s="17"/>
       <c r="AF12" s="17"/>
       <c r="AG12" s="17"/>
       <c r="AH12" s="17"/>
       <c r="AI12" s="17"/>
       <c r="AJ12" s="17"/>
       <c r="AK12" s="17"/>
       <c r="AL12" s="17"/>
       <c r="AM12" s="17"/>
       <c r="AN12" s="17"/>
       <c r="AO12" s="17"/>
       <c r="AP12" s="17"/>
       <c r="AQ12" s="17"/>
       <c r="AR12" s="17"/>
       <c r="AS12" s="17"/>
       <c r="AT12" s="17"/>
+      <c r="AU12" s="17"/>
     </row>
     <row r="13" ht="15.833333333333334" customHeight="1">
       <c r="B13" t="s" s="10">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C13" s="14">
         <v>58796</v>
       </c>
       <c r="D13" s="14">
         <v>65032</v>
       </c>
       <c r="E13" s="14">
         <v>61899</v>
       </c>
       <c r="F13" s="14">
         <v>63236</v>
       </c>
       <c r="G13" s="14">
         <v>71570</v>
       </c>
       <c r="H13" s="14">
         <v>68407</v>
       </c>
       <c r="I13" s="14">
         <v>69076</v>
       </c>
       <c r="J13" s="14">
         <v>80436</v>
       </c>
@@ -2198,55 +2227,58 @@
         <v>152206</v>
       </c>
       <c r="AM13" s="14">
         <v>592690</v>
       </c>
       <c r="AN13" s="14">
         <v>176877</v>
       </c>
       <c r="AO13" s="14">
         <v>169693</v>
       </c>
       <c r="AP13" s="14">
         <v>164993</v>
       </c>
       <c r="AQ13" s="14">
         <v>159268</v>
       </c>
       <c r="AR13" s="14">
         <v>670831</v>
       </c>
       <c r="AS13" s="14">
         <v>197793</v>
       </c>
       <c r="AT13" s="14">
         <v>172462</v>
+      </c>
+      <c r="AU13" s="14">
+        <v>178927</v>
       </c>
     </row>
     <row r="14" ht="15.833333333333334" customHeight="1">
       <c r="B14" t="s" s="10">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C14" s="14">
         <v>19459</v>
       </c>
       <c r="D14" s="14">
         <v>17250</v>
       </c>
       <c r="E14" s="14">
         <v>15936</v>
       </c>
       <c r="F14" s="14">
         <v>15970</v>
       </c>
       <c r="G14" s="14">
         <v>16268</v>
       </c>
       <c r="H14" s="14">
         <v>16178</v>
       </c>
       <c r="I14" s="14">
         <v>16362</v>
       </c>
       <c r="J14" s="14">
         <v>33020</v>
       </c>
@@ -2335,55 +2367,58 @@
         <v>62854</v>
       </c>
       <c r="AM14" s="14">
         <v>219999</v>
       </c>
       <c r="AN14" s="14">
         <v>62699</v>
       </c>
       <c r="AO14" s="14">
         <v>63048</v>
       </c>
       <c r="AP14" s="14">
         <v>64351</v>
       </c>
       <c r="AQ14" s="14">
         <v>60091</v>
       </c>
       <c r="AR14" s="14">
         <v>250189</v>
       </c>
       <c r="AS14" s="14">
         <v>60709</v>
       </c>
       <c r="AT14" s="14">
         <v>61487</v>
+      </c>
+      <c r="AU14" s="14">
+        <v>62319</v>
       </c>
     </row>
     <row r="15" ht="15.833333333333334" customHeight="1">
       <c r="B15" t="s" s="10">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C15" s="14">
         <v>6960</v>
       </c>
       <c r="D15" s="14">
         <v>7334</v>
       </c>
       <c r="E15" s="14">
         <v>8096</v>
       </c>
       <c r="F15" s="14">
         <v>7623</v>
       </c>
       <c r="G15" s="14">
         <v>8463</v>
       </c>
       <c r="H15" s="14">
         <v>9023</v>
       </c>
       <c r="I15" s="14">
         <v>9112</v>
       </c>
       <c r="J15" s="14">
         <v>9907</v>
       </c>
@@ -2472,55 +2507,58 @@
         <v>28728</v>
       </c>
       <c r="AM15" s="14">
         <v>98568</v>
       </c>
       <c r="AN15" s="14">
         <v>28728</v>
       </c>
       <c r="AO15" s="14">
         <v>30212</v>
       </c>
       <c r="AP15" s="14">
         <v>33867</v>
       </c>
       <c r="AQ15" s="14">
         <v>35520</v>
       </c>
       <c r="AR15" s="14">
         <v>128327</v>
       </c>
       <c r="AS15" s="14">
         <v>39549</v>
       </c>
       <c r="AT15" s="14">
         <v>41976</v>
+      </c>
+      <c r="AU15" s="14">
+        <v>44623</v>
       </c>
     </row>
     <row r="16" ht="15.833333333333334" customHeight="1">
       <c r="B16" t="s" s="10">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C16" s="14">
         <v>7513</v>
       </c>
       <c r="D16" s="14">
         <v>9343</v>
       </c>
       <c r="E16" s="14">
         <v>8560</v>
       </c>
       <c r="F16" s="14">
         <v>8557</v>
       </c>
       <c r="G16" s="14">
         <v>6517</v>
       </c>
       <c r="H16" s="14">
         <v>7153</v>
       </c>
       <c r="I16" s="14">
         <v>9386</v>
       </c>
       <c r="J16" s="14">
         <v>11837</v>
       </c>
@@ -2609,55 +2647,58 @@
         <v>12291</v>
       </c>
       <c r="AM16" s="14">
         <v>56317</v>
       </c>
       <c r="AN16" s="14">
         <v>19740</v>
       </c>
       <c r="AO16" s="14">
         <v>29984</v>
       </c>
       <c r="AP16" s="14">
         <v>16892</v>
       </c>
       <c r="AQ16" s="14">
         <v>21786</v>
       </c>
       <c r="AR16" s="14">
         <v>88402</v>
       </c>
       <c r="AS16" s="14">
         <v>11944</v>
       </c>
       <c r="AT16" s="14">
         <v>16616</v>
+      </c>
+      <c r="AU16" s="14">
+        <v>17324</v>
       </c>
     </row>
     <row r="17" ht="15.833333333333334" customHeight="1">
       <c r="B17" t="s" s="10">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C17" s="14">
         <v>3514</v>
       </c>
       <c r="D17" s="14">
         <v>5259</v>
       </c>
       <c r="E17" s="14">
         <v>4489</v>
       </c>
       <c r="F17" s="14">
         <v>6089</v>
       </c>
       <c r="G17" s="14">
         <v>5538</v>
       </c>
       <c r="H17" s="14">
         <v>7276</v>
       </c>
       <c r="I17" s="14">
         <v>7546</v>
       </c>
       <c r="J17" s="14">
         <v>8194</v>
       </c>
@@ -2746,55 +2787,58 @@
         <v>13574</v>
       </c>
       <c r="AM17" s="14">
         <v>60132</v>
       </c>
       <c r="AN17" s="14">
         <v>12458</v>
       </c>
       <c r="AO17" s="14">
         <v>14159</v>
       </c>
       <c r="AP17" s="14">
         <v>11483</v>
       </c>
       <c r="AQ17" s="14">
         <v>15291</v>
       </c>
       <c r="AR17" s="14">
         <v>53391</v>
       </c>
       <c r="AS17" s="14">
         <v>12324</v>
       </c>
       <c r="AT17" s="14">
         <v>12765</v>
+      </c>
+      <c r="AU17" s="14">
+        <v>19757</v>
       </c>
     </row>
     <row r="18" ht="15.833333333333334" customHeight="1">
       <c r="B18" t="s" s="10">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C18" s="15">
         <v>3764</v>
       </c>
       <c r="D18" s="15">
         <v>3909</v>
       </c>
       <c r="E18" s="15">
         <v>3649</v>
       </c>
       <c r="F18" s="15">
         <v>3119</v>
       </c>
       <c r="G18" s="15">
         <v>3722</v>
       </c>
       <c r="H18" s="15">
         <v>3519</v>
       </c>
       <c r="I18" s="15">
         <v>3491</v>
       </c>
       <c r="J18" s="15">
         <v>3308</v>
       </c>
@@ -2883,55 +2927,58 @@
         <v>5151</v>
       </c>
       <c r="AM18" s="15">
         <v>20215</v>
       </c>
       <c r="AN18" s="15">
         <v>5074</v>
       </c>
       <c r="AO18" s="15">
         <v>6022</v>
       </c>
       <c r="AP18" s="15">
         <v>6641</v>
       </c>
       <c r="AQ18" s="15">
         <v>8214</v>
       </c>
       <c r="AR18" s="15">
         <v>25951</v>
       </c>
       <c r="AS18" s="15">
         <v>8192</v>
       </c>
       <c r="AT18" s="15">
         <v>8378</v>
+      </c>
+      <c r="AU18" s="15">
+        <v>8165</v>
       </c>
     </row>
     <row r="19" ht="15.833333333333334" customHeight="1">
       <c r="B19" t="s" s="9">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C19" s="16">
         <v>100006</v>
       </c>
       <c r="D19" s="16">
         <v>108127</v>
       </c>
       <c r="E19" s="16">
         <v>102629</v>
       </c>
       <c r="F19" s="16">
         <v>104594</v>
       </c>
       <c r="G19" s="16">
         <v>112078</v>
       </c>
       <c r="H19" s="16">
         <v>111556</v>
       </c>
       <c r="I19" s="16">
         <v>114973</v>
       </c>
       <c r="J19" s="16">
         <v>146702</v>
       </c>
@@ -3020,55 +3067,58 @@
         <v>274804</v>
       </c>
       <c r="AM19" s="16">
         <v>1047921</v>
       </c>
       <c r="AN19" s="16">
         <v>305576</v>
       </c>
       <c r="AO19" s="16">
         <v>313118</v>
       </c>
       <c r="AP19" s="16">
         <v>298227</v>
       </c>
       <c r="AQ19" s="16">
         <v>300170</v>
       </c>
       <c r="AR19" s="16">
         <v>1217091</v>
       </c>
       <c r="AS19" s="16">
         <v>330511</v>
       </c>
       <c r="AT19" s="16">
         <v>313684</v>
+      </c>
+      <c r="AU19" s="16">
+        <v>331115</v>
       </c>
     </row>
     <row r="20" ht="15.833333333333334" customHeight="1">
       <c r="B20" t="s" s="9">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C20" s="16">
         <v>34551</v>
       </c>
       <c r="D20" s="16">
         <v>12976</v>
       </c>
       <c r="E20" s="16">
         <v>31745</v>
       </c>
       <c r="F20" s="16">
         <v>9820</v>
       </c>
       <c r="G20" s="16">
         <v>47355</v>
       </c>
       <c r="H20" s="16">
         <v>40162</v>
       </c>
       <c r="I20" s="16">
         <v>52817</v>
       </c>
       <c r="J20" s="16">
         <v>31935</v>
       </c>
@@ -3157,55 +3207,58 @@
         <v>188540</v>
       </c>
       <c r="AM20" s="16">
         <v>678028</v>
       </c>
       <c r="AN20" s="16">
         <v>204101</v>
       </c>
       <c r="AO20" s="16">
         <v>199853</v>
       </c>
       <c r="AP20" s="16">
         <v>210371</v>
       </c>
       <c r="AQ20" s="16">
         <v>221013</v>
       </c>
       <c r="AR20" s="16">
         <v>835338</v>
       </c>
       <c r="AS20" s="16">
         <v>287253</v>
       </c>
       <c r="AT20" s="16">
         <v>245262</v>
+      </c>
+      <c r="AU20" s="16">
+        <v>253430</v>
       </c>
     </row>
     <row r="21" ht="15.833333333333334" customHeight="1">
       <c r="B21" t="s" s="10">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C21" s="18">
         <v>0</v>
       </c>
       <c r="D21" s="18">
         <v>0</v>
       </c>
       <c r="E21" s="18">
         <v>0</v>
       </c>
       <c r="F21" s="18">
         <v>0</v>
       </c>
       <c r="G21" s="18">
         <v>0</v>
       </c>
       <c r="H21" s="18">
         <v>0</v>
       </c>
       <c r="I21" s="18">
         <v>0</v>
       </c>
       <c r="J21" s="18">
         <v>0</v>
       </c>
@@ -3293,56 +3346,59 @@
       <c r="AL21" s="18">
         <v>8600</v>
       </c>
       <c r="AM21" s="18">
         <v>7730</v>
       </c>
       <c r="AN21" s="18">
         <v>0</v>
       </c>
       <c r="AO21" s="18">
         <v>0</v>
       </c>
       <c r="AP21" s="18">
         <v>0</v>
       </c>
       <c r="AQ21" s="18">
         <v>9786</v>
       </c>
       <c r="AR21" s="18">
         <v>9786</v>
       </c>
       <c r="AS21" s="18">
         <v>0</v>
       </c>
       <c r="AT21" s="18">
+        <v>0</v>
+      </c>
+      <c r="AU21" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="22" ht="15.833333333333334" customHeight="1">
       <c r="B22" t="s" s="10">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C22" s="14">
         <v>205</v>
       </c>
       <c r="D22" s="14">
         <v>319</v>
       </c>
       <c r="E22" s="14">
         <v>359</v>
       </c>
       <c r="F22" s="14">
         <v>256</v>
       </c>
       <c r="G22" s="14">
         <v>471</v>
       </c>
       <c r="H22" s="14">
         <v>582</v>
       </c>
       <c r="I22" s="14">
         <v>673</v>
       </c>
       <c r="J22" s="14">
         <v>787</v>
       </c>
@@ -3431,55 +3487,58 @@
         <v>14803</v>
       </c>
       <c r="AM22" s="14">
         <v>74037</v>
       </c>
       <c r="AN22" s="14">
         <v>13849</v>
       </c>
       <c r="AO22" s="14">
         <v>14972</v>
       </c>
       <c r="AP22" s="14">
         <v>20348</v>
       </c>
       <c r="AQ22" s="14">
         <v>19238</v>
       </c>
       <c r="AR22" s="14">
         <v>68407</v>
       </c>
       <c r="AS22" s="14">
         <v>17451</v>
       </c>
       <c r="AT22" s="14">
         <v>18151</v>
+      </c>
+      <c r="AU22" s="14">
+        <v>18353</v>
       </c>
     </row>
     <row r="23" ht="15.833333333333334" customHeight="1">
       <c r="B23" t="s" s="10">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C23" s="14">
         <v>-323</v>
       </c>
       <c r="D23" s="14">
         <v>-132</v>
       </c>
       <c r="E23" s="14">
         <v>0</v>
       </c>
       <c r="F23" s="14">
         <v>0</v>
       </c>
       <c r="G23" s="14">
         <v>0</v>
       </c>
       <c r="H23" s="14">
         <v>0</v>
       </c>
       <c r="I23" s="14">
         <v>0</v>
       </c>
       <c r="J23" s="14">
         <v>0</v>
       </c>
@@ -3568,55 +3627,58 @@
         <v>-573</v>
       </c>
       <c r="AM23" s="14">
         <v>-4279</v>
       </c>
       <c r="AN23" s="14">
         <v>-587</v>
       </c>
       <c r="AO23" s="14">
         <v>-429</v>
       </c>
       <c r="AP23" s="14">
         <v>-522</v>
       </c>
       <c r="AQ23" s="14">
         <v>-403</v>
       </c>
       <c r="AR23" s="14">
         <v>-1941</v>
       </c>
       <c r="AS23" s="14">
         <v>-624</v>
       </c>
       <c r="AT23" s="14">
         <v>-505</v>
+      </c>
+      <c r="AU23" s="14">
+        <v>-522</v>
       </c>
     </row>
     <row r="24" ht="15.833333333333334" customHeight="1">
       <c r="B24" t="s" s="10">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C24" s="15">
         <v>0</v>
       </c>
       <c r="D24" s="15">
         <v>0</v>
       </c>
       <c r="E24" s="15">
         <v>0</v>
       </c>
       <c r="F24" s="15">
         <v>0</v>
       </c>
       <c r="G24" s="15">
         <v>0</v>
       </c>
       <c r="H24" s="15">
         <v>0</v>
       </c>
       <c r="I24" s="15">
         <v>0</v>
       </c>
       <c r="J24" s="15">
         <v>0</v>
       </c>
@@ -3705,55 +3767,58 @@
         <v>-1124</v>
       </c>
       <c r="AM24" s="15">
         <v>-1114</v>
       </c>
       <c r="AN24" s="15">
         <v>4221</v>
       </c>
       <c r="AO24" s="15">
         <v>12665</v>
       </c>
       <c r="AP24" s="15">
         <v>39420</v>
       </c>
       <c r="AQ24" s="15">
         <v>207078</v>
       </c>
       <c r="AR24" s="15">
         <v>263384</v>
       </c>
       <c r="AS24" s="15">
         <v>-1156</v>
       </c>
       <c r="AT24" s="15">
         <v>7278</v>
+      </c>
+      <c r="AU24" s="15">
+        <v>18742</v>
       </c>
     </row>
     <row r="25" ht="15.833333333333334" customHeight="1">
       <c r="B25" t="s" s="9">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C25" s="16">
         <v>34433</v>
       </c>
       <c r="D25" s="16">
         <v>13163</v>
       </c>
       <c r="E25" s="16">
         <v>32104</v>
       </c>
       <c r="F25" s="16">
         <v>10076</v>
       </c>
       <c r="G25" s="16">
         <v>47826</v>
       </c>
       <c r="H25" s="16">
         <v>40744</v>
       </c>
       <c r="I25" s="16">
         <v>53490</v>
       </c>
       <c r="J25" s="16">
         <v>32722</v>
       </c>
@@ -3842,55 +3907,58 @@
         <v>210246</v>
       </c>
       <c r="AM25" s="16">
         <v>754402</v>
       </c>
       <c r="AN25" s="16">
         <v>221584</v>
       </c>
       <c r="AO25" s="16">
         <v>227061</v>
       </c>
       <c r="AP25" s="16">
         <v>269617</v>
       </c>
       <c r="AQ25" s="16">
         <v>456712</v>
       </c>
       <c r="AR25" s="16">
         <v>1174974</v>
       </c>
       <c r="AS25" s="16">
         <v>302924</v>
       </c>
       <c r="AT25" s="16">
         <v>270186</v>
+      </c>
+      <c r="AU25" s="16">
+        <v>290003</v>
       </c>
     </row>
     <row r="26" ht="15.833333333333334" customHeight="1">
       <c r="B26" t="s" s="10">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C26" s="16">
         <v>-1053</v>
       </c>
       <c r="D26" s="16">
         <v>-1053</v>
       </c>
       <c r="E26" s="16">
         <v>-1053</v>
       </c>
       <c r="F26" s="16">
         <v>-2970</v>
       </c>
       <c r="G26" s="16">
         <v>-2518</v>
       </c>
       <c r="H26" s="16">
         <v>-1847</v>
       </c>
       <c r="I26" s="16">
         <v>-7535</v>
       </c>
       <c r="J26" s="16">
         <v>-3415</v>
       </c>
@@ -3979,55 +4047,58 @@
         <v>-50304</v>
       </c>
       <c r="AM26" s="16">
         <v>-184439</v>
       </c>
       <c r="AN26" s="16">
         <v>-53279</v>
       </c>
       <c r="AO26" s="16">
         <v>-51539</v>
       </c>
       <c r="AP26" s="16">
         <v>-59068</v>
       </c>
       <c r="AQ26" s="16">
         <v>-89588</v>
       </c>
       <c r="AR26" s="16">
         <v>-253474</v>
       </c>
       <c r="AS26" s="16">
         <v>-69757</v>
       </c>
       <c r="AT26" s="16">
         <v>-63500</v>
+      </c>
+      <c r="AU26" s="16">
+        <v>-65098</v>
       </c>
     </row>
     <row r="27" ht="15.833333333333334" customHeight="1">
       <c r="B27" t="s" s="9">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C27" s="19">
         <v>33380</v>
       </c>
       <c r="D27" s="19">
         <v>12110</v>
       </c>
       <c r="E27" s="19">
         <v>31051</v>
       </c>
       <c r="F27" s="19">
         <v>7106</v>
       </c>
       <c r="G27" s="19">
         <v>45308</v>
       </c>
       <c r="H27" s="19">
         <v>38897</v>
       </c>
       <c r="I27" s="19">
         <v>45955</v>
       </c>
       <c r="J27" s="19">
         <v>29307</v>
       </c>
@@ -4116,55 +4187,58 @@
         <v>159942</v>
       </c>
       <c r="AM27" s="18">
         <v>569963</v>
       </c>
       <c r="AN27" s="18">
         <v>168305</v>
       </c>
       <c r="AO27" s="18">
         <v>175522</v>
       </c>
       <c r="AP27" s="18">
         <v>210549</v>
       </c>
       <c r="AQ27" s="18">
         <v>367124</v>
       </c>
       <c r="AR27" s="18">
         <v>921500</v>
       </c>
       <c r="AS27" s="18">
         <v>233167</v>
       </c>
       <c r="AT27" s="18">
         <v>206686</v>
+      </c>
+      <c r="AU27" s="18">
+        <v>224905</v>
       </c>
     </row>
     <row r="28" ht="15.833333333333334" customHeight="1">
       <c r="B28" t="s" s="10">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C28" s="20"/>
       <c r="D28" s="20"/>
       <c r="E28" s="20"/>
       <c r="F28" s="20"/>
       <c r="G28" s="20"/>
       <c r="H28" s="20"/>
       <c r="I28" s="20"/>
       <c r="J28" s="20"/>
       <c r="K28" s="20"/>
       <c r="L28" s="15">
         <v>11988</v>
       </c>
       <c r="M28" s="15">
         <v>18966</v>
       </c>
       <c r="N28" s="15">
         <v>15949</v>
       </c>
       <c r="O28" s="15">
         <v>18557</v>
       </c>
       <c r="P28" s="15">
         <v>11912</v>
       </c>
@@ -4236,54 +4310,57 @@
       </c>
       <c r="AM28" s="15">
         <v>68456</v>
       </c>
       <c r="AN28" s="15">
         <v>19923</v>
       </c>
       <c r="AO28" s="15">
         <v>21740</v>
       </c>
       <c r="AP28" s="15">
         <v>24913</v>
       </c>
       <c r="AQ28" s="15">
         <v>42132</v>
       </c>
       <c r="AR28" s="15">
         <v>108708</v>
       </c>
       <c r="AS28" s="15">
         <v>27883</v>
       </c>
       <c r="AT28" s="15">
         <v>25368</v>
       </c>
+      <c r="AU28" s="15">
+        <v>27448</v>
+      </c>
     </row>
     <row r="29" ht="15.833333333333334" customHeight="1">
       <c r="B29" t="s" s="6">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="L29" s="19">
         <v>12828</v>
       </c>
       <c r="M29" s="19">
         <v>29612</v>
       </c>
       <c r="N29" s="19">
         <v>41329</v>
       </c>
       <c r="O29" s="19">
         <v>43928</v>
       </c>
       <c r="P29" s="19">
         <v>30496</v>
       </c>
       <c r="Q29" s="19">
         <v>36812</v>
       </c>
       <c r="R29" s="19">
         <v>55060</v>
       </c>
       <c r="S29" s="19">
         <v>166296</v>
       </c>
@@ -4345,101 +4422,105 @@
         <v>142210</v>
       </c>
       <c r="AM29" s="19">
         <v>501507</v>
       </c>
       <c r="AN29" s="19">
         <v>148382</v>
       </c>
       <c r="AO29" s="19">
         <v>153782</v>
       </c>
       <c r="AP29" s="19">
         <v>185636</v>
       </c>
       <c r="AQ29" s="19">
         <v>324992</v>
       </c>
       <c r="AR29" s="19">
         <v>812792</v>
       </c>
       <c r="AS29" s="19">
         <v>205284</v>
       </c>
       <c r="AT29" s="19">
         <v>181318</v>
+      </c>
+      <c r="AU29" s="19">
+        <v>197457</v>
       </c>
     </row>
     <row r="30" ht="15.833333333333334" customHeight="1">
       <c r="B30" t="s" s="10">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="L30" s="20"/>
       <c r="M30" s="20"/>
       <c r="N30" s="20"/>
       <c r="O30" s="20"/>
       <c r="P30" s="20"/>
       <c r="Q30" s="20"/>
       <c r="R30" s="20"/>
       <c r="S30" s="20"/>
       <c r="T30" s="20"/>
       <c r="U30" s="20"/>
       <c r="V30" s="20"/>
       <c r="W30" s="20"/>
       <c r="X30" s="20"/>
       <c r="Y30" s="20"/>
       <c r="Z30" s="20"/>
       <c r="AA30" s="20"/>
       <c r="AB30" s="20"/>
       <c r="AC30" s="20"/>
       <c r="AD30" s="20"/>
       <c r="AE30" s="20"/>
       <c r="AF30" s="20"/>
       <c r="AG30" s="20"/>
       <c r="AH30" s="20"/>
       <c r="AI30" s="20"/>
       <c r="AJ30" s="20"/>
       <c r="AK30" s="20"/>
       <c r="AL30" s="20"/>
       <c r="AM30" s="20"/>
       <c r="AN30" s="20"/>
       <c r="AO30" s="20"/>
       <c r="AP30" s="20"/>
       <c r="AQ30" s="20"/>
       <c r="AR30" s="20"/>
       <c r="AS30" s="20"/>
       <c r="AT30" s="20"/>
+      <c r="AU30" s="20"/>
     </row>
     <row r="31" ht="15.833333333333334" customHeight="1">
       <c r="B31" t="s" s="10">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="AS31" s="21"/>
+        <v>74</v>
+      </c>
+      <c r="AT31" s="21"/>
     </row>
     <row r="32" ht="15.833333333333334" customHeight="1">
       <c r="B32" t="s" s="22">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C32" s="23">
         <v>0.16</v>
       </c>
       <c r="D32" s="23">
         <v>0.06</v>
       </c>
       <c r="E32" s="23">
         <v>0.15</v>
       </c>
       <c r="F32" s="23">
         <v>0.03</v>
       </c>
       <c r="G32" s="23">
         <v>0.21</v>
       </c>
       <c r="H32" s="23">
         <v>0.18</v>
       </c>
       <c r="I32" s="23">
         <v>0.21</v>
       </c>
       <c r="J32" s="23">
         <v>0.13</v>
       </c>
@@ -4528,55 +4609,58 @@
         <v>0.67</v>
       </c>
       <c r="AM32" s="23">
         <v>2.35</v>
       </c>
       <c r="AN32" s="23">
         <v>0.7</v>
       </c>
       <c r="AO32" s="23">
         <v>0.72</v>
       </c>
       <c r="AP32" s="23">
         <v>0.87</v>
       </c>
       <c r="AQ32" s="23">
         <v>1.52</v>
       </c>
       <c r="AR32" s="23">
         <v>3.81</v>
       </c>
       <c r="AS32" s="23">
         <v>0.96</v>
       </c>
       <c r="AT32" s="23">
         <v>0.85</v>
+      </c>
+      <c r="AU32" s="23">
+        <v>0.94</v>
       </c>
     </row>
     <row r="33" ht="15.833333333333334" customHeight="1">
       <c r="B33" t="s" s="22">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C33" s="24">
         <v>0.16</v>
       </c>
       <c r="D33" s="24">
         <v>0.06</v>
       </c>
       <c r="E33" s="24">
         <v>0.15</v>
       </c>
       <c r="F33" s="24">
         <v>0.03</v>
       </c>
       <c r="G33" s="24">
         <v>0.21</v>
       </c>
       <c r="H33" s="24">
         <v>0.18</v>
       </c>
       <c r="I33" s="24">
         <v>0.21</v>
       </c>
       <c r="J33" s="24">
         <v>0.13</v>
       </c>
@@ -4665,104 +4749,108 @@
         <v>0.66</v>
       </c>
       <c r="AM33" s="24">
         <v>2.33</v>
       </c>
       <c r="AN33" s="24">
         <v>0.69</v>
       </c>
       <c r="AO33" s="24">
         <v>0.71</v>
       </c>
       <c r="AP33" s="24">
         <v>0.86</v>
       </c>
       <c r="AQ33" s="24">
         <v>1.51</v>
       </c>
       <c r="AR33" s="24">
         <v>3.78</v>
       </c>
       <c r="AS33" s="24">
         <v>0.96</v>
       </c>
       <c r="AT33" s="24">
         <v>0.85</v>
+      </c>
+      <c r="AU33" s="24">
+        <v>0.94</v>
       </c>
     </row>
     <row r="34" ht="15.833333333333334" customHeight="1">
       <c r="B34" t="s" s="10">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C34" s="20"/>
       <c r="D34" s="20"/>
       <c r="E34" s="20"/>
       <c r="F34" s="20"/>
       <c r="G34" s="20"/>
       <c r="H34" s="20"/>
       <c r="I34" s="20"/>
       <c r="J34" s="20"/>
       <c r="K34" s="20"/>
       <c r="L34" s="20"/>
       <c r="M34" s="20"/>
       <c r="N34" s="20"/>
       <c r="O34" s="20"/>
       <c r="P34" s="20"/>
       <c r="Q34" s="20"/>
       <c r="R34" s="20"/>
       <c r="S34" s="20"/>
       <c r="T34" s="20"/>
       <c r="U34" s="20"/>
       <c r="V34" s="20"/>
       <c r="W34" s="20"/>
       <c r="X34" s="20"/>
       <c r="Y34" s="20"/>
       <c r="Z34" s="20"/>
       <c r="AA34" s="20"/>
       <c r="AB34" s="20"/>
       <c r="AC34" s="20"/>
       <c r="AD34" s="20"/>
       <c r="AE34" s="20"/>
       <c r="AF34" s="20"/>
       <c r="AG34" s="20"/>
       <c r="AH34" s="20"/>
       <c r="AI34" s="20"/>
       <c r="AJ34" s="20"/>
       <c r="AK34" s="20"/>
       <c r="AL34" s="20"/>
       <c r="AM34" s="20"/>
       <c r="AN34" s="20"/>
       <c r="AO34" s="20"/>
       <c r="AP34" s="20"/>
       <c r="AQ34" s="20"/>
       <c r="AR34" s="20"/>
       <c r="AS34" s="20"/>
       <c r="AT34" s="20"/>
+      <c r="AU34" s="20"/>
     </row>
     <row r="35" ht="15.833333333333334" customHeight="1">
       <c r="B35" t="s" s="22">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C35" s="14">
         <v>210964700</v>
       </c>
       <c r="D35" s="14">
         <v>212403283</v>
       </c>
       <c r="E35" s="14">
         <v>213434971</v>
       </c>
       <c r="F35" s="14">
         <v>213434971</v>
       </c>
       <c r="G35" s="14">
         <v>213435321</v>
       </c>
       <c r="H35" s="14">
         <v>213435314</v>
       </c>
       <c r="I35" s="14">
         <v>219165997</v>
       </c>
       <c r="J35" s="14">
         <v>222221628</v>
       </c>
@@ -4851,55 +4939,58 @@
         <v>213039958</v>
       </c>
       <c r="AM35" s="14">
         <v>213030056</v>
       </c>
       <c r="AN35" s="14">
         <v>213087496</v>
       </c>
       <c r="AO35" s="14">
         <v>213339761</v>
       </c>
       <c r="AP35" s="14">
         <v>213359090</v>
       </c>
       <c r="AQ35" s="14">
         <v>213065776</v>
       </c>
       <c r="AR35" s="14">
         <v>213213371</v>
       </c>
       <c r="AS35" s="14">
         <v>212685136</v>
       </c>
       <c r="AT35" s="14">
         <v>212463597</v>
+      </c>
+      <c r="AU35" s="14">
+        <v>210409905</v>
       </c>
     </row>
     <row r="36" ht="15.833333333333334" customHeight="1">
       <c r="B36" t="s" s="22">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C36" s="14">
         <v>210964700</v>
       </c>
       <c r="D36" s="14">
         <v>212403283</v>
       </c>
       <c r="E36" s="14">
         <v>213434971</v>
       </c>
       <c r="F36" s="14">
         <v>213434971</v>
       </c>
       <c r="G36" s="14">
         <v>213435321</v>
       </c>
       <c r="H36" s="14">
         <v>213435314</v>
       </c>
       <c r="I36" s="14">
         <v>219165997</v>
       </c>
       <c r="J36" s="14">
         <v>222243851</v>
       </c>
@@ -4989,57 +5080,60 @@
       </c>
       <c r="AM36" s="14">
         <v>214924763</v>
       </c>
       <c r="AN36" s="14">
         <v>214895418</v>
       </c>
       <c r="AO36" s="14">
         <v>214971946</v>
       </c>
       <c r="AP36" s="14">
         <v>214983486</v>
       </c>
       <c r="AQ36" s="14">
         <v>214740747</v>
       </c>
       <c r="AR36" s="14">
         <v>214898240</v>
       </c>
       <c r="AS36" s="14">
         <v>213324648</v>
       </c>
       <c r="AT36" s="14">
         <v>212795141</v>
       </c>
+      <c r="AU36" s="14">
+        <v>210903847</v>
+      </c>
     </row>
     <row r="37" ht="15.833333333333334" customHeight="1">
-      <c r="AS37" s="21"/>
+      <c r="AT37" s="21"/>
     </row>
     <row r="38" ht="15.833333333333334" customHeight="1">
       <c r="B38" t="s" s="10">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C38" s="25">
         <v>0.40140000000000003</v>
       </c>
       <c r="D38" s="25">
         <v>0.24960000000000002</v>
       </c>
       <c r="E38" s="25">
         <v>0.35479999999999995</v>
       </c>
       <c r="F38" s="25">
         <v>0.2254</v>
       </c>
       <c r="G38" s="25">
         <v>0.39909999999999995</v>
       </c>
       <c r="H38" s="25">
         <v>0.3713</v>
       </c>
       <c r="I38" s="25">
         <v>0.4123</v>
       </c>
       <c r="J38" s="25">
         <v>0.3636</v>
       </c>
@@ -5128,55 +5222,58 @@
         <v>0.5426</v>
       </c>
       <c r="AM38" s="25">
         <v>0.5203</v>
       </c>
       <c r="AN38" s="25">
         <v>0.5235000000000001</v>
       </c>
       <c r="AO38" s="25">
         <v>0.5125</v>
       </c>
       <c r="AP38" s="25">
         <v>0.5402</v>
       </c>
       <c r="AQ38" s="25">
         <v>0.5394</v>
       </c>
       <c r="AR38" s="25">
         <v>0.5289</v>
       </c>
       <c r="AS38" s="25">
         <v>0.5633</v>
       </c>
       <c r="AT38" s="25">
         <v>0.5488000000000001</v>
+      </c>
+      <c r="AU38" s="25">
+        <v>0.5402</v>
       </c>
     </row>
     <row r="39" ht="15.833333333333334" customHeight="1">
       <c r="B39" t="s" s="10">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C39" s="25">
         <v>0.25680000000000003</v>
       </c>
       <c r="D39" s="25">
         <v>0.10710000000000001</v>
       </c>
       <c r="E39" s="25">
         <v>0.23620000000000002</v>
       </c>
       <c r="F39" s="25">
         <v>0.0858</v>
       </c>
       <c r="G39" s="25">
         <v>0.297</v>
       </c>
       <c r="H39" s="25">
         <v>0.2647</v>
       </c>
       <c r="I39" s="25">
         <v>0.3148</v>
       </c>
       <c r="J39" s="25">
         <v>0.1788</v>
       </c>
@@ -5265,55 +5362,58 @@
         <v>0.4069</v>
       </c>
       <c r="AM39" s="25">
         <v>0.39280000000000004</v>
       </c>
       <c r="AN39" s="25">
         <v>0.40049999999999997</v>
       </c>
       <c r="AO39" s="25">
         <v>0.3896</v>
       </c>
       <c r="AP39" s="25">
         <v>0.4136</v>
       </c>
       <c r="AQ39" s="25">
         <v>0.4241</v>
       </c>
       <c r="AR39" s="25">
         <v>0.40700000000000003</v>
       </c>
       <c r="AS39" s="25">
         <v>0.465</v>
       </c>
       <c r="AT39" s="25">
         <v>0.4388</v>
+      </c>
+      <c r="AU39" s="25">
+        <v>0.4336</v>
       </c>
     </row>
     <row r="40" ht="15.833333333333334" customHeight="1">
       <c r="B40" t="s" s="10">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C40" s="25">
         <v>0.2559</v>
       </c>
       <c r="D40" s="25">
         <v>0.10869999999999999</v>
       </c>
       <c r="E40" s="25">
         <v>0.2389</v>
       </c>
       <c r="F40" s="25">
         <v>0.08810000000000001</v>
       </c>
       <c r="G40" s="25">
         <v>0.3</v>
       </c>
       <c r="H40" s="25">
         <v>0.2686</v>
       </c>
       <c r="I40" s="25">
         <v>0.3188</v>
       </c>
       <c r="J40" s="25">
         <v>0.1832</v>
       </c>
@@ -5402,55 +5502,58 @@
         <v>0.45380000000000004</v>
       </c>
       <c r="AM40" s="25">
         <v>0.43710000000000004</v>
       </c>
       <c r="AN40" s="25">
         <v>0.43479999999999996</v>
       </c>
       <c r="AO40" s="25">
         <v>0.4426</v>
       </c>
       <c r="AP40" s="25">
         <v>0.5301</v>
       </c>
       <c r="AQ40" s="25">
         <v>0.8763</v>
       </c>
       <c r="AR40" s="25">
         <v>0.5725</v>
       </c>
       <c r="AS40" s="25">
         <v>0.4904</v>
       </c>
       <c r="AT40" s="25">
         <v>0.48340000000000005</v>
+      </c>
+      <c r="AU40" s="25">
+        <v>0.4961</v>
       </c>
     </row>
     <row r="41" ht="15.833333333333334" customHeight="1">
       <c r="B41" t="s" s="10">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C41" s="25">
         <v>0.2481</v>
       </c>
       <c r="D41" s="25">
         <v>0.1</v>
       </c>
       <c r="E41" s="25">
         <v>0.2311</v>
       </c>
       <c r="F41" s="25">
         <v>0.0621</v>
       </c>
       <c r="G41" s="25">
         <v>0.2842</v>
       </c>
       <c r="H41" s="25">
         <v>0.2564</v>
       </c>
       <c r="I41" s="25">
         <v>0.27390000000000003</v>
       </c>
       <c r="J41" s="25">
         <v>0.1641</v>
       </c>
@@ -5539,78 +5642,81 @@
         <v>0.34520000000000006</v>
       </c>
       <c r="AM41" s="25">
         <v>0.33020000000000005</v>
       </c>
       <c r="AN41" s="25">
         <v>0.33020000000000005</v>
       </c>
       <c r="AO41" s="25">
         <v>0.3422</v>
       </c>
       <c r="AP41" s="25">
         <v>0.414</v>
       </c>
       <c r="AQ41" s="25">
         <v>0.7044</v>
       </c>
       <c r="AR41" s="25">
         <v>0.449</v>
       </c>
       <c r="AS41" s="25">
         <v>0.3774</v>
       </c>
       <c r="AT41" s="25">
         <v>0.36979999999999996</v>
+      </c>
+      <c r="AU41" s="25">
+        <v>0.3848</v>
       </c>
     </row>
     <row r="42" customHeight="1"/>
     <row r="43" customHeight="1"/>
     <row r="44" customHeight="1"/>
     <row r="45" customHeight="1"/>
     <row r="46" customHeight="1"/>
     <row r="47" customHeight="1"/>
     <row r="48" customHeight="1"/>
     <row r="49" customHeight="1"/>
     <row r="50" customHeight="1"/>
     <row r="51" customHeight="1"/>
     <row r="52" customHeight="1"/>
     <row r="53" customHeight="1"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AV58"/>
+  <dimension ref="A1:AW58"/>
   <sheetViews>
     <sheetView showRuler="false" workbookViewId="0"/>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="4" topLeftCell="C5" activePane="bottomRight" state="frozen"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="12" defaultRowHeight="15" x14ac:dyDescent="0"/>
   <cols>
     <col min="1" max="1" width="3.46" customWidth="1"/>
     <col min="2" max="2" width="38.27" customWidth="1"/>
     <col min="3" max="3" width="13.23" customWidth="1"/>
     <col min="4" max="4" width="13.23" customWidth="1"/>
     <col min="5" max="5" width="13.23" customWidth="1"/>
     <col min="6" max="6" width="13.23" customWidth="1"/>
     <col min="7" max="7" width="13.23" customWidth="1"/>
     <col min="8" max="8" width="13.54" customWidth="1"/>
     <col min="9" max="9" width="13.23" customWidth="1"/>
     <col min="10" max="10" width="13.23" customWidth="1"/>
     <col min="11" max="11" width="13.23" customWidth="1"/>
     <col min="12" max="12" width="13.23" customWidth="1"/>
     <col min="13" max="13" width="13.23" customWidth="1"/>
     <col min="14" max="14" width="13.23" customWidth="1"/>
     <col min="15" max="15" width="13.23" customWidth="1"/>
     <col min="16" max="16" width="3.46" customWidth="1"/>
     <col min="17" max="17" width="12.91" customWidth="1"/>
@@ -5624,106 +5730,107 @@
     <col min="25" max="25" width="12.91" customWidth="1"/>
     <col min="26" max="26" width="12.91" customWidth="1"/>
     <col min="27" max="27" width="12.91" customWidth="1"/>
     <col min="28" max="28" width="12.91" customWidth="1"/>
     <col min="29" max="29" width="12.91" customWidth="1"/>
     <col min="30" max="30" width="12.91" customWidth="1"/>
     <col min="31" max="31" width="12.91" customWidth="1"/>
     <col min="32" max="32" width="12.91" customWidth="1"/>
     <col min="33" max="33" width="12.6" customWidth="1"/>
     <col min="34" max="34" width="12.6" customWidth="1"/>
     <col min="35" max="35" width="12.6" customWidth="1"/>
     <col min="36" max="36" width="12.6" customWidth="1"/>
     <col min="37" max="37" width="12.6" customWidth="1"/>
     <col min="38" max="38" width="12.6" customWidth="1"/>
     <col min="39" max="39" width="12.6" customWidth="1"/>
     <col min="40" max="40" width="12.6" customWidth="1"/>
     <col min="41" max="41" width="12.6" customWidth="1"/>
     <col min="42" max="42" width="12.6" customWidth="1"/>
     <col min="43" max="43" width="12.6" customWidth="1"/>
     <col min="44" max="44" width="12.6" customWidth="1"/>
     <col min="45" max="45" width="12.6" customWidth="1"/>
     <col min="46" max="46" width="12.6" customWidth="1"/>
     <col min="47" max="47" width="12.6" customWidth="1"/>
     <col min="48" max="48" width="12.6" customWidth="1"/>
     <col min="49" max="49" width="12.6" customWidth="1"/>
+    <col min="50" max="50" width="12.6" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="15.833333333333334" customHeight="1">
       <c r="A1" t="s" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="15.833333333333334" customHeight="1">
       <c r="A2" t="s" s="6">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="3" ht="15.833333333333334" customHeight="1">
       <c r="A3" t="s" s="7">
         <v>2</v>
       </c>
     </row>
     <row r="4" ht="15.833333333333334" customHeight="1">
       <c r="C4" t="s" s="8">
         <v>3</v>
       </c>
       <c r="D4" t="s" s="8">
         <v>4</v>
       </c>
       <c r="E4" t="s" s="8">
         <v>5</v>
       </c>
       <c r="F4" t="s" s="8">
         <v>6</v>
       </c>
       <c r="G4" t="s" s="8">
         <v>7</v>
       </c>
       <c r="H4" t="s" s="8">
         <v>8</v>
       </c>
       <c r="I4" t="s" s="8">
         <v>9</v>
       </c>
       <c r="J4" t="s" s="8">
         <v>10</v>
       </c>
       <c r="K4" t="s" s="8">
         <v>11</v>
       </c>
       <c r="L4" t="s" s="8">
         <v>12</v>
       </c>
       <c r="M4" t="s" s="8">
         <v>13</v>
       </c>
       <c r="N4" t="s" s="8">
         <v>14</v>
       </c>
       <c r="O4" t="s" s="8">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="Q4" t="s" s="8">
         <v>15</v>
       </c>
       <c r="R4" t="s" s="8">
         <v>16</v>
       </c>
       <c r="S4" t="s" s="8">
         <v>17</v>
       </c>
       <c r="T4" t="s" s="8">
         <v>18</v>
       </c>
       <c r="U4" t="s" s="8">
         <v>19</v>
       </c>
       <c r="V4" t="s" s="8">
         <v>20</v>
       </c>
       <c r="W4" t="s" s="8">
         <v>21</v>
       </c>
       <c r="X4" t="s" s="8">
         <v>22</v>
       </c>
@@ -5776,60 +5883,63 @@
         <v>38</v>
       </c>
       <c r="AO4" t="s" s="8">
         <v>39</v>
       </c>
       <c r="AP4" t="s" s="8">
         <v>40</v>
       </c>
       <c r="AQ4" t="s" s="8">
         <v>41</v>
       </c>
       <c r="AR4" t="s" s="8">
         <v>42</v>
       </c>
       <c r="AS4" t="s" s="8">
         <v>43</v>
       </c>
       <c r="AT4" t="s" s="8">
         <v>44</v>
       </c>
       <c r="AU4" t="s" s="8">
         <v>45</v>
       </c>
       <c r="AV4" t="s" s="8">
         <v>46</v>
+      </c>
+      <c r="AW4" t="s" s="8">
+        <v>47</v>
       </c>
     </row>
     <row r="5" ht="15.833333333333334" customHeight="1">
       <c r="B5" t="s" s="26">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="6" ht="15.833333333333334" customHeight="1">
       <c r="B6" t="s" s="27">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C6" s="11">
         <v>44020</v>
       </c>
       <c r="D6" s="11">
         <v>44718</v>
       </c>
       <c r="E6" s="11">
         <v>45456</v>
       </c>
       <c r="F6" s="11">
         <v>46268</v>
       </c>
       <c r="G6" s="11">
         <v>48845</v>
       </c>
       <c r="H6" s="11">
         <v>49829</v>
       </c>
       <c r="I6" s="11">
         <v>49784</v>
       </c>
       <c r="J6" s="11">
         <v>49724</v>
       </c>
@@ -5921,55 +6031,58 @@
         <v>64785</v>
       </c>
       <c r="AO6" s="28">
         <v>244500</v>
       </c>
       <c r="AP6" s="28">
         <v>68075</v>
       </c>
       <c r="AQ6" s="28">
         <v>69774</v>
       </c>
       <c r="AR6" s="28">
         <v>71088</v>
       </c>
       <c r="AS6" s="28">
         <v>71348</v>
       </c>
       <c r="AT6" s="28">
         <v>280285</v>
       </c>
       <c r="AU6" s="28">
         <v>72432</v>
       </c>
       <c r="AV6" s="28">
         <v>74484</v>
+      </c>
+      <c r="AW6" s="28">
+        <v>75379</v>
       </c>
     </row>
     <row r="7" ht="15.833333333333334" customHeight="1">
       <c r="B7" t="s" s="27">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C7" s="29">
         <v>35806</v>
       </c>
       <c r="D7" s="29">
         <v>36365</v>
       </c>
       <c r="E7" s="29">
         <v>36195</v>
       </c>
       <c r="F7" s="29">
         <v>35474</v>
       </c>
       <c r="G7" s="29">
         <v>45068</v>
       </c>
       <c r="H7" s="29">
         <v>45307</v>
       </c>
       <c r="I7" s="29">
         <v>42808</v>
       </c>
       <c r="J7" s="29">
         <v>47868</v>
       </c>
@@ -6061,55 +6174,58 @@
         <v>175407</v>
       </c>
       <c r="AO7" s="30">
         <v>660438</v>
       </c>
       <c r="AP7" s="30">
         <v>197357</v>
       </c>
       <c r="AQ7" s="30">
         <v>204743</v>
       </c>
       <c r="AR7" s="30">
         <v>203409</v>
       </c>
       <c r="AS7" s="30">
         <v>207735</v>
       </c>
       <c r="AT7" s="30">
         <v>813244</v>
       </c>
       <c r="AU7" s="30">
         <v>271740</v>
       </c>
       <c r="AV7" s="30">
         <v>228006</v>
+      </c>
+      <c r="AW7" s="30">
+        <v>249080</v>
       </c>
     </row>
     <row r="8" ht="15.833333333333334" customHeight="1">
       <c r="B8" t="s" s="6">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C8" s="31">
         <v>79826</v>
       </c>
       <c r="D8" s="31">
         <v>81083</v>
       </c>
       <c r="E8" s="31">
         <v>81651</v>
       </c>
       <c r="F8" s="31">
         <v>81742</v>
       </c>
       <c r="G8" s="31">
         <v>93913</v>
       </c>
       <c r="H8" s="31">
         <v>95136</v>
       </c>
       <c r="I8" s="31">
         <v>92592</v>
       </c>
       <c r="J8" s="31">
         <v>97592</v>
       </c>
@@ -6201,55 +6317,58 @@
         <v>240192</v>
       </c>
       <c r="AO8" s="31">
         <v>904938</v>
       </c>
       <c r="AP8" s="31">
         <v>265432</v>
       </c>
       <c r="AQ8" s="31">
         <v>274517</v>
       </c>
       <c r="AR8" s="31">
         <v>274497</v>
       </c>
       <c r="AS8" s="31">
         <v>279083</v>
       </c>
       <c r="AT8" s="31">
         <v>1093529</v>
       </c>
       <c r="AU8" s="31">
         <v>344172</v>
       </c>
       <c r="AV8" s="31">
         <v>302490</v>
+      </c>
+      <c r="AW8" s="31">
+        <v>324459</v>
       </c>
     </row>
     <row r="9" ht="15.833333333333334" customHeight="1">
       <c r="B9" t="s" s="27">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C9" s="29">
         <v>3652</v>
       </c>
       <c r="D9" s="29">
         <v>3590</v>
       </c>
       <c r="E9" s="29">
         <v>3598</v>
       </c>
       <c r="F9" s="29">
         <v>3650</v>
       </c>
       <c r="G9" s="29">
         <v>5120</v>
       </c>
       <c r="H9" s="29">
         <v>4975</v>
       </c>
       <c r="I9" s="29">
         <v>5116</v>
       </c>
       <c r="J9" s="29">
         <v>5228</v>
       </c>
@@ -6341,55 +6460,58 @@
         <v>10195</v>
       </c>
       <c r="AO9" s="30">
         <v>35332</v>
       </c>
       <c r="AP9" s="30">
         <v>10458</v>
       </c>
       <c r="AQ9" s="30">
         <v>17339</v>
       </c>
       <c r="AR9" s="30">
         <v>17454</v>
       </c>
       <c r="AS9" s="30">
         <v>17469</v>
       </c>
       <c r="AT9" s="30">
         <v>62720</v>
       </c>
       <c r="AU9" s="30">
         <v>17588</v>
       </c>
       <c r="AV9" s="30">
         <v>17227</v>
+      </c>
+      <c r="AW9" s="30">
+        <v>17157</v>
       </c>
     </row>
     <row r="10" ht="15.833333333333334" customHeight="1">
       <c r="B10" t="s" s="27">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C10" s="29">
         <v>22166</v>
       </c>
       <c r="D10" s="29">
         <v>21608</v>
       </c>
       <c r="E10" s="29">
         <v>23267</v>
       </c>
       <c r="F10" s="29">
         <v>23805</v>
       </c>
       <c r="G10" s="29">
         <v>29613</v>
       </c>
       <c r="H10" s="29">
         <v>29102</v>
       </c>
       <c r="I10" s="29">
         <v>28526</v>
       </c>
       <c r="J10" s="29">
         <v>31976</v>
       </c>
@@ -6481,55 +6603,58 @@
         <v>103377</v>
       </c>
       <c r="AO10" s="30">
         <v>423708</v>
       </c>
       <c r="AP10" s="30">
         <v>113542</v>
       </c>
       <c r="AQ10" s="30">
         <v>106956</v>
       </c>
       <c r="AR10" s="30">
         <v>103880</v>
       </c>
       <c r="AS10" s="30">
         <v>100939</v>
       </c>
       <c r="AT10" s="30">
         <v>425317</v>
       </c>
       <c r="AU10" s="30">
         <v>120638</v>
       </c>
       <c r="AV10" s="30">
         <v>111165</v>
+      </c>
+      <c r="AW10" s="30">
+        <v>115833</v>
       </c>
     </row>
     <row r="11" ht="15.833333333333334" customHeight="1">
       <c r="B11" t="s" s="6">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C11" s="31">
         <v>25818</v>
       </c>
       <c r="D11" s="31">
         <v>25198</v>
       </c>
       <c r="E11" s="31">
         <v>26865</v>
       </c>
       <c r="F11" s="31">
         <v>27455</v>
       </c>
       <c r="G11" s="31">
         <v>34733</v>
       </c>
       <c r="H11" s="31">
         <v>34077</v>
       </c>
       <c r="I11" s="31">
         <v>33642</v>
       </c>
       <c r="J11" s="31">
         <v>37204</v>
       </c>
@@ -6621,55 +6746,58 @@
         <v>113572</v>
       </c>
       <c r="AO11" s="31">
         <v>459040</v>
       </c>
       <c r="AP11" s="31">
         <v>124000</v>
       </c>
       <c r="AQ11" s="31">
         <v>124295</v>
       </c>
       <c r="AR11" s="31">
         <v>121334</v>
       </c>
       <c r="AS11" s="31">
         <v>118408</v>
       </c>
       <c r="AT11" s="31">
         <v>488037</v>
       </c>
       <c r="AU11" s="31">
         <v>138226</v>
       </c>
       <c r="AV11" s="31">
         <v>128392</v>
+      </c>
+      <c r="AW11" s="31">
+        <v>132990</v>
       </c>
     </row>
     <row r="12" ht="15.833333333333334" customHeight="1">
       <c r="B12" t="s" s="27">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C12" s="29">
         <v>1027</v>
       </c>
       <c r="D12" s="29">
         <v>1115</v>
       </c>
       <c r="E12" s="29">
         <v>1175</v>
       </c>
       <c r="F12" s="29">
         <v>1214</v>
       </c>
       <c r="G12" s="29">
         <v>1671</v>
       </c>
       <c r="H12" s="29">
         <v>1764</v>
       </c>
       <c r="I12" s="29">
         <v>1418</v>
       </c>
       <c r="J12" s="29">
         <v>1643</v>
       </c>
@@ -6761,55 +6889,58 @@
         <v>2279</v>
       </c>
       <c r="AO12" s="30">
         <v>9220</v>
       </c>
       <c r="AP12" s="30">
         <v>2204</v>
       </c>
       <c r="AQ12" s="30">
         <v>2359</v>
       </c>
       <c r="AR12" s="30">
         <v>2470</v>
       </c>
       <c r="AS12" s="30">
         <v>2471</v>
       </c>
       <c r="AT12" s="30">
         <v>9504</v>
       </c>
       <c r="AU12" s="30">
         <v>2475</v>
       </c>
       <c r="AV12" s="30">
         <v>2442</v>
+      </c>
+      <c r="AW12" s="30">
+        <v>2409</v>
       </c>
     </row>
     <row r="13" ht="15.833333333333334" customHeight="1">
       <c r="B13" t="s" s="27">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C13" s="29">
         <v>4654</v>
       </c>
       <c r="D13" s="29">
         <v>4762</v>
       </c>
       <c r="E13" s="29">
         <v>4575</v>
       </c>
       <c r="F13" s="29">
         <v>5159</v>
       </c>
       <c r="G13" s="29">
         <v>8521</v>
       </c>
       <c r="H13" s="29">
         <v>7907</v>
       </c>
       <c r="I13" s="29">
         <v>7066</v>
       </c>
       <c r="J13" s="29">
         <v>10949</v>
       </c>
@@ -6901,55 +7032,58 @@
         <v>26470</v>
       </c>
       <c r="AO13" s="30">
         <v>94964</v>
       </c>
       <c r="AP13" s="30">
         <v>29206</v>
       </c>
       <c r="AQ13" s="30">
         <v>31893</v>
       </c>
       <c r="AR13" s="30">
         <v>27359</v>
       </c>
       <c r="AS13" s="30">
         <v>29062</v>
       </c>
       <c r="AT13" s="30">
         <v>117520</v>
       </c>
       <c r="AU13" s="30">
         <v>38834</v>
       </c>
       <c r="AV13" s="30">
         <v>36449</v>
+      </c>
+      <c r="AW13" s="30">
+        <v>36011</v>
       </c>
     </row>
     <row r="14" ht="15.833333333333334" customHeight="1">
       <c r="B14" t="s" s="6">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C14" s="31">
         <v>5681</v>
       </c>
       <c r="D14" s="31">
         <v>5877</v>
       </c>
       <c r="E14" s="31">
         <v>5750</v>
       </c>
       <c r="F14" s="31">
         <v>6373</v>
       </c>
       <c r="G14" s="31">
         <v>10192</v>
       </c>
       <c r="H14" s="31">
         <v>9671</v>
       </c>
       <c r="I14" s="31">
         <v>8484</v>
       </c>
       <c r="J14" s="31">
         <v>12592</v>
       </c>
@@ -7041,55 +7175,58 @@
         <v>28749</v>
       </c>
       <c r="AO14" s="31">
         <v>104184</v>
       </c>
       <c r="AP14" s="31">
         <v>31410</v>
       </c>
       <c r="AQ14" s="31">
         <v>34252</v>
       </c>
       <c r="AR14" s="31">
         <v>29829</v>
       </c>
       <c r="AS14" s="31">
         <v>31533</v>
       </c>
       <c r="AT14" s="31">
         <v>127024</v>
       </c>
       <c r="AU14" s="31">
         <v>41309</v>
       </c>
       <c r="AV14" s="31">
         <v>38891</v>
+      </c>
+      <c r="AW14" s="31">
+        <v>38420</v>
       </c>
     </row>
     <row r="15" ht="15.833333333333334" customHeight="1">
       <c r="B15" t="s" s="27">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C15" s="29">
         <v>3399</v>
       </c>
       <c r="D15" s="29">
         <v>3415</v>
       </c>
       <c r="E15" s="29">
         <v>3442</v>
       </c>
       <c r="F15" s="29">
         <v>3322</v>
       </c>
       <c r="G15" s="29">
         <v>3412</v>
       </c>
       <c r="H15" s="29">
         <v>3455</v>
       </c>
       <c r="I15" s="29">
         <v>3578</v>
       </c>
       <c r="J15" s="29">
         <v>3453</v>
       </c>
@@ -7181,55 +7318,58 @@
         <v>4228</v>
       </c>
       <c r="AO15" s="30">
         <v>17004</v>
       </c>
       <c r="AP15" s="30">
         <v>4317</v>
       </c>
       <c r="AQ15" s="30">
         <v>4349</v>
       </c>
       <c r="AR15" s="30">
         <v>4465</v>
       </c>
       <c r="AS15" s="30">
         <v>4505</v>
       </c>
       <c r="AT15" s="30">
         <v>17636</v>
       </c>
       <c r="AU15" s="30">
         <v>4488</v>
       </c>
       <c r="AV15" s="30">
         <v>4477</v>
+      </c>
+      <c r="AW15" s="30">
+        <v>4784</v>
       </c>
     </row>
     <row r="16" ht="15.833333333333334" customHeight="1">
       <c r="B16" t="s" s="27">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C16" s="29">
         <v>3338</v>
       </c>
       <c r="D16" s="29">
         <v>3625</v>
       </c>
       <c r="E16" s="29">
         <v>3730</v>
       </c>
       <c r="F16" s="29">
         <v>4362</v>
       </c>
       <c r="G16" s="29">
         <v>4702</v>
       </c>
       <c r="H16" s="29">
         <v>5012</v>
       </c>
       <c r="I16" s="29">
         <v>5089</v>
       </c>
       <c r="J16" s="29">
         <v>6040</v>
       </c>
@@ -7321,55 +7461,58 @@
         <v>40030</v>
       </c>
       <c r="AO16" s="30">
         <v>98216</v>
       </c>
       <c r="AP16" s="30">
         <v>39395</v>
       </c>
       <c r="AQ16" s="30">
         <v>37287</v>
       </c>
       <c r="AR16" s="30">
         <v>38424</v>
       </c>
       <c r="AS16" s="30">
         <v>41118</v>
       </c>
       <c r="AT16" s="30">
         <v>156224</v>
       </c>
       <c r="AU16" s="30">
         <v>42619</v>
       </c>
       <c r="AV16" s="30">
         <v>39499</v>
+      </c>
+      <c r="AW16" s="30">
+        <v>39389</v>
       </c>
     </row>
     <row r="17" ht="15.833333333333334" customHeight="1">
       <c r="B17" t="s" s="6">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C17" s="31">
         <v>6737</v>
       </c>
       <c r="D17" s="31">
         <v>7040</v>
       </c>
       <c r="E17" s="31">
         <v>7172</v>
       </c>
       <c r="F17" s="31">
         <v>7684</v>
       </c>
       <c r="G17" s="31">
         <v>8114</v>
       </c>
       <c r="H17" s="31">
         <v>8467</v>
       </c>
       <c r="I17" s="31">
         <v>8667</v>
       </c>
       <c r="J17" s="31">
         <v>9493</v>
       </c>
@@ -7461,55 +7604,58 @@
         <v>44258</v>
       </c>
       <c r="AO17" s="31">
         <v>115220</v>
       </c>
       <c r="AP17" s="31">
         <v>43712</v>
       </c>
       <c r="AQ17" s="31">
         <v>41636</v>
       </c>
       <c r="AR17" s="31">
         <v>42889</v>
       </c>
       <c r="AS17" s="31">
         <v>45623</v>
       </c>
       <c r="AT17" s="31">
         <v>173860</v>
       </c>
       <c r="AU17" s="31">
         <v>47107</v>
       </c>
       <c r="AV17" s="31">
         <v>43976</v>
+      </c>
+      <c r="AW17" s="31">
+        <v>44173</v>
       </c>
     </row>
     <row r="18" ht="15.833333333333334" customHeight="1">
       <c r="B18" t="s" s="27">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C18" s="29">
         <v>12746</v>
       </c>
       <c r="D18" s="29">
         <v>12643</v>
       </c>
       <c r="E18" s="29">
         <v>12506</v>
       </c>
       <c r="F18" s="29">
         <v>12230</v>
       </c>
       <c r="G18" s="29">
         <v>12237</v>
       </c>
       <c r="H18" s="29">
         <v>12081</v>
       </c>
       <c r="I18" s="29">
         <v>12533</v>
       </c>
       <c r="J18" s="29">
         <v>13467</v>
       </c>
@@ -7601,55 +7747,58 @@
         <v>20552</v>
       </c>
       <c r="AO18" s="30">
         <v>82145</v>
       </c>
       <c r="AP18" s="30">
         <v>28925</v>
       </c>
       <c r="AQ18" s="30">
         <v>20569</v>
       </c>
       <c r="AR18" s="30">
         <v>20534</v>
       </c>
       <c r="AS18" s="30">
         <v>23169</v>
       </c>
       <c r="AT18" s="30">
         <v>93197</v>
       </c>
       <c r="AU18" s="30">
         <v>26742</v>
       </c>
       <c r="AV18" s="30">
         <v>26496</v>
+      </c>
+      <c r="AW18" s="30">
+        <v>26539</v>
       </c>
     </row>
     <row r="19" ht="15.833333333333334" customHeight="1">
       <c r="B19" t="s" s="27">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C19" s="29">
         <v>1213</v>
       </c>
       <c r="D19" s="29">
         <v>1163</v>
       </c>
       <c r="E19" s="29">
         <v>1308</v>
       </c>
       <c r="F19" s="29">
         <v>1813</v>
       </c>
       <c r="G19" s="29">
         <v>3315</v>
       </c>
       <c r="H19" s="29">
         <v>3656</v>
       </c>
       <c r="I19" s="29">
         <v>3237</v>
       </c>
       <c r="J19" s="29">
         <v>3266</v>
       </c>
@@ -7741,55 +7890,58 @@
         <v>9370</v>
       </c>
       <c r="AO19" s="30">
         <v>35418</v>
       </c>
       <c r="AP19" s="30">
         <v>9671</v>
       </c>
       <c r="AQ19" s="30">
         <v>9739</v>
       </c>
       <c r="AR19" s="30">
         <v>10187</v>
       </c>
       <c r="AS19" s="30">
         <v>10515</v>
       </c>
       <c r="AT19" s="30">
         <v>40112</v>
       </c>
       <c r="AU19" s="30">
         <v>10093</v>
       </c>
       <c r="AV19" s="30">
         <v>10717</v>
+      </c>
+      <c r="AW19" s="30">
+        <v>10267</v>
       </c>
     </row>
     <row r="20" ht="15.833333333333334" customHeight="1">
       <c r="B20" t="s" s="27">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C20" s="14">
         <v>0</v>
       </c>
       <c r="D20" s="14">
         <v>0</v>
       </c>
       <c r="E20" s="14">
         <v>0</v>
       </c>
       <c r="F20" s="14">
         <v>0</v>
       </c>
       <c r="G20" s="14">
         <v>0</v>
       </c>
       <c r="H20" s="14">
         <v>0</v>
       </c>
       <c r="I20" s="14">
         <v>0</v>
       </c>
       <c r="J20" s="14">
         <v>0</v>
       </c>
@@ -7881,55 +8033,58 @@
         <v>89</v>
       </c>
       <c r="AO20" s="30">
         <v>457</v>
       </c>
       <c r="AP20" s="30">
         <v>111</v>
       </c>
       <c r="AQ20" s="30">
         <v>109</v>
       </c>
       <c r="AR20" s="30">
         <v>96</v>
       </c>
       <c r="AS20" s="30">
         <v>99</v>
       </c>
       <c r="AT20" s="30">
         <v>415</v>
       </c>
       <c r="AU20" s="30">
         <v>92</v>
       </c>
       <c r="AV20" s="30">
         <v>75</v>
+      </c>
+      <c r="AW20" s="30">
+        <v>66</v>
       </c>
     </row>
     <row r="21" ht="15.833333333333334" customHeight="1">
       <c r="B21" t="s" s="6">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C21" s="31">
         <v>13959</v>
       </c>
       <c r="D21" s="31">
         <v>13806</v>
       </c>
       <c r="E21" s="31">
         <v>13814</v>
       </c>
       <c r="F21" s="31">
         <v>14043</v>
       </c>
       <c r="G21" s="31">
         <v>15552</v>
       </c>
       <c r="H21" s="31">
         <v>15737</v>
       </c>
       <c r="I21" s="31">
         <v>15770</v>
       </c>
       <c r="J21" s="31">
         <v>16733</v>
       </c>
@@ -8021,55 +8176,58 @@
         <v>30011</v>
       </c>
       <c r="AO21" s="31">
         <v>118020</v>
       </c>
       <c r="AP21" s="31">
         <v>38707</v>
       </c>
       <c r="AQ21" s="31">
         <v>30417</v>
       </c>
       <c r="AR21" s="31">
         <v>30817</v>
       </c>
       <c r="AS21" s="31">
         <v>33783</v>
       </c>
       <c r="AT21" s="31">
         <v>133724</v>
       </c>
       <c r="AU21" s="31">
         <v>36927</v>
       </c>
       <c r="AV21" s="31">
         <v>37288</v>
+      </c>
+      <c r="AW21" s="31">
+        <v>36872</v>
       </c>
     </row>
     <row r="22" ht="15.833333333333334" customHeight="1">
       <c r="B22" t="s" s="27">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C22" s="29">
         <v>6302</v>
       </c>
       <c r="D22" s="29">
         <v>6663</v>
       </c>
       <c r="E22" s="29">
         <v>6299</v>
       </c>
       <c r="F22" s="29">
         <v>6094</v>
       </c>
       <c r="G22" s="29">
         <v>6999</v>
       </c>
       <c r="H22" s="29">
         <v>7913</v>
       </c>
       <c r="I22" s="29">
         <v>6072</v>
       </c>
       <c r="J22" s="29">
         <v>5023</v>
       </c>
@@ -8161,55 +8319,58 @@
         <v>6094</v>
       </c>
       <c r="AO22" s="30">
         <v>23566</v>
       </c>
       <c r="AP22" s="30">
         <v>6018</v>
       </c>
       <c r="AQ22" s="30">
         <v>5979</v>
       </c>
       <c r="AR22" s="30">
         <v>6629</v>
       </c>
       <c r="AS22" s="30">
         <v>5937</v>
       </c>
       <c r="AT22" s="30">
         <v>24563</v>
       </c>
       <c r="AU22" s="30">
         <v>6254</v>
       </c>
       <c r="AV22" s="30">
         <v>5943</v>
+      </c>
+      <c r="AW22" s="30">
+        <v>6043</v>
       </c>
     </row>
     <row r="23" ht="15.833333333333334" customHeight="1">
       <c r="B23" t="s" s="27">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C23" s="29">
         <v>12</v>
       </c>
       <c r="D23" s="29">
         <v>9</v>
       </c>
       <c r="E23" s="29">
         <v>7</v>
       </c>
       <c r="F23" s="29">
         <v>8</v>
       </c>
       <c r="G23" s="14">
         <v>0</v>
       </c>
       <c r="H23" s="29">
         <v>14</v>
       </c>
       <c r="I23" s="29">
         <v>26</v>
       </c>
       <c r="J23" s="14">
         <v>0</v>
       </c>
@@ -8301,55 +8462,58 @@
         <v>468</v>
       </c>
       <c r="AO23" s="30">
         <v>981</v>
       </c>
       <c r="AP23" s="30">
         <v>398</v>
       </c>
       <c r="AQ23" s="30">
         <v>1875</v>
       </c>
       <c r="AR23" s="30">
         <v>2603</v>
       </c>
       <c r="AS23" s="30">
         <v>6816</v>
       </c>
       <c r="AT23" s="30">
         <v>11692</v>
       </c>
       <c r="AU23" s="30">
         <v>3769</v>
       </c>
       <c r="AV23" s="30">
         <v>1966</v>
+      </c>
+      <c r="AW23" s="30">
+        <v>1588</v>
       </c>
     </row>
     <row r="24" ht="15.833333333333334" customHeight="1">
       <c r="B24" t="s" s="6">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C24" s="31">
         <v>6314</v>
       </c>
       <c r="D24" s="31">
         <v>6672</v>
       </c>
       <c r="E24" s="31">
         <v>6306</v>
       </c>
       <c r="F24" s="31">
         <v>6102</v>
       </c>
       <c r="G24" s="31">
         <v>6999</v>
       </c>
       <c r="H24" s="31">
         <v>7927</v>
       </c>
       <c r="I24" s="31">
         <v>6098</v>
       </c>
       <c r="J24" s="31">
         <v>5023</v>
       </c>
@@ -8441,55 +8605,58 @@
         <v>6562</v>
       </c>
       <c r="AO24" s="31">
         <v>24547</v>
       </c>
       <c r="AP24" s="31">
         <v>6416</v>
       </c>
       <c r="AQ24" s="31">
         <v>7854</v>
       </c>
       <c r="AR24" s="31">
         <v>9232</v>
       </c>
       <c r="AS24" s="31">
         <v>12753</v>
       </c>
       <c r="AT24" s="31">
         <v>36255</v>
       </c>
       <c r="AU24" s="31">
         <v>10023</v>
       </c>
       <c r="AV24" s="31">
         <v>7909</v>
+      </c>
+      <c r="AW24" s="31">
+        <v>7631</v>
       </c>
     </row>
     <row r="25" ht="15.833333333333334" customHeight="1">
       <c r="B25" t="s" s="27">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C25" s="29">
         <v>72359</v>
       </c>
       <c r="D25" s="29">
         <v>73307</v>
       </c>
       <c r="E25" s="29">
         <v>73784</v>
       </c>
       <c r="F25" s="29">
         <v>74591</v>
       </c>
       <c r="G25" s="29">
         <v>81599</v>
       </c>
       <c r="H25" s="29">
         <v>83673</v>
       </c>
       <c r="I25" s="29">
         <v>81738</v>
       </c>
       <c r="J25" s="29">
         <v>81804</v>
       </c>
@@ -8581,55 +8748,58 @@
         <v>117503</v>
       </c>
       <c r="AO25" s="30">
         <v>447185</v>
       </c>
       <c r="AP25" s="30">
         <v>129668</v>
       </c>
       <c r="AQ25" s="30">
         <v>130108</v>
       </c>
       <c r="AR25" s="30">
         <v>132827</v>
       </c>
       <c r="AS25" s="30">
         <v>135414</v>
       </c>
       <c r="AT25" s="30">
         <v>528017</v>
       </c>
       <c r="AU25" s="30">
         <v>140072</v>
       </c>
       <c r="AV25" s="30">
         <v>141786</v>
+      </c>
+      <c r="AW25" s="30">
+        <v>142578</v>
       </c>
     </row>
     <row r="26" ht="15.833333333333334" customHeight="1">
       <c r="B26" t="s" s="27">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C26" s="32">
         <v>65976</v>
       </c>
       <c r="D26" s="32">
         <v>66369</v>
       </c>
       <c r="E26" s="32">
         <v>67774</v>
       </c>
       <c r="F26" s="32">
         <v>68808</v>
       </c>
       <c r="G26" s="32">
         <v>87904</v>
       </c>
       <c r="H26" s="32">
         <v>87342</v>
       </c>
       <c r="I26" s="32">
         <v>83515</v>
       </c>
       <c r="J26" s="32">
         <v>96833</v>
       </c>
@@ -8721,55 +8891,58 @@
         <v>345841</v>
       </c>
       <c r="AO26" s="33">
         <v>1278764</v>
       </c>
       <c r="AP26" s="33">
         <v>380009</v>
       </c>
       <c r="AQ26" s="33">
         <v>382863</v>
       </c>
       <c r="AR26" s="33">
         <v>375771</v>
       </c>
       <c r="AS26" s="33">
         <v>385769</v>
       </c>
       <c r="AT26" s="33">
         <v>1524412</v>
       </c>
       <c r="AU26" s="33">
         <v>477692</v>
       </c>
       <c r="AV26" s="33">
         <v>417160</v>
+      </c>
+      <c r="AW26" s="33">
+        <v>441967</v>
       </c>
     </row>
     <row r="27" ht="15.833333333333334" customHeight="1">
       <c r="B27" t="s" s="9">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C27" s="34">
         <v>138335</v>
       </c>
       <c r="D27" s="34">
         <v>139676</v>
       </c>
       <c r="E27" s="34">
         <v>141558</v>
       </c>
       <c r="F27" s="34">
         <v>143399</v>
       </c>
       <c r="G27" s="34">
         <v>169503</v>
       </c>
       <c r="H27" s="34">
         <v>171015</v>
       </c>
       <c r="I27" s="34">
         <v>165253</v>
       </c>
       <c r="J27" s="34">
         <v>178637</v>
       </c>
@@ -8861,62 +9034,65 @@
         <v>463344</v>
       </c>
       <c r="AO27" s="34">
         <v>1725949</v>
       </c>
       <c r="AP27" s="34">
         <v>509677</v>
       </c>
       <c r="AQ27" s="34">
         <v>512971</v>
       </c>
       <c r="AR27" s="34">
         <v>508598</v>
       </c>
       <c r="AS27" s="34">
         <v>521183</v>
       </c>
       <c r="AT27" s="34">
         <v>2052429</v>
       </c>
       <c r="AU27" s="34">
         <v>617764</v>
       </c>
       <c r="AV27" s="34">
         <v>558946</v>
+      </c>
+      <c r="AW27" s="34">
+        <v>584545</v>
       </c>
     </row>
     <row r="28" customHeight="1"/>
     <row r="29" customHeight="1"/>
     <row r="30" ht="15.833333333333334" customHeight="1">
       <c r="B30" t="s" s="9">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="31" ht="15.833333333333334" customHeight="1">
       <c r="B31" t="s" s="10">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C31" s="29">
         <v>58796</v>
       </c>
       <c r="D31" s="29">
         <v>65032</v>
       </c>
       <c r="E31" s="29">
         <v>61899</v>
       </c>
       <c r="F31" s="29">
         <v>63236</v>
       </c>
       <c r="G31" s="29">
         <v>71570</v>
       </c>
       <c r="H31" s="29">
         <v>68407</v>
       </c>
       <c r="I31" s="29">
         <v>69076</v>
       </c>
       <c r="J31" s="29">
         <v>80436</v>
       </c>
@@ -9008,55 +9184,58 @@
         <v>150922</v>
       </c>
       <c r="AO31" s="30">
         <v>583928</v>
       </c>
       <c r="AP31" s="30">
         <v>175913</v>
       </c>
       <c r="AQ31" s="30">
         <v>168761</v>
       </c>
       <c r="AR31" s="30">
         <v>164133</v>
       </c>
       <c r="AS31" s="30">
         <v>158566</v>
       </c>
       <c r="AT31" s="30">
         <v>667373</v>
       </c>
       <c r="AU31" s="30">
         <v>196960</v>
       </c>
       <c r="AV31" s="30">
         <v>171506</v>
+      </c>
+      <c r="AW31" s="30">
+        <v>178511</v>
       </c>
     </row>
     <row r="32" ht="15.833333333333334" customHeight="1">
       <c r="B32" t="s" s="10">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C32" s="29">
         <v>9439</v>
       </c>
       <c r="D32" s="29">
         <v>9109</v>
       </c>
       <c r="E32" s="29">
         <v>9427</v>
       </c>
       <c r="F32" s="29">
         <v>9404</v>
       </c>
       <c r="G32" s="29">
         <v>9762</v>
       </c>
       <c r="H32" s="29">
         <v>9621</v>
       </c>
       <c r="I32" s="29">
         <v>9849</v>
       </c>
       <c r="J32" s="29">
         <v>10607</v>
       </c>
@@ -9148,55 +9327,58 @@
         <v>17396</v>
       </c>
       <c r="AO32" s="30">
         <v>63510</v>
       </c>
       <c r="AP32" s="30">
         <v>17226</v>
       </c>
       <c r="AQ32" s="30">
         <v>17574</v>
       </c>
       <c r="AR32" s="30">
         <v>18877</v>
       </c>
       <c r="AS32" s="30">
         <v>20190</v>
       </c>
       <c r="AT32" s="30">
         <v>73867</v>
       </c>
       <c r="AU32" s="30">
         <v>20807</v>
       </c>
       <c r="AV32" s="30">
         <v>21585</v>
+      </c>
+      <c r="AW32" s="30">
+        <v>22417</v>
       </c>
     </row>
     <row r="33" ht="15.833333333333334" customHeight="1">
       <c r="B33" t="s" s="10">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C33" s="29">
         <v>6960</v>
       </c>
       <c r="D33" s="29">
         <v>7334</v>
       </c>
       <c r="E33" s="29">
         <v>8096</v>
       </c>
       <c r="F33" s="29">
         <v>7623</v>
       </c>
       <c r="G33" s="29">
         <v>8463</v>
       </c>
       <c r="H33" s="29">
         <v>9023</v>
       </c>
       <c r="I33" s="29">
         <v>9112</v>
       </c>
       <c r="J33" s="29">
         <v>9907</v>
       </c>
@@ -9288,55 +9470,58 @@
         <v>28728</v>
       </c>
       <c r="AO33" s="30">
         <v>98568</v>
       </c>
       <c r="AP33" s="30">
         <v>28728</v>
       </c>
       <c r="AQ33" s="30">
         <v>30212</v>
       </c>
       <c r="AR33" s="30">
         <v>33867</v>
       </c>
       <c r="AS33" s="30">
         <v>35520</v>
       </c>
       <c r="AT33" s="30">
         <v>128327</v>
       </c>
       <c r="AU33" s="30">
         <v>39549</v>
       </c>
       <c r="AV33" s="30">
         <v>41976</v>
+      </c>
+      <c r="AW33" s="30">
+        <v>44623</v>
       </c>
     </row>
     <row r="34" ht="15.833333333333334" customHeight="1">
       <c r="B34" t="s" s="10">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C34" s="29">
         <v>7941</v>
       </c>
       <c r="D34" s="29">
         <v>7566</v>
       </c>
       <c r="E34" s="29">
         <v>9323</v>
       </c>
       <c r="F34" s="29">
         <v>10185</v>
       </c>
       <c r="G34" s="29">
         <v>7529</v>
       </c>
       <c r="H34" s="29">
         <v>7963</v>
       </c>
       <c r="I34" s="29">
         <v>9445</v>
       </c>
       <c r="J34" s="29">
         <v>11484</v>
       </c>
@@ -9428,55 +9613,58 @@
         <v>20703</v>
       </c>
       <c r="AO34" s="30">
         <v>60054</v>
       </c>
       <c r="AP34" s="30">
         <v>11369</v>
       </c>
       <c r="AQ34" s="30">
         <v>19362</v>
       </c>
       <c r="AR34" s="30">
         <v>18264</v>
       </c>
       <c r="AS34" s="30">
         <v>26252</v>
       </c>
       <c r="AT34" s="30">
         <v>75247</v>
       </c>
       <c r="AU34" s="30">
         <v>21056</v>
       </c>
       <c r="AV34" s="30">
         <v>20313</v>
+      </c>
+      <c r="AW34" s="30">
+        <v>18746</v>
       </c>
     </row>
     <row r="35" ht="15.833333333333334" customHeight="1">
       <c r="B35" t="s" s="10">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C35" s="29">
         <v>3514</v>
       </c>
       <c r="D35" s="29">
         <v>5259</v>
       </c>
       <c r="E35" s="29">
         <v>4489</v>
       </c>
       <c r="F35" s="29">
         <v>6089</v>
       </c>
       <c r="G35" s="29">
         <v>5538</v>
       </c>
       <c r="H35" s="29">
         <v>7276</v>
       </c>
       <c r="I35" s="29">
         <v>7546</v>
       </c>
       <c r="J35" s="29">
         <v>8194</v>
       </c>
@@ -9568,55 +9756,58 @@
         <v>13097</v>
       </c>
       <c r="AO35" s="30">
         <v>42564</v>
       </c>
       <c r="AP35" s="30">
         <v>10374</v>
       </c>
       <c r="AQ35" s="30">
         <v>10718</v>
       </c>
       <c r="AR35" s="30">
         <v>11270</v>
       </c>
       <c r="AS35" s="30">
         <v>15312</v>
       </c>
       <c r="AT35" s="30">
         <v>47674</v>
       </c>
       <c r="AU35" s="30">
         <v>12324</v>
       </c>
       <c r="AV35" s="30">
         <v>12638</v>
+      </c>
+      <c r="AW35" s="30">
+        <v>15646</v>
       </c>
     </row>
     <row r="36" ht="15.833333333333334" customHeight="1">
       <c r="B36" t="s" s="10">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C36" s="32">
         <v>3764</v>
       </c>
       <c r="D36" s="32">
         <v>3909</v>
       </c>
       <c r="E36" s="32">
         <v>3649</v>
       </c>
       <c r="F36" s="32">
         <v>3119</v>
       </c>
       <c r="G36" s="32">
         <v>3722</v>
       </c>
       <c r="H36" s="32">
         <v>3519</v>
       </c>
       <c r="I36" s="32">
         <v>3491</v>
       </c>
       <c r="J36" s="32">
         <v>3308</v>
       </c>
@@ -9708,55 +9899,58 @@
         <v>5151</v>
       </c>
       <c r="AO36" s="33">
         <v>20215</v>
       </c>
       <c r="AP36" s="33">
         <v>5074</v>
       </c>
       <c r="AQ36" s="33">
         <v>6022</v>
       </c>
       <c r="AR36" s="33">
         <v>6641</v>
       </c>
       <c r="AS36" s="33">
         <v>8214</v>
       </c>
       <c r="AT36" s="33">
         <v>25951</v>
       </c>
       <c r="AU36" s="33">
         <v>8192</v>
       </c>
       <c r="AV36" s="33">
         <v>8378</v>
+      </c>
+      <c r="AW36" s="33">
+        <v>8165</v>
       </c>
     </row>
     <row r="37" ht="15.833333333333334" customHeight="1">
       <c r="B37" t="s" s="9">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C37" s="35">
         <v>90414</v>
       </c>
       <c r="D37" s="35">
         <v>98209</v>
       </c>
       <c r="E37" s="35">
         <v>96883</v>
       </c>
       <c r="F37" s="35">
         <v>99656</v>
       </c>
       <c r="G37" s="35">
         <v>106584</v>
       </c>
       <c r="H37" s="35">
         <v>105809</v>
       </c>
       <c r="I37" s="35">
         <v>108519</v>
       </c>
       <c r="J37" s="35">
         <v>123936</v>
       </c>
@@ -9848,55 +10042,58 @@
         <v>235997</v>
       </c>
       <c r="AO37" s="35">
         <v>868839</v>
       </c>
       <c r="AP37" s="35">
         <v>248684</v>
       </c>
       <c r="AQ37" s="35">
         <v>252649</v>
       </c>
       <c r="AR37" s="35">
         <v>253052</v>
       </c>
       <c r="AS37" s="35">
         <v>264054</v>
       </c>
       <c r="AT37" s="35">
         <v>1018439</v>
       </c>
       <c r="AU37" s="35">
         <v>298888</v>
       </c>
       <c r="AV37" s="35">
         <v>276396</v>
+      </c>
+      <c r="AW37" s="35">
+        <v>288108</v>
       </c>
     </row>
     <row r="38" ht="15.833333333333334" customHeight="1">
       <c r="B38" t="s" s="9">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C38" s="35">
         <v>47921</v>
       </c>
       <c r="D38" s="35">
         <v>41467</v>
       </c>
       <c r="E38" s="35">
         <v>44675</v>
       </c>
       <c r="F38" s="35">
         <v>43743</v>
       </c>
       <c r="G38" s="35">
         <v>62919</v>
       </c>
       <c r="H38" s="35">
         <v>65206</v>
       </c>
       <c r="I38" s="35">
         <v>56734</v>
       </c>
       <c r="J38" s="35">
         <v>54701</v>
       </c>
@@ -9988,55 +10185,58 @@
         <v>227347</v>
       </c>
       <c r="AO38" s="35">
         <v>857110</v>
       </c>
       <c r="AP38" s="35">
         <v>260993</v>
       </c>
       <c r="AQ38" s="35">
         <v>260322</v>
       </c>
       <c r="AR38" s="35">
         <v>255546</v>
       </c>
       <c r="AS38" s="35">
         <v>257129</v>
       </c>
       <c r="AT38" s="35">
         <v>1033990</v>
       </c>
       <c r="AU38" s="35">
         <v>318876</v>
       </c>
       <c r="AV38" s="35">
         <v>282550</v>
+      </c>
+      <c r="AW38" s="35">
+        <v>296437</v>
       </c>
     </row>
     <row r="39" ht="15.833333333333334" customHeight="1">
       <c r="B39" t="s" s="10">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C39" s="18">
         <v>205</v>
       </c>
       <c r="D39" s="18">
         <v>319</v>
       </c>
       <c r="E39" s="18">
         <v>359</v>
       </c>
       <c r="F39" s="18">
         <v>256</v>
       </c>
       <c r="G39" s="18">
         <v>471</v>
       </c>
       <c r="H39" s="18">
         <v>582</v>
       </c>
       <c r="I39" s="18">
         <v>673</v>
       </c>
       <c r="J39" s="18">
         <v>787</v>
       </c>
@@ -10128,55 +10328,58 @@
         <v>14803</v>
       </c>
       <c r="AO39" s="18">
         <v>74037</v>
       </c>
       <c r="AP39" s="18">
         <v>13849</v>
       </c>
       <c r="AQ39" s="18">
         <v>14972</v>
       </c>
       <c r="AR39" s="18">
         <v>20348</v>
       </c>
       <c r="AS39" s="18">
         <v>19238</v>
       </c>
       <c r="AT39" s="18">
         <v>68407</v>
       </c>
       <c r="AU39" s="18">
         <v>17451</v>
       </c>
       <c r="AV39" s="18">
         <v>18151</v>
+      </c>
+      <c r="AW39" s="18">
+        <v>18353</v>
       </c>
     </row>
     <row r="40" ht="15.833333333333334" customHeight="1">
       <c r="B40" t="s" s="10">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C40" s="15">
         <v>-323</v>
       </c>
       <c r="D40" s="15">
         <v>-132</v>
       </c>
       <c r="E40" s="15">
         <v>0</v>
       </c>
       <c r="F40" s="15">
         <v>0</v>
       </c>
       <c r="G40" s="15">
         <v>0</v>
       </c>
       <c r="H40" s="15">
         <v>0</v>
       </c>
       <c r="I40" s="15">
         <v>0</v>
       </c>
       <c r="J40" s="15">
         <v>0</v>
       </c>
@@ -10268,55 +10471,58 @@
         <v>-573</v>
       </c>
       <c r="AO40" s="15">
         <v>-4279</v>
       </c>
       <c r="AP40" s="15">
         <v>-587</v>
       </c>
       <c r="AQ40" s="15">
         <v>-429</v>
       </c>
       <c r="AR40" s="15">
         <v>-522</v>
       </c>
       <c r="AS40" s="15">
         <v>-403</v>
       </c>
       <c r="AT40" s="15">
         <v>-1941</v>
       </c>
       <c r="AU40" s="15">
         <v>-624</v>
       </c>
       <c r="AV40" s="15">
         <v>-505</v>
+      </c>
+      <c r="AW40" s="15">
+        <v>-522</v>
       </c>
     </row>
     <row r="41" ht="15.833333333333334" customHeight="1">
       <c r="B41" t="s" s="9">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C41" s="35">
         <v>47803</v>
       </c>
       <c r="D41" s="35">
         <v>41654</v>
       </c>
       <c r="E41" s="35">
         <v>45034</v>
       </c>
       <c r="F41" s="35">
         <v>43999</v>
       </c>
       <c r="G41" s="35">
         <v>63390</v>
       </c>
       <c r="H41" s="35">
         <v>65788</v>
       </c>
       <c r="I41" s="35">
         <v>57407</v>
       </c>
       <c r="J41" s="35">
         <v>55488</v>
       </c>
@@ -10408,55 +10614,58 @@
         <v>241577</v>
       </c>
       <c r="AO41" s="35">
         <v>926868</v>
       </c>
       <c r="AP41" s="35">
         <v>274255</v>
       </c>
       <c r="AQ41" s="35">
         <v>274865</v>
       </c>
       <c r="AR41" s="35">
         <v>275372</v>
       </c>
       <c r="AS41" s="35">
         <v>275964</v>
       </c>
       <c r="AT41" s="35">
         <v>1100456</v>
       </c>
       <c r="AU41" s="35">
         <v>335703</v>
       </c>
       <c r="AV41" s="35">
         <v>300196</v>
+      </c>
+      <c r="AW41" s="35">
+        <v>314268</v>
       </c>
     </row>
     <row r="42" ht="15.833333333333334" customHeight="1">
       <c r="B42" t="s" s="10">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C42" s="36">
         <v>-12619</v>
       </c>
       <c r="D42" s="36">
         <v>-10997</v>
       </c>
       <c r="E42" s="36">
         <v>-11889</v>
       </c>
       <c r="F42" s="36">
         <v>-11616</v>
       </c>
       <c r="G42" s="36">
         <v>-16735</v>
       </c>
       <c r="H42" s="36">
         <v>-17368</v>
       </c>
       <c r="I42" s="36">
         <v>-15155</v>
       </c>
       <c r="J42" s="36">
         <v>-14649</v>
       </c>
@@ -10548,55 +10757,58 @@
         <v>-60394</v>
       </c>
       <c r="AO42" s="36">
         <v>-231717</v>
       </c>
       <c r="AP42" s="36">
         <v>-68564</v>
       </c>
       <c r="AQ42" s="36">
         <v>-68716</v>
       </c>
       <c r="AR42" s="36">
         <v>-68843</v>
       </c>
       <c r="AS42" s="36">
         <v>-68991</v>
       </c>
       <c r="AT42" s="36">
         <v>-275114</v>
       </c>
       <c r="AU42" s="36">
         <v>-80569</v>
       </c>
       <c r="AV42" s="36">
         <v>-72047</v>
+      </c>
+      <c r="AW42" s="36">
+        <v>-75424</v>
       </c>
     </row>
     <row r="43" ht="15.833333333333334" customHeight="1">
       <c r="B43" t="s" s="9">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C43" s="19">
         <v>35184</v>
       </c>
       <c r="D43" s="19">
         <v>30657</v>
       </c>
       <c r="E43" s="19">
         <v>33145</v>
       </c>
       <c r="F43" s="19">
         <v>32383</v>
       </c>
       <c r="G43" s="19">
         <v>46655</v>
       </c>
       <c r="H43" s="19">
         <v>48420</v>
       </c>
       <c r="I43" s="19">
         <v>42252</v>
       </c>
       <c r="J43" s="19">
         <v>40839</v>
       </c>
@@ -10688,156 +10900,159 @@
         <v>181183</v>
       </c>
       <c r="AO43" s="19">
         <v>695151</v>
       </c>
       <c r="AP43" s="19">
         <v>205691</v>
       </c>
       <c r="AQ43" s="19">
         <v>206149</v>
       </c>
       <c r="AR43" s="19">
         <v>206529</v>
       </c>
       <c r="AS43" s="19">
         <v>206973</v>
       </c>
       <c r="AT43" s="19">
         <v>825342</v>
       </c>
       <c r="AU43" s="19">
         <v>255134</v>
       </c>
       <c r="AV43" s="19">
         <v>228149</v>
+      </c>
+      <c r="AW43" s="19">
+        <v>238844</v>
       </c>
     </row>
     <row r="44" ht="26.666666666666668" customHeight="1">
       <c r="B44" t="s" s="10">
-        <v>105</v>
-[...45 lines deleted...]
-      <c r="AV44" s="43"/>
+        <v>106</v>
+      </c>
+      <c r="C44" s="42"/>
+      <c r="D44" s="42"/>
+      <c r="E44" s="42"/>
+      <c r="F44" s="42"/>
+      <c r="G44" s="42"/>
+      <c r="H44" s="42"/>
+      <c r="I44" s="42"/>
+      <c r="J44" s="42"/>
+      <c r="K44" s="42"/>
+      <c r="L44" s="42"/>
+      <c r="M44" s="42"/>
+      <c r="N44" s="42"/>
+      <c r="O44" s="43"/>
+      <c r="Q44" s="42"/>
+      <c r="R44" s="42"/>
+      <c r="S44" s="42"/>
+      <c r="T44" s="42"/>
+      <c r="U44" s="42"/>
+      <c r="V44" s="42"/>
+      <c r="W44" s="42"/>
+      <c r="X44" s="42"/>
+      <c r="Y44" s="42"/>
+      <c r="Z44" s="42"/>
+      <c r="AA44" s="42"/>
+      <c r="AB44" s="42"/>
+      <c r="AC44" s="42"/>
+      <c r="AD44" s="42"/>
+      <c r="AE44" s="42"/>
+      <c r="AF44" s="42"/>
+      <c r="AG44" s="42"/>
+      <c r="AH44" s="44"/>
+      <c r="AI44" s="44"/>
+      <c r="AJ44" s="42"/>
+      <c r="AK44" s="42"/>
+      <c r="AL44" s="42"/>
+      <c r="AM44" s="42"/>
+      <c r="AN44" s="42"/>
+      <c r="AO44" s="42"/>
+      <c r="AP44" s="42"/>
+      <c r="AQ44" s="42"/>
+      <c r="AR44" s="42"/>
+      <c r="AS44" s="42"/>
+      <c r="AT44" s="42"/>
+      <c r="AU44" s="42"/>
+      <c r="AV44" s="42"/>
+      <c r="AW44" s="42"/>
     </row>
     <row r="45" ht="15.833333333333334" customHeight="1">
       <c r="B45" t="s" s="10">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="O45" s="37">
         <v>0.23</v>
       </c>
       <c r="P45" t="s" s="38">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="AT45" s="39"/>
+        <v>108</v>
+      </c>
     </row>
     <row r="46" ht="15.833333333333334" customHeight="1">
       <c r="C46" s="23">
         <v>0.17</v>
       </c>
       <c r="D46" s="23">
         <v>0.14</v>
       </c>
       <c r="E46" s="23">
         <v>0.16</v>
       </c>
       <c r="F46" s="23">
         <v>0.15</v>
       </c>
       <c r="G46" s="23">
         <v>0.22</v>
       </c>
       <c r="H46" s="23">
         <v>0.23</v>
       </c>
       <c r="I46" s="23">
         <v>0.19</v>
       </c>
       <c r="J46" s="23">
         <v>0.18</v>
       </c>
       <c r="K46" s="23">
         <v>0.23</v>
       </c>
       <c r="L46" s="23">
         <v>0.25</v>
       </c>
       <c r="M46" s="23">
         <v>0.27</v>
       </c>
       <c r="N46" s="23">
         <v>0.26</v>
       </c>
       <c r="O46" s="23">
         <v>0.77</v>
       </c>
       <c r="P46" t="s" s="38">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="Q46" s="23">
         <v>0.37</v>
       </c>
       <c r="R46" s="23">
         <v>0.3</v>
       </c>
       <c r="S46" s="23">
         <v>0.3</v>
       </c>
       <c r="T46" s="23">
         <v>0.34</v>
       </c>
       <c r="U46" s="23">
         <v>1.31</v>
       </c>
       <c r="V46" s="23">
         <v>0.43</v>
       </c>
       <c r="W46" s="23">
         <v>0.39</v>
       </c>
       <c r="X46" s="23">
         <v>0.39</v>
       </c>
@@ -10891,151 +11106,155 @@
       </c>
       <c r="AO46" s="23">
         <v>2.92</v>
       </c>
       <c r="AP46" s="23">
         <v>0.86</v>
       </c>
       <c r="AQ46" s="23">
         <v>0.87</v>
       </c>
       <c r="AR46" s="23">
         <v>0.87</v>
       </c>
       <c r="AS46" s="23">
         <v>0.87</v>
       </c>
       <c r="AT46" s="23">
         <v>3.47</v>
       </c>
       <c r="AU46" s="23">
         <v>1.08</v>
       </c>
       <c r="AV46" s="23">
         <v>0.97</v>
       </c>
+      <c r="AW46" s="23">
+        <v>1.02</v>
+      </c>
     </row>
     <row r="47" customHeight="1">
-      <c r="C47" s="43"/>
-[...43 lines deleted...]
-      <c r="AV47" s="43"/>
+      <c r="C47" s="42"/>
+      <c r="D47" s="42"/>
+      <c r="E47" s="42"/>
+      <c r="F47" s="42"/>
+      <c r="G47" s="42"/>
+      <c r="H47" s="42"/>
+      <c r="I47" s="42"/>
+      <c r="J47" s="42"/>
+      <c r="K47" s="42"/>
+      <c r="L47" s="42"/>
+      <c r="M47" s="42"/>
+      <c r="N47" s="42"/>
+      <c r="O47" s="42"/>
+      <c r="Q47" s="42"/>
+      <c r="R47" s="42"/>
+      <c r="S47" s="42"/>
+      <c r="T47" s="42"/>
+      <c r="U47" s="42"/>
+      <c r="V47" s="42"/>
+      <c r="W47" s="42"/>
+      <c r="X47" s="42"/>
+      <c r="Y47" s="42"/>
+      <c r="Z47" s="42"/>
+      <c r="AA47" s="42"/>
+      <c r="AB47" s="42"/>
+      <c r="AC47" s="42"/>
+      <c r="AD47" s="42"/>
+      <c r="AE47" s="42"/>
+      <c r="AF47" s="42"/>
+      <c r="AG47" s="42"/>
+      <c r="AH47" s="42"/>
+      <c r="AI47" s="42"/>
+      <c r="AJ47" s="42"/>
+      <c r="AK47" s="42"/>
+      <c r="AL47" s="42"/>
+      <c r="AM47" s="42"/>
+      <c r="AN47" s="42"/>
+      <c r="AO47" s="42"/>
+      <c r="AP47" s="42"/>
+      <c r="AQ47" s="42"/>
+      <c r="AR47" s="42"/>
+      <c r="AS47" s="42"/>
+      <c r="AT47" s="42"/>
+      <c r="AU47" s="42"/>
+      <c r="AV47" s="42"/>
+      <c r="AW47" s="42"/>
     </row>
     <row r="48" ht="26.666666666666668" customHeight="1">
       <c r="B48" t="s" s="10">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="O48" s="14">
         <v>223320457</v>
       </c>
-      <c r="P48" t="s" s="40">
-        <v>107</v>
+      <c r="P48" t="s" s="39">
+        <v>108</v>
       </c>
     </row>
     <row r="49" ht="15.833333333333334" customHeight="1">
       <c r="C49" s="14">
         <v>210964700</v>
       </c>
       <c r="D49" s="14">
         <v>212403283</v>
       </c>
       <c r="E49" s="14">
         <v>213434971</v>
       </c>
       <c r="F49" s="14">
         <v>213434971</v>
       </c>
       <c r="G49" s="14">
         <v>213435321</v>
       </c>
       <c r="H49" s="14">
         <v>213435314</v>
       </c>
       <c r="I49" s="14">
         <v>219165997</v>
       </c>
       <c r="J49" s="14">
         <v>222243851</v>
       </c>
       <c r="K49" s="14">
         <v>222320457</v>
       </c>
       <c r="L49" s="14">
         <v>230136188</v>
       </c>
       <c r="M49" s="14">
         <v>230651648</v>
       </c>
       <c r="N49" s="14">
         <v>231548249</v>
       </c>
       <c r="O49" s="14">
         <v>230819987</v>
       </c>
       <c r="P49" t="s" s="38">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="Q49" s="14">
         <v>232161791</v>
       </c>
       <c r="R49" s="14">
         <v>233622454</v>
       </c>
       <c r="S49" s="14">
         <v>234468941</v>
       </c>
       <c r="T49" s="14">
         <v>235921516</v>
       </c>
       <c r="U49" s="14">
         <v>234051321</v>
       </c>
       <c r="V49" s="14">
         <v>236243124</v>
       </c>
       <c r="W49" s="14">
         <v>237995893</v>
       </c>
       <c r="X49" s="14">
         <v>238729372</v>
       </c>
@@ -11088,721 +11307,737 @@
         <v>238366875</v>
       </c>
       <c r="AO49" s="14">
         <v>238166701</v>
       </c>
       <c r="AP49" s="14">
         <v>238150754</v>
       </c>
       <c r="AQ49" s="14">
         <v>238197532</v>
       </c>
       <c r="AR49" s="14">
         <v>238204894</v>
       </c>
       <c r="AS49" s="14">
         <v>237968316</v>
       </c>
       <c r="AT49" s="14">
         <v>238128368</v>
       </c>
       <c r="AU49" s="14">
         <v>236459905</v>
       </c>
       <c r="AV49" s="14">
         <v>235903409</v>
+      </c>
+      <c r="AW49" s="14">
+        <v>234038562</v>
       </c>
     </row>
     <row r="50" customHeight="1"/>
     <row r="51" ht="15.833333333333334" customHeight="1">
       <c r="B51" t="s" s="10">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="C51" s="41">
+        <v>111</v>
+      </c>
+      <c r="C51" s="40">
         <v>0.4146</v>
       </c>
-      <c r="D51" s="41">
+      <c r="D51" s="40">
         <v>0.36210000000000003</v>
       </c>
-      <c r="E51" s="41">
+      <c r="E51" s="40">
         <v>0.3822</v>
       </c>
-      <c r="F51" s="41">
+      <c r="F51" s="40">
         <v>0.37060000000000004</v>
       </c>
-      <c r="G51" s="41">
+      <c r="G51" s="40">
         <v>0.4288</v>
       </c>
-      <c r="H51" s="41">
+      <c r="H51" s="40">
         <v>0.4375</v>
       </c>
-      <c r="I51" s="41">
+      <c r="I51" s="40">
         <v>0.4029</v>
       </c>
-      <c r="J51" s="41">
+      <c r="J51" s="40">
         <v>0.36560000000000004</v>
       </c>
-      <c r="K51" s="41">
+      <c r="K51" s="40">
         <v>0.4301</v>
       </c>
-      <c r="L51" s="41">
+      <c r="L51" s="40">
         <v>0.45630000000000004</v>
       </c>
-      <c r="M51" s="41">
+      <c r="M51" s="40">
         <v>0.465</v>
       </c>
-      <c r="N51" s="41">
+      <c r="N51" s="40">
         <v>0.4685</v>
       </c>
-      <c r="O51" s="41">
+      <c r="O51" s="40">
         <v>0.4554</v>
       </c>
-      <c r="Q51" s="41">
+      <c r="Q51" s="40">
         <v>0.51</v>
       </c>
-      <c r="R51" s="41">
+      <c r="R51" s="40">
         <v>0.47759999999999997</v>
       </c>
-      <c r="S51" s="41">
+      <c r="S51" s="40">
         <v>0.47409999999999997</v>
       </c>
-      <c r="T51" s="41">
+      <c r="T51" s="40">
         <v>0.4916</v>
       </c>
-      <c r="U51" s="41">
+      <c r="U51" s="40">
         <v>0.4889</v>
       </c>
-      <c r="V51" s="41">
+      <c r="V51" s="40">
         <v>0.5197</v>
       </c>
-      <c r="W51" s="41">
+      <c r="W51" s="40">
         <v>0.5057</v>
       </c>
-      <c r="X51" s="41">
+      <c r="X51" s="40">
         <v>0.5011</v>
       </c>
-      <c r="Y51" s="41">
+      <c r="Y51" s="40">
         <v>0.5059</v>
       </c>
-      <c r="Z51" s="41">
+      <c r="Z51" s="40">
         <v>0.5082</v>
       </c>
-      <c r="AA51" s="41">
+      <c r="AA51" s="40">
         <v>0.5157</v>
       </c>
-      <c r="AB51" s="41">
+      <c r="AB51" s="40">
         <v>0.5236999999999999</v>
       </c>
-      <c r="AC51" s="41">
+      <c r="AC51" s="40">
         <v>0.5097</v>
       </c>
-      <c r="AD51" s="41">
+      <c r="AD51" s="40">
         <v>0.5281</v>
       </c>
-      <c r="AE51" s="41">
+      <c r="AE51" s="40">
         <v>0.5193</v>
       </c>
-      <c r="AF51" s="41">
+      <c r="AF51" s="40">
         <v>0.523</v>
       </c>
-      <c r="AG51" s="41">
+      <c r="AG51" s="40">
         <v>0.5249</v>
       </c>
-      <c r="AH51" s="41">
+      <c r="AH51" s="40">
         <v>0.5188</v>
       </c>
-      <c r="AI51" s="41">
+      <c r="AI51" s="40">
         <v>0.5296000000000001</v>
       </c>
-      <c r="AJ51" s="41">
+      <c r="AJ51" s="40">
         <v>0.5242</v>
       </c>
-      <c r="AK51" s="41">
+      <c r="AK51" s="40">
         <v>0.5371</v>
       </c>
-      <c r="AL51" s="41">
+      <c r="AL51" s="40">
         <v>0.5347</v>
       </c>
-      <c r="AM51" s="41">
+      <c r="AM51" s="40">
         <v>0.5342</v>
       </c>
-      <c r="AN51" s="41">
+      <c r="AN51" s="40">
         <v>0.5282</v>
       </c>
-      <c r="AO51" s="41">
+      <c r="AO51" s="40">
         <v>0.5334000000000001</v>
       </c>
-      <c r="AP51" s="41">
+      <c r="AP51" s="40">
         <v>0.5459</v>
       </c>
-      <c r="AQ51" s="41">
+      <c r="AQ51" s="40">
         <v>0.5417000000000001</v>
       </c>
-      <c r="AR51" s="41">
+      <c r="AR51" s="40">
         <v>0.5396</v>
       </c>
-      <c r="AS51" s="41">
+      <c r="AS51" s="40">
         <v>0.5321</v>
       </c>
-      <c r="AT51" s="41">
+      <c r="AT51" s="40">
         <v>0.5398</v>
       </c>
-      <c r="AU51" s="41">
+      <c r="AU51" s="40">
         <v>0.5499</v>
       </c>
-      <c r="AV51" s="41">
+      <c r="AV51" s="40">
         <v>0.5441</v>
+      </c>
+      <c r="AW51" s="40">
+        <v>0.5455</v>
       </c>
     </row>
     <row r="52" ht="15.833333333333334" customHeight="1">
       <c r="B52" t="s" s="10">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="C52" s="41">
+        <v>112</v>
+      </c>
+      <c r="C52" s="40">
         <v>0.3464</v>
       </c>
-      <c r="D52" s="41">
+      <c r="D52" s="40">
         <v>0.2969</v>
       </c>
-      <c r="E52" s="41">
+      <c r="E52" s="40">
         <v>0.3156</v>
       </c>
-      <c r="F52" s="41">
+      <c r="F52" s="40">
         <v>0.305</v>
       </c>
-      <c r="G52" s="41">
+      <c r="G52" s="40">
         <v>0.3712</v>
       </c>
-      <c r="H52" s="41">
+      <c r="H52" s="40">
         <v>0.38130000000000003</v>
       </c>
-      <c r="I52" s="41">
+      <c r="I52" s="40">
         <v>0.3433</v>
       </c>
-      <c r="J52" s="41">
+      <c r="J52" s="40">
         <v>0.3062</v>
       </c>
-      <c r="K52" s="41">
+      <c r="K52" s="40">
         <v>0.375</v>
       </c>
-      <c r="L52" s="41">
+      <c r="L52" s="40">
         <v>0.40299999999999997</v>
       </c>
-      <c r="M52" s="41">
+      <c r="M52" s="40">
         <v>0.41350000000000003</v>
       </c>
-      <c r="N52" s="41">
+      <c r="N52" s="40">
         <v>0.413</v>
       </c>
-      <c r="O52" s="41">
+      <c r="O52" s="40">
         <v>0.40149999999999997</v>
       </c>
-      <c r="Q52" s="41">
+      <c r="Q52" s="40">
         <v>0.4635</v>
       </c>
-      <c r="R52" s="41">
+      <c r="R52" s="40">
         <v>0.4268</v>
       </c>
-      <c r="S52" s="41">
+      <c r="S52" s="40">
         <v>0.4229</v>
       </c>
-      <c r="T52" s="41">
+      <c r="T52" s="40">
         <v>0.44430000000000003</v>
       </c>
-      <c r="U52" s="41">
+      <c r="U52" s="40">
         <v>0.4401</v>
       </c>
-      <c r="V52" s="41">
+      <c r="V52" s="40">
         <v>0.4781</v>
       </c>
-      <c r="W52" s="41">
+      <c r="W52" s="40">
         <v>0.4611</v>
       </c>
-      <c r="X52" s="41">
+      <c r="X52" s="40">
         <v>0.45630000000000004</v>
       </c>
-      <c r="Y52" s="41">
+      <c r="Y52" s="40">
         <v>0.4631</v>
       </c>
-      <c r="Z52" s="41">
+      <c r="Z52" s="40">
         <v>0.4648</v>
       </c>
-      <c r="AA52" s="41">
+      <c r="AA52" s="40">
         <v>0.47500000000000003</v>
       </c>
-      <c r="AB52" s="41">
+      <c r="AB52" s="40">
         <v>0.48</v>
       </c>
-      <c r="AC52" s="41">
+      <c r="AC52" s="40">
         <v>0.4636</v>
       </c>
-      <c r="AD52" s="41">
+      <c r="AD52" s="40">
         <v>0.4827</v>
       </c>
-      <c r="AE52" s="41">
+      <c r="AE52" s="40">
         <v>0.4754</v>
       </c>
-      <c r="AF52" s="41">
+      <c r="AF52" s="40">
         <v>0.4811</v>
       </c>
-      <c r="AG52" s="41">
+      <c r="AG52" s="40">
         <v>0.479</v>
       </c>
-      <c r="AH52" s="41">
+      <c r="AH52" s="40">
         <v>0.4744</v>
       </c>
-      <c r="AI52" s="41">
+      <c r="AI52" s="40">
         <v>0.4891</v>
       </c>
-      <c r="AJ52" s="41">
+      <c r="AJ52" s="40">
         <v>0.48119999999999996</v>
       </c>
-      <c r="AK52" s="41">
+      <c r="AK52" s="40">
         <v>0.5005</v>
       </c>
-      <c r="AL52" s="41">
+      <c r="AL52" s="40">
         <v>0.49710000000000004</v>
       </c>
-      <c r="AM52" s="41">
+      <c r="AM52" s="40">
         <v>0.4987</v>
       </c>
-      <c r="AN52" s="41">
+      <c r="AN52" s="40">
         <v>0.4907</v>
       </c>
-      <c r="AO52" s="41">
+      <c r="AO52" s="40">
         <v>0.4966</v>
       </c>
-      <c r="AP52" s="41">
+      <c r="AP52" s="40">
         <v>0.5121</v>
       </c>
-      <c r="AQ52" s="41">
+      <c r="AQ52" s="40">
         <v>0.5075000000000001</v>
       </c>
-      <c r="AR52" s="41">
+      <c r="AR52" s="40">
         <v>0.5025000000000001</v>
       </c>
-      <c r="AS52" s="41">
+      <c r="AS52" s="40">
         <v>0.49340000000000006</v>
       </c>
-      <c r="AT52" s="41">
+      <c r="AT52" s="40">
         <v>0.5038</v>
       </c>
-      <c r="AU52" s="41">
+      <c r="AU52" s="40">
         <v>0.5162</v>
       </c>
-      <c r="AV52" s="41">
+      <c r="AV52" s="40">
         <v>0.5055</v>
+      </c>
+      <c r="AW52" s="40">
+        <v>0.5071</v>
       </c>
     </row>
     <row r="53" ht="15.833333333333334" customHeight="1">
       <c r="B53" t="s" s="10">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="C53" s="41">
+        <v>113</v>
+      </c>
+      <c r="C53" s="40">
         <v>0.3456</v>
       </c>
-      <c r="D53" s="41">
+      <c r="D53" s="40">
         <v>0.2982</v>
       </c>
-      <c r="E53" s="41">
+      <c r="E53" s="40">
         <v>0.3181</v>
       </c>
-      <c r="F53" s="41">
+      <c r="F53" s="40">
         <v>0.3068</v>
       </c>
-      <c r="G53" s="41">
+      <c r="G53" s="40">
         <v>0.374</v>
       </c>
-      <c r="H53" s="41">
+      <c r="H53" s="40">
         <v>0.3847</v>
       </c>
-      <c r="I53" s="41">
+      <c r="I53" s="40">
         <v>0.34740000000000004</v>
       </c>
-      <c r="J53" s="41">
+      <c r="J53" s="40">
         <v>0.3106</v>
       </c>
-      <c r="K53" s="41">
+      <c r="K53" s="40">
         <v>0.3796</v>
       </c>
-      <c r="L53" s="41">
+      <c r="L53" s="40">
         <v>0.40390000000000004</v>
       </c>
-      <c r="M53" s="41">
+      <c r="M53" s="40">
         <v>0.41659999999999997</v>
       </c>
-      <c r="N53" s="41">
+      <c r="N53" s="40">
         <v>0.4165</v>
       </c>
-      <c r="O53" s="41">
+      <c r="O53" s="40">
         <v>0.4046</v>
       </c>
-      <c r="Q53" s="41">
+      <c r="Q53" s="40">
         <v>0.46649999999999997</v>
       </c>
-      <c r="R53" s="41">
+      <c r="R53" s="40">
         <v>0.4254</v>
       </c>
-      <c r="S53" s="41">
+      <c r="S53" s="40">
         <v>0.42119999999999996</v>
       </c>
-      <c r="T53" s="41">
+      <c r="T53" s="40">
         <v>0.44270000000000004</v>
       </c>
-      <c r="U53" s="41">
+      <c r="U53" s="40">
         <v>0.4397</v>
       </c>
-      <c r="V53" s="41">
+      <c r="V53" s="40">
         <v>0.47630000000000006</v>
       </c>
-      <c r="W53" s="41">
+      <c r="W53" s="40">
         <v>0.4598</v>
       </c>
-      <c r="X53" s="41">
+      <c r="X53" s="40">
         <v>0.455</v>
       </c>
-      <c r="Y53" s="41">
+      <c r="Y53" s="40">
         <v>0.46159999999999995</v>
       </c>
-      <c r="Z53" s="41">
+      <c r="Z53" s="40">
         <v>0.4633</v>
       </c>
-      <c r="AA53" s="41">
+      <c r="AA53" s="40">
         <v>0.4736</v>
       </c>
-      <c r="AB53" s="41">
+      <c r="AB53" s="40">
         <v>0.4818</v>
       </c>
-      <c r="AC53" s="41">
+      <c r="AC53" s="40">
         <v>0.4755</v>
       </c>
-      <c r="AD53" s="41">
+      <c r="AD53" s="40">
         <v>0.5113000000000001</v>
       </c>
-      <c r="AE53" s="41">
+      <c r="AE53" s="40">
         <v>0.4854</v>
       </c>
-      <c r="AF53" s="41">
+      <c r="AF53" s="40">
         <v>0.5191</v>
       </c>
-      <c r="AG53" s="41">
+      <c r="AG53" s="40">
         <v>0.5277000000000001</v>
       </c>
-      <c r="AH53" s="41">
+      <c r="AH53" s="40">
         <v>0.5276</v>
       </c>
-      <c r="AI53" s="41">
+      <c r="AI53" s="40">
         <v>0.5439</v>
       </c>
-      <c r="AJ53" s="41">
+      <c r="AJ53" s="40">
         <v>0.53</v>
       </c>
-      <c r="AK53" s="41">
+      <c r="AK53" s="40">
         <v>0.5478000000000001</v>
       </c>
-      <c r="AL53" s="41">
+      <c r="AL53" s="40">
         <v>0.5489</v>
       </c>
-      <c r="AM53" s="41">
+      <c r="AM53" s="40">
         <v>0.5326</v>
       </c>
-      <c r="AN53" s="41">
+      <c r="AN53" s="40">
         <v>0.5214</v>
       </c>
-      <c r="AO53" s="41">
+      <c r="AO53" s="40">
         <v>0.537</v>
       </c>
-      <c r="AP53" s="41">
+      <c r="AP53" s="40">
         <v>0.5381</v>
       </c>
-      <c r="AQ53" s="41">
+      <c r="AQ53" s="40">
         <v>0.5357999999999999</v>
       </c>
-      <c r="AR53" s="41">
+      <c r="AR53" s="40">
         <v>0.5414</v>
       </c>
-      <c r="AS53" s="41">
+      <c r="AS53" s="40">
         <v>0.5295000000000001</v>
       </c>
-      <c r="AT53" s="41">
+      <c r="AT53" s="40">
         <v>0.5362</v>
       </c>
-      <c r="AU53" s="41">
+      <c r="AU53" s="40">
         <v>0.5434</v>
       </c>
-      <c r="AV53" s="41">
+      <c r="AV53" s="40">
         <v>0.5371</v>
+      </c>
+      <c r="AW53" s="40">
+        <v>0.5376</v>
       </c>
     </row>
     <row r="54" ht="15.833333333333334" customHeight="1">
       <c r="B54" t="s" s="10">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="C54" s="41">
+        <v>114</v>
+      </c>
+      <c r="C54" s="40">
         <v>0.2543</v>
       </c>
-      <c r="D54" s="41">
+      <c r="D54" s="40">
         <v>0.2195</v>
       </c>
-      <c r="E54" s="41">
+      <c r="E54" s="40">
         <v>0.2341</v>
       </c>
-      <c r="F54" s="41">
+      <c r="F54" s="40">
         <v>0.2258</v>
       </c>
-      <c r="G54" s="41">
+      <c r="G54" s="40">
         <v>0.2752</v>
       </c>
-      <c r="H54" s="41">
+      <c r="H54" s="40">
         <v>0.2831</v>
       </c>
-      <c r="I54" s="41">
+      <c r="I54" s="40">
         <v>0.2557</v>
       </c>
-      <c r="J54" s="41">
+      <c r="J54" s="40">
         <v>0.2286</v>
       </c>
-      <c r="K54" s="41">
+      <c r="K54" s="40">
         <v>0.27940000000000004</v>
       </c>
-      <c r="L54" s="41">
+      <c r="L54" s="40">
         <v>0.2973</v>
       </c>
-      <c r="M54" s="41">
+      <c r="M54" s="40">
         <v>0.3066</v>
       </c>
-      <c r="N54" s="41">
+      <c r="N54" s="40">
         <v>0.3066</v>
       </c>
-      <c r="O54" s="41">
+      <c r="O54" s="40">
         <v>0.2978</v>
       </c>
-      <c r="Q54" s="41">
+      <c r="Q54" s="40">
         <v>0.3639</v>
       </c>
-      <c r="R54" s="41">
+      <c r="R54" s="40">
         <v>0.3318</v>
       </c>
-      <c r="S54" s="41">
+      <c r="S54" s="40">
         <v>0.3286</v>
       </c>
-      <c r="T54" s="41">
+      <c r="T54" s="40">
         <v>0.3453</v>
       </c>
-      <c r="U54" s="41">
+      <c r="U54" s="40">
         <v>0.34299999999999997</v>
       </c>
-      <c r="V54" s="41">
+      <c r="V54" s="40">
         <v>0.3715</v>
       </c>
-      <c r="W54" s="41">
+      <c r="W54" s="40">
         <v>0.35869999999999996</v>
       </c>
-      <c r="X54" s="41">
+      <c r="X54" s="40">
         <v>0.35490000000000005</v>
       </c>
-      <c r="Y54" s="41">
+      <c r="Y54" s="40">
         <v>0.36</v>
       </c>
-      <c r="Z54" s="41">
+      <c r="Z54" s="40">
         <v>0.3614</v>
       </c>
-      <c r="AA54" s="41">
+      <c r="AA54" s="40">
         <v>0.3694</v>
       </c>
-      <c r="AB54" s="41">
+      <c r="AB54" s="40">
         <v>0.37579999999999997</v>
       </c>
-      <c r="AC54" s="41">
+      <c r="AC54" s="40">
         <v>0.37090000000000006</v>
       </c>
-      <c r="AD54" s="41">
+      <c r="AD54" s="40">
         <v>0.39880000000000004</v>
       </c>
-      <c r="AE54" s="41">
+      <c r="AE54" s="40">
         <v>0.3786</v>
       </c>
-      <c r="AF54" s="41">
+      <c r="AF54" s="40">
         <v>0.39189999999999997</v>
       </c>
-      <c r="AG54" s="41">
+      <c r="AG54" s="40">
         <v>0.39840000000000003</v>
       </c>
-      <c r="AH54" s="41">
+      <c r="AH54" s="40">
         <v>0.3983</v>
       </c>
-      <c r="AI54" s="41">
+      <c r="AI54" s="40">
         <v>0.4106</v>
       </c>
-      <c r="AJ54" s="41">
+      <c r="AJ54" s="40">
         <v>0.40020000000000006</v>
       </c>
-      <c r="AK54" s="41">
+      <c r="AK54" s="40">
         <v>0.4108</v>
       </c>
-      <c r="AL54" s="41">
+      <c r="AL54" s="40">
         <v>0.4117</v>
       </c>
-      <c r="AM54" s="41">
+      <c r="AM54" s="40">
         <v>0.3995</v>
       </c>
-      <c r="AN54" s="41">
+      <c r="AN54" s="40">
         <v>0.391</v>
       </c>
-      <c r="AO54" s="41">
+      <c r="AO54" s="40">
         <v>0.40280000000000005</v>
       </c>
-      <c r="AP54" s="41">
+      <c r="AP54" s="40">
         <v>0.4036</v>
       </c>
-      <c r="AQ54" s="41">
+      <c r="AQ54" s="40">
         <v>0.4019</v>
       </c>
-      <c r="AR54" s="41">
+      <c r="AR54" s="40">
         <v>0.4061</v>
       </c>
-      <c r="AS54" s="41">
+      <c r="AS54" s="40">
         <v>0.3971</v>
       </c>
-      <c r="AT54" s="41">
+      <c r="AT54" s="40">
         <v>0.4021</v>
       </c>
-      <c r="AU54" s="41">
+      <c r="AU54" s="40">
         <v>0.413</v>
       </c>
-      <c r="AV54" s="41">
+      <c r="AV54" s="40">
         <v>0.4082</v>
+      </c>
+      <c r="AW54" s="40">
+        <v>0.4086</v>
       </c>
     </row>
     <row r="55" customHeight="1"/>
     <row r="56" customHeight="1"/>
     <row r="57" ht="22.5" customHeight="1">
-      <c r="B57" t="s" s="42">
-        <v>114</v>
+      <c r="B57" t="s" s="41">
+        <v>115</v>
       </c>
     </row>
     <row r="58" ht="22.5" customHeight="1">
-      <c r="B58" t="s" s="42">
-        <v>115</v>
+      <c r="B58" t="s" s="41">
+        <v>116</v>
       </c>
     </row>
     <row r="59" customHeight="1"/>
     <row r="60" customHeight="1"/>
     <row r="61" customHeight="1"/>
     <row r="62" customHeight="1"/>
     <row r="63" customHeight="1"/>
     <row r="64" customHeight="1"/>
     <row r="65" customHeight="1"/>
     <row r="66" customHeight="1"/>
     <row r="67" customHeight="1"/>
     <row r="68" customHeight="1"/>
     <row r="69" customHeight="1"/>
     <row r="70" customHeight="1"/>
     <row r="71" customHeight="1"/>
     <row r="72" customHeight="1"/>
     <row r="73" customHeight="1"/>
     <row r="74" customHeight="1"/>
     <row r="75" customHeight="1"/>
     <row r="76" customHeight="1"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AN28"/>
+  <dimension ref="A1:AO28"/>
   <sheetViews>
     <sheetView showRuler="false" workbookViewId="0"/>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="1" topLeftCell="C2" activePane="bottomRight" state="frozen"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="12" defaultRowHeight="15" x14ac:dyDescent="0"/>
   <cols>
     <col min="1" max="1" width="3.46" customWidth="1"/>
     <col min="2" max="2" width="36.85" customWidth="1"/>
     <col min="3" max="3" width="12.91" customWidth="1"/>
     <col min="4" max="4" width="12.91" customWidth="1"/>
     <col min="5" max="5" width="12.91" customWidth="1"/>
     <col min="6" max="6" width="12.91" customWidth="1"/>
     <col min="7" max="7" width="12.91" customWidth="1"/>
     <col min="8" max="8" width="12.91" customWidth="1"/>
     <col min="9" max="9" width="12.91" customWidth="1"/>
     <col min="10" max="10" width="12.91" customWidth="1"/>
     <col min="11" max="11" width="12.91" customWidth="1"/>
     <col min="12" max="12" width="12.91" customWidth="1"/>
     <col min="13" max="13" width="12.91" customWidth="1"/>
     <col min="14" max="14" width="12.91" customWidth="1"/>
     <col min="15" max="15" width="12.91" customWidth="1"/>
     <col min="16" max="16" width="12.91" customWidth="1"/>
     <col min="17" max="17" width="12.91" customWidth="1"/>
     <col min="18" max="18" width="12.91" customWidth="1"/>
     <col min="19" max="19" width="12.91" customWidth="1"/>
     <col min="20" max="20" width="12.91" customWidth="1"/>
     <col min="21" max="21" width="12.91" customWidth="1"/>
     <col min="22" max="22" width="12.91" customWidth="1"/>
     <col min="23" max="23" width="12.91" customWidth="1"/>
     <col min="24" max="24" width="12.91" customWidth="1"/>
     <col min="25" max="25" width="12.91" customWidth="1"/>
     <col min="26" max="26" width="12.91" customWidth="1"/>
     <col min="27" max="27" width="12.91" customWidth="1"/>
     <col min="28" max="28" width="12.91" customWidth="1"/>
     <col min="29" max="29" width="12.91" customWidth="1"/>
     <col min="30" max="30" width="12.91" customWidth="1"/>
     <col min="31" max="31" width="12.91" customWidth="1"/>
     <col min="32" max="32" width="12.91" customWidth="1"/>
     <col min="33" max="33" width="12.91" customWidth="1"/>
     <col min="34" max="34" width="12.91" customWidth="1"/>
     <col min="35" max="35" width="12.91" customWidth="1"/>
     <col min="36" max="36" width="12.91" customWidth="1"/>
     <col min="37" max="37" width="12.91" customWidth="1"/>
     <col min="38" max="38" width="12.91" customWidth="1"/>
     <col min="39" max="39" width="12.91" customWidth="1"/>
     <col min="40" max="40" width="12.91" customWidth="1"/>
     <col min="41" max="41" width="12.91" customWidth="1"/>
+    <col min="42" max="42" width="12.91" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="15.833333333333334" customHeight="1">
       <c r="A1" t="s" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="2" customHeight="1">
       <c r="A2" t="s" s="6">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="3" customHeight="1">
       <c r="A3" t="s" s="7">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="4" customHeight="1">
       <c r="C4" t="s" s="8">
         <v>3</v>
       </c>
       <c r="D4" t="s" s="8">
         <v>4</v>
       </c>
       <c r="E4" t="s" s="8">
         <v>5</v>
       </c>
       <c r="F4" t="s" s="8">
         <v>6</v>
       </c>
       <c r="G4" t="s" s="8">
         <v>7</v>
       </c>
       <c r="H4" t="s" s="8">
         <v>8</v>
       </c>
       <c r="I4" t="s" s="8">
         <v>9</v>
       </c>
       <c r="J4" t="s" s="8">
@@ -11876,60 +12111,62 @@
       </c>
       <c r="AG4" t="s" s="8">
         <v>37</v>
       </c>
       <c r="AH4" t="s" s="8">
         <v>38</v>
       </c>
       <c r="AI4" t="s" s="8">
         <v>40</v>
       </c>
       <c r="AJ4" t="s" s="8">
         <v>41</v>
       </c>
       <c r="AK4" t="s" s="8">
         <v>42</v>
       </c>
       <c r="AL4" t="s" s="8">
         <v>43</v>
       </c>
       <c r="AM4" t="s" s="8">
         <v>45</v>
       </c>
       <c r="AN4" t="s" s="8">
         <v>46</v>
       </c>
+      <c r="AO4" t="s" s="8">
+        <v>47</v>
+      </c>
     </row>
     <row r="5" customHeight="1">
       <c r="B5" t="s" s="26">
-        <v>83</v>
-[...1 lines deleted...]
-      <c r="AM5" s="39"/>
+        <v>84</v>
+      </c>
     </row>
     <row r="6" customHeight="1">
       <c r="B6" t="s" s="27">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C6" s="11">
         <v>44020</v>
       </c>
       <c r="D6" s="11">
         <v>44718</v>
       </c>
       <c r="E6" s="11">
         <v>45456</v>
       </c>
       <c r="F6" s="11">
         <v>46268</v>
       </c>
       <c r="G6" s="11">
         <v>48845</v>
       </c>
       <c r="H6" s="11">
         <v>49829</v>
       </c>
       <c r="I6" s="11">
         <v>49784</v>
       </c>
       <c r="J6" s="11">
         <v>49724</v>
       </c>
@@ -12000,55 +12237,58 @@
         <v>59895</v>
       </c>
       <c r="AG6" s="11">
         <v>59424</v>
       </c>
       <c r="AH6" s="11">
         <v>64785</v>
       </c>
       <c r="AI6" s="11">
         <v>68075</v>
       </c>
       <c r="AJ6" s="11">
         <v>69774</v>
       </c>
       <c r="AK6" s="11">
         <v>71088</v>
       </c>
       <c r="AL6" s="11">
         <v>71348</v>
       </c>
       <c r="AM6" s="11">
         <v>72432</v>
       </c>
       <c r="AN6" s="11">
         <v>74484</v>
+      </c>
+      <c r="AO6" s="11">
+        <v>75379</v>
       </c>
     </row>
     <row r="7" customHeight="1">
       <c r="B7" t="s" s="27">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C7" s="14">
         <v>35806</v>
       </c>
       <c r="D7" s="14">
         <v>36365</v>
       </c>
       <c r="E7" s="14">
         <v>36195</v>
       </c>
       <c r="F7" s="14">
         <v>35474</v>
       </c>
       <c r="G7" s="14">
         <v>45068</v>
       </c>
       <c r="H7" s="14">
         <v>45307</v>
       </c>
       <c r="I7" s="14">
         <v>42808</v>
       </c>
       <c r="J7" s="14">
         <v>47868</v>
       </c>
@@ -12111,98 +12351,101 @@
       </c>
       <c r="AD7" s="29">
         <v>132248</v>
       </c>
       <c r="AE7" s="29">
         <v>153697</v>
       </c>
       <c r="AF7" s="29">
         <v>157636</v>
       </c>
       <c r="AG7" s="14">
         <v>173698</v>
       </c>
       <c r="AH7" s="14">
         <v>175407</v>
       </c>
       <c r="AI7" s="14">
         <v>197357</v>
       </c>
       <c r="AJ7" s="14">
         <v>204743</v>
       </c>
       <c r="AK7" s="14">
         <v>203409</v>
       </c>
-      <c r="AL7" s="46">
+      <c r="AL7" s="45">
         <v>207735</v>
       </c>
-      <c r="AM7" s="47">
+      <c r="AM7" s="46">
         <v>271740</v>
       </c>
       <c r="AN7" s="14">
         <v>228006</v>
+      </c>
+      <c r="AO7" s="14">
+        <v>249080</v>
       </c>
     </row>
     <row r="8" customHeight="1">
       <c r="B8" t="s" s="6">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="C8" s="48">
+        <v>87</v>
+      </c>
+      <c r="C8" s="47">
         <v>79826</v>
       </c>
-      <c r="D8" s="48">
+      <c r="D8" s="47">
         <v>81083</v>
       </c>
-      <c r="E8" s="48">
+      <c r="E8" s="47">
         <v>81651</v>
       </c>
-      <c r="F8" s="48">
+      <c r="F8" s="47">
         <v>81742</v>
       </c>
-      <c r="G8" s="48">
+      <c r="G8" s="47">
         <v>93913</v>
       </c>
-      <c r="H8" s="48">
+      <c r="H8" s="47">
         <v>95136</v>
       </c>
-      <c r="I8" s="48">
+      <c r="I8" s="47">
         <v>92592</v>
       </c>
-      <c r="J8" s="48">
+      <c r="J8" s="47">
         <v>97592</v>
       </c>
-      <c r="K8" s="48">
+      <c r="K8" s="47">
         <v>104090</v>
       </c>
-      <c r="L8" s="48">
+      <c r="L8" s="47">
         <v>107063</v>
       </c>
-      <c r="M8" s="48">
+      <c r="M8" s="47">
         <v>115505</v>
       </c>
-      <c r="N8" s="48">
+      <c r="N8" s="47">
         <v>107539</v>
       </c>
       <c r="O8" s="31">
         <v>126039</v>
       </c>
       <c r="P8" s="31">
         <v>112823</v>
       </c>
       <c r="Q8" s="31">
         <v>115766</v>
       </c>
       <c r="R8" s="31">
         <v>121699</v>
       </c>
       <c r="S8" s="31">
         <v>142929</v>
       </c>
       <c r="T8" s="31">
         <v>134003</v>
       </c>
       <c r="U8" s="31">
         <v>139418</v>
       </c>
       <c r="V8" s="31">
         <v>146528</v>
@@ -12221,72 +12464,75 @@
       </c>
       <c r="AA8" s="31">
         <v>170505</v>
       </c>
       <c r="AB8" s="31">
         <v>160354</v>
       </c>
       <c r="AC8" s="31">
         <v>172832</v>
       </c>
       <c r="AD8" s="31">
         <v>191743</v>
       </c>
       <c r="AE8" s="31">
         <v>214093</v>
       </c>
       <c r="AF8" s="31">
         <v>217531</v>
       </c>
       <c r="AG8" s="31">
         <v>233122</v>
       </c>
       <c r="AH8" s="31">
         <v>240192</v>
       </c>
-      <c r="AI8" s="48">
+      <c r="AI8" s="47">
         <v>265432</v>
       </c>
-      <c r="AJ8" s="48">
+      <c r="AJ8" s="47">
         <v>274517</v>
       </c>
-      <c r="AK8" s="48">
+      <c r="AK8" s="47">
         <v>274497</v>
       </c>
-      <c r="AL8" s="48">
+      <c r="AL8" s="47">
         <v>279083</v>
       </c>
-      <c r="AM8" s="48">
+      <c r="AM8" s="47">
         <v>344172</v>
       </c>
-      <c r="AN8" s="48">
+      <c r="AN8" s="47">
         <v>302490</v>
+      </c>
+      <c r="AO8" s="47">
+        <v>324459</v>
       </c>
     </row>
     <row r="9" customHeight="1">
       <c r="B9" t="s" s="27">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C9" s="14">
         <v>3652</v>
       </c>
       <c r="D9" s="14">
         <v>3590</v>
       </c>
       <c r="E9" s="14">
         <v>3598</v>
       </c>
       <c r="F9" s="14">
         <v>3650</v>
       </c>
       <c r="G9" s="14">
         <v>5120</v>
       </c>
       <c r="H9" s="14">
         <v>4975</v>
       </c>
       <c r="I9" s="14">
         <v>5116</v>
       </c>
       <c r="J9" s="14">
         <v>5228</v>
       </c>
@@ -12357,55 +12603,58 @@
         <v>8539</v>
       </c>
       <c r="AG9" s="14">
         <v>8787</v>
       </c>
       <c r="AH9" s="14">
         <v>10195</v>
       </c>
       <c r="AI9" s="14">
         <v>10458</v>
       </c>
       <c r="AJ9" s="14">
         <v>17339</v>
       </c>
       <c r="AK9" s="14">
         <v>17454</v>
       </c>
       <c r="AL9" s="14">
         <v>17469</v>
       </c>
       <c r="AM9" s="14">
         <v>17588</v>
       </c>
       <c r="AN9" s="14">
         <v>17227</v>
+      </c>
+      <c r="AO9" s="14">
+        <v>17157</v>
       </c>
     </row>
     <row r="10" customHeight="1">
       <c r="B10" t="s" s="27">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C10" s="14">
         <v>22166</v>
       </c>
       <c r="D10" s="14">
         <v>21608</v>
       </c>
       <c r="E10" s="14">
         <v>23267</v>
       </c>
       <c r="F10" s="14">
         <v>23805</v>
       </c>
       <c r="G10" s="14">
         <v>29613</v>
       </c>
       <c r="H10" s="14">
         <v>29102</v>
       </c>
       <c r="I10" s="14">
         <v>28526</v>
       </c>
       <c r="J10" s="14">
         <v>31976</v>
       </c>
@@ -12476,90 +12725,93 @@
         <v>102785</v>
       </c>
       <c r="AG10" s="14">
         <v>109518</v>
       </c>
       <c r="AH10" s="14">
         <v>103377</v>
       </c>
       <c r="AI10" s="14">
         <v>113542</v>
       </c>
       <c r="AJ10" s="14">
         <v>106956</v>
       </c>
       <c r="AK10" s="14">
         <v>103880</v>
       </c>
       <c r="AL10" s="14">
         <v>100939</v>
       </c>
       <c r="AM10" s="14">
         <v>120638</v>
       </c>
       <c r="AN10" s="14">
         <v>111165</v>
+      </c>
+      <c r="AO10" s="14">
+        <v>115833</v>
       </c>
     </row>
     <row r="11" customHeight="1">
       <c r="B11" t="s" s="6">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="C11" s="48">
+        <v>88</v>
+      </c>
+      <c r="C11" s="47">
         <v>25818</v>
       </c>
-      <c r="D11" s="48">
+      <c r="D11" s="47">
         <v>25198</v>
       </c>
-      <c r="E11" s="48">
+      <c r="E11" s="47">
         <v>26865</v>
       </c>
-      <c r="F11" s="48">
+      <c r="F11" s="47">
         <v>27455</v>
       </c>
-      <c r="G11" s="48">
+      <c r="G11" s="47">
         <v>34733</v>
       </c>
-      <c r="H11" s="48">
+      <c r="H11" s="47">
         <v>34077</v>
       </c>
-      <c r="I11" s="48">
+      <c r="I11" s="47">
         <v>33642</v>
       </c>
-      <c r="J11" s="48">
+      <c r="J11" s="47">
         <v>37204</v>
       </c>
-      <c r="K11" s="48">
+      <c r="K11" s="47">
         <v>39435</v>
       </c>
-      <c r="L11" s="48">
+      <c r="L11" s="47">
         <v>39599</v>
       </c>
-      <c r="M11" s="48">
+      <c r="M11" s="47">
         <v>39578</v>
       </c>
-      <c r="N11" s="48">
+      <c r="N11" s="47">
         <v>43542</v>
       </c>
       <c r="O11" s="31">
         <v>53978</v>
       </c>
       <c r="P11" s="31">
         <v>49105</v>
       </c>
       <c r="Q11" s="31">
         <v>50216</v>
       </c>
       <c r="R11" s="31">
         <v>59255</v>
       </c>
       <c r="S11" s="31">
         <v>74368</v>
       </c>
       <c r="T11" s="31">
         <v>72212</v>
       </c>
       <c r="U11" s="31">
         <v>72243</v>
       </c>
       <c r="V11" s="31">
         <v>73614</v>
@@ -12578,72 +12830,75 @@
       </c>
       <c r="AA11" s="31">
         <v>89017</v>
       </c>
       <c r="AB11" s="31">
         <v>84048</v>
       </c>
       <c r="AC11" s="31">
         <v>90062</v>
       </c>
       <c r="AD11" s="31">
         <v>104267</v>
       </c>
       <c r="AE11" s="31">
         <v>115839</v>
       </c>
       <c r="AF11" s="31">
         <v>111324</v>
       </c>
       <c r="AG11" s="31">
         <v>118305</v>
       </c>
       <c r="AH11" s="31">
         <v>113572</v>
       </c>
-      <c r="AI11" s="48">
+      <c r="AI11" s="47">
         <v>124000</v>
       </c>
-      <c r="AJ11" s="48">
+      <c r="AJ11" s="47">
         <v>124295</v>
       </c>
-      <c r="AK11" s="48">
+      <c r="AK11" s="47">
         <v>121334</v>
       </c>
-      <c r="AL11" s="48">
+      <c r="AL11" s="47">
         <v>118408</v>
       </c>
-      <c r="AM11" s="48">
+      <c r="AM11" s="47">
         <v>138226</v>
       </c>
-      <c r="AN11" s="48">
+      <c r="AN11" s="47">
         <v>128392</v>
+      </c>
+      <c r="AO11" s="47">
+        <v>132990</v>
       </c>
     </row>
     <row r="12" customHeight="1">
       <c r="B12" t="s" s="27">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C12" s="14">
         <v>1027</v>
       </c>
       <c r="D12" s="14">
         <v>1115</v>
       </c>
       <c r="E12" s="14">
         <v>1175</v>
       </c>
       <c r="F12" s="14">
         <v>1214</v>
       </c>
       <c r="G12" s="14">
         <v>1671</v>
       </c>
       <c r="H12" s="14">
         <v>1764</v>
       </c>
       <c r="I12" s="14">
         <v>1418</v>
       </c>
       <c r="J12" s="14">
         <v>1643</v>
       </c>
@@ -12714,55 +12969,58 @@
         <v>2269</v>
       </c>
       <c r="AG12" s="14">
         <v>2296</v>
       </c>
       <c r="AH12" s="14">
         <v>2279</v>
       </c>
       <c r="AI12" s="14">
         <v>2204</v>
       </c>
       <c r="AJ12" s="14">
         <v>2359</v>
       </c>
       <c r="AK12" s="14">
         <v>2470</v>
       </c>
       <c r="AL12" s="14">
         <v>2471</v>
       </c>
       <c r="AM12" s="14">
         <v>2475</v>
       </c>
       <c r="AN12" s="14">
         <v>2442</v>
+      </c>
+      <c r="AO12" s="14">
+        <v>2409</v>
       </c>
     </row>
     <row r="13" customHeight="1">
       <c r="B13" t="s" s="27">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C13" s="14">
         <v>4654</v>
       </c>
       <c r="D13" s="14">
         <v>4762</v>
       </c>
       <c r="E13" s="14">
         <v>4575</v>
       </c>
       <c r="F13" s="14">
         <v>5159</v>
       </c>
       <c r="G13" s="14">
         <v>8521</v>
       </c>
       <c r="H13" s="14">
         <v>7907</v>
       </c>
       <c r="I13" s="14">
         <v>7066</v>
       </c>
       <c r="J13" s="14">
         <v>10949</v>
       </c>
@@ -12833,90 +13091,93 @@
         <v>20602</v>
       </c>
       <c r="AG13" s="14">
         <v>23218</v>
       </c>
       <c r="AH13" s="14">
         <v>26470</v>
       </c>
       <c r="AI13" s="14">
         <v>29206</v>
       </c>
       <c r="AJ13" s="14">
         <v>31893</v>
       </c>
       <c r="AK13" s="14">
         <v>27359</v>
       </c>
       <c r="AL13" s="14">
         <v>29062</v>
       </c>
       <c r="AM13" s="14">
         <v>38834</v>
       </c>
       <c r="AN13" s="14">
         <v>36449</v>
+      </c>
+      <c r="AO13" s="14">
+        <v>36011</v>
       </c>
     </row>
     <row r="14" customHeight="1">
       <c r="B14" t="s" s="6">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="C14" s="48">
+        <v>89</v>
+      </c>
+      <c r="C14" s="47">
         <v>5681</v>
       </c>
-      <c r="D14" s="48">
+      <c r="D14" s="47">
         <v>5877</v>
       </c>
-      <c r="E14" s="48">
+      <c r="E14" s="47">
         <v>5750</v>
       </c>
-      <c r="F14" s="48">
+      <c r="F14" s="47">
         <v>6373</v>
       </c>
-      <c r="G14" s="48">
+      <c r="G14" s="47">
         <v>10192</v>
       </c>
-      <c r="H14" s="48">
+      <c r="H14" s="47">
         <v>9671</v>
       </c>
-      <c r="I14" s="48">
+      <c r="I14" s="47">
         <v>8484</v>
       </c>
-      <c r="J14" s="48">
+      <c r="J14" s="47">
         <v>12592</v>
       </c>
-      <c r="K14" s="48">
+      <c r="K14" s="47">
         <v>11798</v>
       </c>
-      <c r="L14" s="48">
+      <c r="L14" s="47">
         <v>11116</v>
       </c>
-      <c r="M14" s="48">
+      <c r="M14" s="47">
         <v>12333</v>
       </c>
-      <c r="N14" s="48">
+      <c r="N14" s="47">
         <v>11665</v>
       </c>
       <c r="O14" s="31">
         <v>19434</v>
       </c>
       <c r="P14" s="31">
         <v>15407</v>
       </c>
       <c r="Q14" s="31">
         <v>11857</v>
       </c>
       <c r="R14" s="31">
         <v>15011</v>
       </c>
       <c r="S14" s="31">
         <v>18861</v>
       </c>
       <c r="T14" s="31">
         <v>17397</v>
       </c>
       <c r="U14" s="31">
         <v>16457</v>
       </c>
       <c r="V14" s="31">
         <v>18361</v>
@@ -12935,72 +13196,75 @@
       </c>
       <c r="AA14" s="31">
         <v>26203</v>
       </c>
       <c r="AB14" s="31">
         <v>22146</v>
       </c>
       <c r="AC14" s="31">
         <v>20890</v>
       </c>
       <c r="AD14" s="31">
         <v>26056</v>
       </c>
       <c r="AE14" s="31">
         <v>27050</v>
       </c>
       <c r="AF14" s="31">
         <v>22871</v>
       </c>
       <c r="AG14" s="31">
         <v>25514</v>
       </c>
       <c r="AH14" s="31">
         <v>28749</v>
       </c>
-      <c r="AI14" s="48">
+      <c r="AI14" s="47">
         <v>31410</v>
       </c>
-      <c r="AJ14" s="48">
+      <c r="AJ14" s="47">
         <v>34252</v>
       </c>
-      <c r="AK14" s="48">
+      <c r="AK14" s="47">
         <v>29829</v>
       </c>
-      <c r="AL14" s="48">
+      <c r="AL14" s="47">
         <v>31533</v>
       </c>
-      <c r="AM14" s="48">
+      <c r="AM14" s="47">
         <v>41309</v>
       </c>
-      <c r="AN14" s="48">
+      <c r="AN14" s="47">
         <v>38891</v>
+      </c>
+      <c r="AO14" s="47">
+        <v>38420</v>
       </c>
     </row>
     <row r="15" customHeight="1">
       <c r="B15" t="s" s="27">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C15" s="14">
         <v>3399</v>
       </c>
       <c r="D15" s="14">
         <v>3415</v>
       </c>
       <c r="E15" s="14">
         <v>3442</v>
       </c>
       <c r="F15" s="14">
         <v>3322</v>
       </c>
       <c r="G15" s="14">
         <v>3412</v>
       </c>
       <c r="H15" s="14">
         <v>3455</v>
       </c>
       <c r="I15" s="14">
         <v>3578</v>
       </c>
       <c r="J15" s="14">
         <v>3453</v>
       </c>
@@ -13048,78 +13312,81 @@
       </c>
       <c r="Y15" s="29">
         <v>4462</v>
       </c>
       <c r="Z15" s="29">
         <v>4432</v>
       </c>
       <c r="AA15" s="29">
         <v>4393</v>
       </c>
       <c r="AB15" s="29">
         <v>4299</v>
       </c>
       <c r="AC15" s="29">
         <v>4330</v>
       </c>
       <c r="AD15" s="29">
         <v>4158</v>
       </c>
       <c r="AE15" s="29">
         <v>4228</v>
       </c>
       <c r="AF15" s="29">
         <v>4350</v>
       </c>
-      <c r="AG15" s="49">
+      <c r="AG15" s="48">
         <v>4198</v>
       </c>
-      <c r="AH15" s="49">
+      <c r="AH15" s="48">
         <v>4228</v>
       </c>
-      <c r="AI15" s="49">
+      <c r="AI15" s="48">
         <v>4317</v>
       </c>
-      <c r="AJ15" s="49">
+      <c r="AJ15" s="48">
         <v>4349</v>
       </c>
-      <c r="AK15" s="49">
+      <c r="AK15" s="48">
         <v>4465</v>
       </c>
-      <c r="AL15" s="49">
+      <c r="AL15" s="48">
         <v>4505</v>
       </c>
-      <c r="AM15" s="49">
+      <c r="AM15" s="48">
         <v>4488</v>
       </c>
-      <c r="AN15" s="49">
+      <c r="AN15" s="48">
         <v>4477</v>
+      </c>
+      <c r="AO15" s="48">
+        <v>4784</v>
       </c>
     </row>
     <row r="16" customHeight="1">
       <c r="B16" t="s" s="27">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C16" s="14">
         <v>3338</v>
       </c>
       <c r="D16" s="14">
         <v>3625</v>
       </c>
       <c r="E16" s="14">
         <v>3730</v>
       </c>
       <c r="F16" s="14">
         <v>4362</v>
       </c>
       <c r="G16" s="14">
         <v>4702</v>
       </c>
       <c r="H16" s="14">
         <v>5012</v>
       </c>
       <c r="I16" s="14">
         <v>5089</v>
       </c>
       <c r="J16" s="14">
         <v>6040</v>
       </c>
@@ -13167,113 +13434,116 @@
       </c>
       <c r="Y16" s="29">
         <v>8507</v>
       </c>
       <c r="Z16" s="29">
         <v>8867</v>
       </c>
       <c r="AA16" s="29">
         <v>10414</v>
       </c>
       <c r="AB16" s="29">
         <v>11535</v>
       </c>
       <c r="AC16" s="29">
         <v>11433</v>
       </c>
       <c r="AD16" s="29">
         <v>12448</v>
       </c>
       <c r="AE16" s="29">
         <v>12563</v>
       </c>
       <c r="AF16" s="29">
         <v>13695</v>
       </c>
-      <c r="AG16" s="49">
+      <c r="AG16" s="48">
         <v>31928</v>
       </c>
-      <c r="AH16" s="49">
+      <c r="AH16" s="48">
         <v>40030</v>
       </c>
-      <c r="AI16" s="49">
+      <c r="AI16" s="48">
         <v>39395</v>
       </c>
-      <c r="AJ16" s="49">
+      <c r="AJ16" s="48">
         <v>37287</v>
       </c>
-      <c r="AK16" s="49">
+      <c r="AK16" s="48">
         <v>38424</v>
       </c>
-      <c r="AL16" s="49">
+      <c r="AL16" s="48">
         <v>41118</v>
       </c>
-      <c r="AM16" s="49">
+      <c r="AM16" s="48">
         <v>42619</v>
       </c>
-      <c r="AN16" s="49">
+      <c r="AN16" s="48">
         <v>39499</v>
+      </c>
+      <c r="AO16" s="48">
+        <v>39389</v>
       </c>
     </row>
     <row r="17" customHeight="1">
       <c r="B17" t="s" s="6">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="C17" s="48">
+        <v>90</v>
+      </c>
+      <c r="C17" s="47">
         <v>6737</v>
       </c>
-      <c r="D17" s="48">
+      <c r="D17" s="47">
         <v>7040</v>
       </c>
-      <c r="E17" s="48">
+      <c r="E17" s="47">
         <v>7172</v>
       </c>
-      <c r="F17" s="48">
+      <c r="F17" s="47">
         <v>7684</v>
       </c>
-      <c r="G17" s="48">
+      <c r="G17" s="47">
         <v>8114</v>
       </c>
-      <c r="H17" s="48">
+      <c r="H17" s="47">
         <v>8467</v>
       </c>
-      <c r="I17" s="48">
+      <c r="I17" s="47">
         <v>8667</v>
       </c>
-      <c r="J17" s="48">
+      <c r="J17" s="47">
         <v>9493</v>
       </c>
-      <c r="K17" s="48">
+      <c r="K17" s="47">
         <v>9562</v>
       </c>
-      <c r="L17" s="48">
+      <c r="L17" s="47">
         <v>10322</v>
       </c>
-      <c r="M17" s="48">
+      <c r="M17" s="47">
         <v>10480</v>
       </c>
-      <c r="N17" s="48">
+      <c r="N17" s="47">
         <v>10028</v>
       </c>
       <c r="O17" s="31">
         <v>11208</v>
       </c>
       <c r="P17" s="31">
         <v>10539</v>
       </c>
       <c r="Q17" s="31">
         <v>10491</v>
       </c>
       <c r="R17" s="31">
         <v>10382</v>
       </c>
       <c r="S17" s="31">
         <v>10818</v>
       </c>
       <c r="T17" s="31">
         <v>11340</v>
       </c>
       <c r="U17" s="31">
         <v>11221</v>
       </c>
       <c r="V17" s="31">
         <v>10915</v>
@@ -13292,72 +13562,75 @@
       </c>
       <c r="AA17" s="31">
         <v>14807</v>
       </c>
       <c r="AB17" s="31">
         <v>15834</v>
       </c>
       <c r="AC17" s="31">
         <v>15763</v>
       </c>
       <c r="AD17" s="31">
         <v>16606</v>
       </c>
       <c r="AE17" s="31">
         <v>16791</v>
       </c>
       <c r="AF17" s="31">
         <v>18045</v>
       </c>
       <c r="AG17" s="31">
         <v>36126</v>
       </c>
       <c r="AH17" s="31">
         <v>44258</v>
       </c>
-      <c r="AI17" s="48">
+      <c r="AI17" s="47">
         <v>43712</v>
       </c>
-      <c r="AJ17" s="48">
+      <c r="AJ17" s="47">
         <v>41636</v>
       </c>
-      <c r="AK17" s="48">
+      <c r="AK17" s="47">
         <v>42889</v>
       </c>
-      <c r="AL17" s="48">
+      <c r="AL17" s="47">
         <v>45623</v>
       </c>
-      <c r="AM17" s="48">
+      <c r="AM17" s="47">
         <v>47107</v>
       </c>
-      <c r="AN17" s="48">
+      <c r="AN17" s="47">
         <v>43976</v>
+      </c>
+      <c r="AO17" s="47">
+        <v>44173</v>
       </c>
     </row>
     <row r="18" customHeight="1">
       <c r="B18" t="s" s="27">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C18" s="14">
         <v>12746</v>
       </c>
       <c r="D18" s="14">
         <v>12643</v>
       </c>
       <c r="E18" s="14">
         <v>12506</v>
       </c>
       <c r="F18" s="14">
         <v>12230</v>
       </c>
       <c r="G18" s="14">
         <v>12237</v>
       </c>
       <c r="H18" s="14">
         <v>12081</v>
       </c>
       <c r="I18" s="14">
         <v>12533</v>
       </c>
       <c r="J18" s="14">
         <v>13467</v>
       </c>
@@ -13428,55 +13701,58 @@
         <v>20581</v>
       </c>
       <c r="AG18" s="14">
         <v>20512</v>
       </c>
       <c r="AH18" s="14">
         <v>20552</v>
       </c>
       <c r="AI18" s="14">
         <v>28925</v>
       </c>
       <c r="AJ18" s="14">
         <v>20569</v>
       </c>
       <c r="AK18" s="14">
         <v>20534</v>
       </c>
       <c r="AL18" s="14">
         <v>23169</v>
       </c>
       <c r="AM18" s="14">
         <v>26742</v>
       </c>
       <c r="AN18" s="14">
         <v>26496</v>
+      </c>
+      <c r="AO18" s="14">
+        <v>26539</v>
       </c>
     </row>
     <row r="19" customHeight="1">
       <c r="B19" t="s" s="27">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C19" s="14">
         <v>1213</v>
       </c>
       <c r="D19" s="14">
         <v>1163</v>
       </c>
       <c r="E19" s="14">
         <v>1308</v>
       </c>
       <c r="F19" s="14">
         <v>1813</v>
       </c>
       <c r="G19" s="14">
         <v>3315</v>
       </c>
       <c r="H19" s="14">
         <v>3656</v>
       </c>
       <c r="I19" s="14">
         <v>3237</v>
       </c>
       <c r="J19" s="14">
         <v>3266</v>
       </c>
@@ -13547,55 +13823,58 @@
         <v>8514</v>
       </c>
       <c r="AG19" s="14">
         <v>9144</v>
       </c>
       <c r="AH19" s="14">
         <v>9370</v>
       </c>
       <c r="AI19" s="14">
         <v>9671</v>
       </c>
       <c r="AJ19" s="14">
         <v>9739</v>
       </c>
       <c r="AK19" s="14">
         <v>10187</v>
       </c>
       <c r="AL19" s="14">
         <v>10515</v>
       </c>
       <c r="AM19" s="14">
         <v>10093</v>
       </c>
       <c r="AN19" s="14">
         <v>10717</v>
+      </c>
+      <c r="AO19" s="14">
+        <v>10267</v>
       </c>
     </row>
     <row r="20" customHeight="1">
       <c r="B20" t="s" s="27">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C20" s="14">
         <v>0</v>
       </c>
       <c r="D20" s="14">
         <v>0</v>
       </c>
       <c r="E20" s="14">
         <v>0</v>
       </c>
       <c r="F20" s="14">
         <v>0</v>
       </c>
       <c r="G20" s="14">
         <v>0</v>
       </c>
       <c r="H20" s="14">
         <v>0</v>
       </c>
       <c r="I20" s="14">
         <v>0</v>
       </c>
       <c r="J20" s="14">
         <v>0</v>
       </c>
@@ -13666,174 +13945,180 @@
         <v>132</v>
       </c>
       <c r="AG20" s="14">
         <v>104</v>
       </c>
       <c r="AH20" s="14">
         <v>89</v>
       </c>
       <c r="AI20" s="14">
         <v>111</v>
       </c>
       <c r="AJ20" s="14">
         <v>109</v>
       </c>
       <c r="AK20" s="14">
         <v>96</v>
       </c>
       <c r="AL20" s="14">
         <v>99</v>
       </c>
       <c r="AM20" s="14">
         <v>92</v>
       </c>
       <c r="AN20" s="14">
         <v>75</v>
+      </c>
+      <c r="AO20" s="14">
+        <v>66</v>
       </c>
     </row>
     <row r="21" customHeight="1">
       <c r="B21" t="s" s="6">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="C21" s="48">
+        <v>93</v>
+      </c>
+      <c r="C21" s="47">
         <v>13959</v>
       </c>
-      <c r="D21" s="48">
+      <c r="D21" s="47">
         <v>13806</v>
       </c>
-      <c r="E21" s="48">
+      <c r="E21" s="47">
         <v>13814</v>
       </c>
-      <c r="F21" s="48">
+      <c r="F21" s="47">
         <v>14043</v>
       </c>
-      <c r="G21" s="48">
+      <c r="G21" s="47">
         <v>15552</v>
       </c>
-      <c r="H21" s="48">
+      <c r="H21" s="47">
         <v>15737</v>
       </c>
-      <c r="I21" s="48">
+      <c r="I21" s="47">
         <v>15770</v>
       </c>
-      <c r="J21" s="48">
+      <c r="J21" s="47">
         <v>16733</v>
       </c>
-      <c r="K21" s="48">
+      <c r="K21" s="47">
         <v>16903</v>
       </c>
-      <c r="L21" s="48">
+      <c r="L21" s="47">
         <v>17544</v>
       </c>
-      <c r="M21" s="48">
+      <c r="M21" s="47">
         <v>16914</v>
       </c>
-      <c r="N21" s="48">
+      <c r="N21" s="47">
         <v>19362</v>
       </c>
-      <c r="O21" s="48">
+      <c r="O21" s="47">
         <v>18562</v>
       </c>
-      <c r="P21" s="48">
+      <c r="P21" s="47">
         <v>18497</v>
       </c>
-      <c r="Q21" s="48">
+      <c r="Q21" s="47">
         <v>18598</v>
       </c>
-      <c r="R21" s="48">
+      <c r="R21" s="47">
         <v>20864</v>
       </c>
-      <c r="S21" s="48">
+      <c r="S21" s="47">
         <v>19972</v>
       </c>
-      <c r="T21" s="48">
+      <c r="T21" s="47">
         <v>20007</v>
       </c>
-      <c r="U21" s="48">
+      <c r="U21" s="47">
         <v>20515</v>
       </c>
-      <c r="V21" s="48">
+      <c r="V21" s="47">
         <v>21648</v>
       </c>
-      <c r="W21" s="48">
+      <c r="W21" s="47">
         <v>21366</v>
       </c>
-      <c r="X21" s="48">
+      <c r="X21" s="47">
         <v>21030</v>
       </c>
-      <c r="Y21" s="48">
+      <c r="Y21" s="47">
         <v>21222</v>
       </c>
-      <c r="Z21" s="48">
+      <c r="Z21" s="47">
         <v>22295</v>
       </c>
-      <c r="AA21" s="48">
+      <c r="AA21" s="47">
         <v>22434</v>
       </c>
-      <c r="AB21" s="48">
+      <c r="AB21" s="47">
         <v>22776</v>
       </c>
-      <c r="AC21" s="48">
+      <c r="AC21" s="47">
         <v>22956</v>
       </c>
-      <c r="AD21" s="48">
+      <c r="AD21" s="47">
         <v>25908</v>
       </c>
       <c r="AE21" s="31">
         <v>29022</v>
       </c>
       <c r="AF21" s="31">
         <v>29227</v>
       </c>
       <c r="AG21" s="31">
         <v>29760</v>
       </c>
       <c r="AH21" s="31">
         <v>30011</v>
       </c>
-      <c r="AI21" s="48">
+      <c r="AI21" s="47">
         <v>38707</v>
       </c>
-      <c r="AJ21" s="48">
+      <c r="AJ21" s="47">
         <v>30417</v>
       </c>
-      <c r="AK21" s="48">
+      <c r="AK21" s="47">
         <v>30817</v>
       </c>
-      <c r="AL21" s="48">
+      <c r="AL21" s="47">
         <v>33783</v>
       </c>
-      <c r="AM21" s="48">
+      <c r="AM21" s="47">
         <v>36927</v>
       </c>
-      <c r="AN21" s="48">
+      <c r="AN21" s="47">
         <v>37288</v>
+      </c>
+      <c r="AO21" s="47">
+        <v>36872</v>
       </c>
     </row>
     <row r="22" customHeight="1">
       <c r="B22" t="s" s="27">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C22" s="14">
         <v>6302</v>
       </c>
       <c r="D22" s="14">
         <v>6663</v>
       </c>
       <c r="E22" s="14">
         <v>6299</v>
       </c>
       <c r="F22" s="14">
         <v>6094</v>
       </c>
       <c r="G22" s="14">
         <v>6999</v>
       </c>
       <c r="H22" s="14">
         <v>7913</v>
       </c>
       <c r="I22" s="14">
         <v>6072</v>
       </c>
       <c r="J22" s="14">
         <v>5023</v>
       </c>
@@ -13904,55 +14189,58 @@
         <v>5953</v>
       </c>
       <c r="AG22" s="14">
         <v>5575</v>
       </c>
       <c r="AH22" s="14">
         <v>6094</v>
       </c>
       <c r="AI22" s="14">
         <v>6018</v>
       </c>
       <c r="AJ22" s="14">
         <v>5979</v>
       </c>
       <c r="AK22" s="14">
         <v>6629</v>
       </c>
       <c r="AL22" s="14">
         <v>5937</v>
       </c>
       <c r="AM22" s="14">
         <v>6254</v>
       </c>
       <c r="AN22" s="14">
         <v>5943</v>
+      </c>
+      <c r="AO22" s="14">
+        <v>6043</v>
       </c>
     </row>
     <row r="23" customHeight="1">
       <c r="B23" t="s" s="27">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C23" s="14">
         <v>12</v>
       </c>
       <c r="D23" s="14">
         <v>9</v>
       </c>
       <c r="E23" s="14">
         <v>7</v>
       </c>
       <c r="F23" s="14">
         <v>8</v>
       </c>
       <c r="G23" s="14">
         <v>0</v>
       </c>
       <c r="H23" s="14">
         <v>14</v>
       </c>
       <c r="I23" s="14">
         <v>26</v>
       </c>
       <c r="J23" s="14">
         <v>0</v>
       </c>
@@ -14023,90 +14311,93 @@
         <v>0</v>
       </c>
       <c r="AG23" s="14">
         <v>513</v>
       </c>
       <c r="AH23" s="14">
         <v>468</v>
       </c>
       <c r="AI23" s="14">
         <v>398</v>
       </c>
       <c r="AJ23" s="14">
         <v>1875</v>
       </c>
       <c r="AK23" s="14">
         <v>2603</v>
       </c>
       <c r="AL23" s="14">
         <v>6816</v>
       </c>
       <c r="AM23" s="14">
         <v>3769</v>
       </c>
       <c r="AN23" s="14">
         <v>1966</v>
+      </c>
+      <c r="AO23" s="14">
+        <v>1588</v>
       </c>
     </row>
     <row r="24" customHeight="1">
       <c r="B24" t="s" s="6">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="C24" s="48">
+        <v>94</v>
+      </c>
+      <c r="C24" s="47">
         <v>6314</v>
       </c>
-      <c r="D24" s="48">
+      <c r="D24" s="47">
         <v>6672</v>
       </c>
-      <c r="E24" s="48">
+      <c r="E24" s="47">
         <v>6306</v>
       </c>
-      <c r="F24" s="48">
+      <c r="F24" s="47">
         <v>6102</v>
       </c>
-      <c r="G24" s="48">
+      <c r="G24" s="47">
         <v>6999</v>
       </c>
-      <c r="H24" s="48">
+      <c r="H24" s="47">
         <v>7927</v>
       </c>
-      <c r="I24" s="48">
+      <c r="I24" s="47">
         <v>6098</v>
       </c>
-      <c r="J24" s="48">
+      <c r="J24" s="47">
         <v>5023</v>
       </c>
-      <c r="K24" s="48">
+      <c r="K24" s="47">
         <v>5004</v>
       </c>
-      <c r="L24" s="48">
+      <c r="L24" s="47">
         <v>4841</v>
       </c>
-      <c r="M24" s="48">
+      <c r="M24" s="47">
         <v>6171</v>
       </c>
-      <c r="N24" s="48">
+      <c r="N24" s="47">
         <v>5172</v>
       </c>
       <c r="O24" s="31">
         <v>5385</v>
       </c>
       <c r="P24" s="31">
         <v>5736</v>
       </c>
       <c r="Q24" s="31">
         <v>5942</v>
       </c>
       <c r="R24" s="31">
         <v>5865</v>
       </c>
       <c r="S24" s="31">
         <v>6451</v>
       </c>
       <c r="T24" s="31">
         <v>5881</v>
       </c>
       <c r="U24" s="31">
         <v>5471</v>
       </c>
       <c r="V24" s="31">
         <v>5817</v>
@@ -14125,72 +14416,75 @@
       </c>
       <c r="AA24" s="31">
         <v>6283</v>
       </c>
       <c r="AB24" s="31">
         <v>5455</v>
       </c>
       <c r="AC24" s="31">
         <v>5854</v>
       </c>
       <c r="AD24" s="31">
         <v>5420</v>
       </c>
       <c r="AE24" s="31">
         <v>5944</v>
       </c>
       <c r="AF24" s="31">
         <v>5953</v>
       </c>
       <c r="AG24" s="31">
         <v>6088</v>
       </c>
       <c r="AH24" s="31">
         <v>6562</v>
       </c>
-      <c r="AI24" s="48">
+      <c r="AI24" s="47">
         <v>6416</v>
       </c>
-      <c r="AJ24" s="48">
+      <c r="AJ24" s="47">
         <v>7854</v>
       </c>
-      <c r="AK24" s="48">
+      <c r="AK24" s="47">
         <v>9232</v>
       </c>
-      <c r="AL24" s="48">
+      <c r="AL24" s="47">
         <v>12753</v>
       </c>
-      <c r="AM24" s="48">
+      <c r="AM24" s="47">
         <v>10023</v>
       </c>
-      <c r="AN24" s="48">
+      <c r="AN24" s="47">
         <v>7909</v>
+      </c>
+      <c r="AO24" s="47">
+        <v>7631</v>
       </c>
     </row>
     <row r="25" customHeight="1">
       <c r="B25" t="s" s="27">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C25" s="29">
         <v>72359</v>
       </c>
       <c r="D25" s="29">
         <v>73307</v>
       </c>
       <c r="E25" s="29">
         <v>73784</v>
       </c>
       <c r="F25" s="29">
         <v>74591</v>
       </c>
       <c r="G25" s="29">
         <v>81599</v>
       </c>
       <c r="H25" s="29">
         <v>83673</v>
       </c>
       <c r="I25" s="29">
         <v>81738</v>
       </c>
       <c r="J25" s="29">
         <v>81804</v>
       </c>
@@ -14261,55 +14555,58 @@
         <v>110101</v>
       </c>
       <c r="AG25" s="29">
         <v>109936</v>
       </c>
       <c r="AH25" s="29">
         <v>117503</v>
       </c>
       <c r="AI25" s="29">
         <v>129668</v>
       </c>
       <c r="AJ25" s="29">
         <v>130108</v>
       </c>
       <c r="AK25" s="29">
         <v>132827</v>
       </c>
       <c r="AL25" s="29">
         <v>135414</v>
       </c>
       <c r="AM25" s="29">
         <v>140072</v>
       </c>
       <c r="AN25" s="29">
         <v>141786</v>
+      </c>
+      <c r="AO25" s="29">
+        <v>142578</v>
       </c>
     </row>
     <row r="26" customHeight="1">
       <c r="B26" t="s" s="27">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C26" s="32">
         <v>65976</v>
       </c>
       <c r="D26" s="32">
         <v>66369</v>
       </c>
       <c r="E26" s="32">
         <v>67774</v>
       </c>
       <c r="F26" s="32">
         <v>68808</v>
       </c>
       <c r="G26" s="32">
         <v>87904</v>
       </c>
       <c r="H26" s="32">
         <v>87342</v>
       </c>
       <c r="I26" s="32">
         <v>83515</v>
       </c>
       <c r="J26" s="32">
         <v>96833</v>
       </c>
@@ -14380,210 +14677,217 @@
         <v>294850</v>
       </c>
       <c r="AG26" s="32">
         <v>338979</v>
       </c>
       <c r="AH26" s="32">
         <v>345841</v>
       </c>
       <c r="AI26" s="32">
         <v>380009</v>
       </c>
       <c r="AJ26" s="32">
         <v>382863</v>
       </c>
       <c r="AK26" s="32">
         <v>375771</v>
       </c>
       <c r="AL26" s="32">
         <v>385769</v>
       </c>
       <c r="AM26" s="32">
         <v>477692</v>
       </c>
       <c r="AN26" s="32">
         <v>417160</v>
+      </c>
+      <c r="AO26" s="32">
+        <v>441967</v>
       </c>
     </row>
     <row r="27" customHeight="1">
       <c r="B27" t="s" s="6">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="C27" s="50">
+        <v>97</v>
+      </c>
+      <c r="C27" s="49">
         <v>138335</v>
       </c>
-      <c r="D27" s="50">
+      <c r="D27" s="49">
         <v>139676</v>
       </c>
-      <c r="E27" s="50">
+      <c r="E27" s="49">
         <v>141558</v>
       </c>
-      <c r="F27" s="50">
+      <c r="F27" s="49">
         <v>143399</v>
       </c>
-      <c r="G27" s="50">
+      <c r="G27" s="49">
         <v>169503</v>
       </c>
-      <c r="H27" s="50">
+      <c r="H27" s="49">
         <v>171015</v>
       </c>
-      <c r="I27" s="50">
+      <c r="I27" s="49">
         <v>165253</v>
       </c>
-      <c r="J27" s="50">
+      <c r="J27" s="49">
         <v>178637</v>
       </c>
-      <c r="K27" s="50">
+      <c r="K27" s="49">
         <v>186792</v>
       </c>
-      <c r="L27" s="50">
+      <c r="L27" s="49">
         <v>190485</v>
       </c>
-      <c r="M27" s="50">
+      <c r="M27" s="49">
         <v>200981</v>
       </c>
-      <c r="N27" s="50">
+      <c r="N27" s="49">
         <v>197308</v>
       </c>
-      <c r="O27" s="50">
+      <c r="O27" s="49">
         <v>234606</v>
       </c>
-      <c r="P27" s="50">
+      <c r="P27" s="49">
         <v>212107</v>
       </c>
-      <c r="Q27" s="50">
+      <c r="Q27" s="49">
         <v>212870</v>
       </c>
-      <c r="R27" s="50">
+      <c r="R27" s="49">
         <v>233076</v>
       </c>
-      <c r="S27" s="50">
+      <c r="S27" s="49">
         <v>273399</v>
       </c>
-      <c r="T27" s="50">
+      <c r="T27" s="49">
         <v>260840</v>
       </c>
-      <c r="U27" s="50">
+      <c r="U27" s="49">
         <v>265325</v>
       </c>
-      <c r="V27" s="50">
+      <c r="V27" s="49">
         <v>276883</v>
       </c>
-      <c r="W27" s="50">
+      <c r="W27" s="49">
         <v>311486</v>
       </c>
-      <c r="X27" s="50">
+      <c r="X27" s="49">
         <v>297138</v>
       </c>
-      <c r="Y27" s="50">
+      <c r="Y27" s="49">
         <v>287115</v>
       </c>
-      <c r="Z27" s="50">
+      <c r="Z27" s="49">
         <v>293042</v>
       </c>
-      <c r="AA27" s="50">
+      <c r="AA27" s="49">
         <v>329249</v>
       </c>
-      <c r="AB27" s="50">
+      <c r="AB27" s="49">
         <v>310613</v>
       </c>
-      <c r="AC27" s="50">
+      <c r="AC27" s="49">
         <v>328357</v>
       </c>
-      <c r="AD27" s="50">
+      <c r="AD27" s="49">
         <v>370000</v>
       </c>
-      <c r="AE27" s="50">
+      <c r="AE27" s="49">
         <v>408739</v>
       </c>
-      <c r="AF27" s="50">
+      <c r="AF27" s="49">
         <v>404951</v>
       </c>
-      <c r="AG27" s="50">
+      <c r="AG27" s="49">
         <v>448915</v>
       </c>
-      <c r="AH27" s="50">
+      <c r="AH27" s="49">
         <v>463344</v>
       </c>
-      <c r="AI27" s="50">
+      <c r="AI27" s="49">
         <v>509677</v>
       </c>
-      <c r="AJ27" s="50">
+      <c r="AJ27" s="49">
         <v>512971</v>
       </c>
-      <c r="AK27" s="50">
+      <c r="AK27" s="49">
         <v>508598</v>
       </c>
-      <c r="AL27" s="50">
+      <c r="AL27" s="49">
         <v>521183</v>
       </c>
-      <c r="AM27" s="50">
+      <c r="AM27" s="49">
         <v>617764</v>
       </c>
-      <c r="AN27" s="50">
+      <c r="AN27" s="49">
         <v>558946</v>
+      </c>
+      <c r="AO27" s="49">
+        <v>584545</v>
       </c>
     </row>
     <row r="28" customHeight="1">
-      <c r="C28" s="43"/>
-[...36 lines deleted...]
-      <c r="AN28" s="43"/>
+      <c r="C28" s="42"/>
+      <c r="D28" s="42"/>
+      <c r="E28" s="42"/>
+      <c r="F28" s="42"/>
+      <c r="G28" s="42"/>
+      <c r="H28" s="42"/>
+      <c r="I28" s="42"/>
+      <c r="J28" s="42"/>
+      <c r="K28" s="42"/>
+      <c r="L28" s="42"/>
+      <c r="M28" s="42"/>
+      <c r="N28" s="42"/>
+      <c r="O28" s="42"/>
+      <c r="P28" s="42"/>
+      <c r="Q28" s="42"/>
+      <c r="R28" s="42"/>
+      <c r="S28" s="42"/>
+      <c r="T28" s="42"/>
+      <c r="U28" s="42"/>
+      <c r="V28" s="42"/>
+      <c r="W28" s="42"/>
+      <c r="X28" s="42"/>
+      <c r="Y28" s="42"/>
+      <c r="Z28" s="42"/>
+      <c r="AA28" s="42"/>
+      <c r="AB28" s="42"/>
+      <c r="AC28" s="42"/>
+      <c r="AD28" s="42"/>
+      <c r="AE28" s="42"/>
+      <c r="AF28" s="42"/>
+      <c r="AG28" s="42"/>
+      <c r="AH28" s="42"/>
+      <c r="AI28" s="42"/>
+      <c r="AJ28" s="42"/>
+      <c r="AK28" s="42"/>
+      <c r="AL28" s="42"/>
+      <c r="AM28" s="42"/>
+      <c r="AN28" s="42"/>
+      <c r="AO28" s="42"/>
     </row>
     <row r="29" customHeight="1"/>
     <row r="30" customHeight="1"/>
     <row r="31" customHeight="1"/>
     <row r="32" customHeight="1"/>
     <row r="33" customHeight="1"/>
     <row r="34" customHeight="1"/>
     <row r="35" customHeight="1"/>
     <row r="36" customHeight="1"/>
     <row r="37" customHeight="1"/>
     <row r="38" customHeight="1"/>
     <row r="39" customHeight="1"/>
     <row r="40" customHeight="1"/>
     <row r="41" customHeight="1"/>
     <row r="42" customHeight="1"/>
     <row r="43" customHeight="1"/>
     <row r="44" customHeight="1"/>
     <row r="45" customHeight="1"/>
     <row r="46" customHeight="1"/>
     <row r="47" customHeight="1"/>
     <row r="48" customHeight="1"/>
     <row r="49" customHeight="1"/>
     <row r="50" customHeight="1"/>
     <row r="51" customHeight="1"/>
   </sheetData>
@@ -14627,65 +14931,66 @@
     <col min="17" max="17" width="13.23" customWidth="1"/>
     <col min="18" max="18" width="13.23" customWidth="1"/>
     <col min="19" max="19" width="13.23" customWidth="1"/>
     <col min="20" max="20" width="13.23" customWidth="1"/>
     <col min="21" max="21" width="13.23" customWidth="1"/>
     <col min="22" max="22" width="13.23" customWidth="1"/>
     <col min="23" max="23" width="13.23" customWidth="1"/>
     <col min="24" max="24" width="13.23" customWidth="1"/>
     <col min="25" max="25" width="13.23" customWidth="1"/>
     <col min="26" max="26" width="13.23" customWidth="1"/>
     <col min="27" max="27" width="13.23" customWidth="1"/>
     <col min="28" max="28" width="13.23" customWidth="1"/>
     <col min="29" max="29" width="13.23" customWidth="1"/>
     <col min="30" max="30" width="13.23" customWidth="1"/>
     <col min="31" max="31" width="13.23" customWidth="1"/>
     <col min="32" max="32" width="13.23" customWidth="1"/>
     <col min="33" max="33" width="13.23" customWidth="1"/>
     <col min="34" max="34" width="13.23" customWidth="1"/>
     <col min="35" max="35" width="13.23" customWidth="1"/>
     <col min="36" max="36" width="13.23" customWidth="1"/>
     <col min="37" max="37" width="13.23" customWidth="1"/>
     <col min="38" max="38" width="13.23" customWidth="1"/>
     <col min="39" max="39" width="13.23" customWidth="1"/>
     <col min="40" max="40" width="13.23" customWidth="1"/>
     <col min="41" max="41" width="13.23" customWidth="1"/>
+    <col min="42" max="42" width="13.23" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="15.833333333333334" customHeight="1">
       <c r="A1" t="s" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="15.833333333333334" customHeight="1">
       <c r="A2" t="s" s="6">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="3" ht="15.833333333333334" customHeight="1">
       <c r="A3" t="s" s="7">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="4" ht="15.833333333333334" customHeight="1">
       <c r="C4" t="s" s="8">
         <v>3</v>
       </c>
       <c r="D4" t="s" s="8">
         <v>4</v>
       </c>
       <c r="E4" t="s" s="8">
         <v>5</v>
       </c>
       <c r="F4" t="s" s="8">
         <v>6</v>
       </c>
       <c r="G4" t="s" s="8">
         <v>7</v>
       </c>
       <c r="H4" t="s" s="8">
         <v>8</v>
       </c>
       <c r="I4" t="s" s="8">
         <v>9</v>
       </c>
       <c r="J4" t="s" s="8">
@@ -14759,59 +15064,62 @@
       </c>
       <c r="AG4" t="s" s="8">
         <v>37</v>
       </c>
       <c r="AH4" t="s" s="8">
         <v>38</v>
       </c>
       <c r="AI4" t="s" s="8">
         <v>40</v>
       </c>
       <c r="AJ4" t="s" s="8">
         <v>41</v>
       </c>
       <c r="AK4" t="s" s="8">
         <v>42</v>
       </c>
       <c r="AL4" t="s" s="8">
         <v>43</v>
       </c>
       <c r="AM4" t="s" s="8">
         <v>45</v>
       </c>
       <c r="AN4" t="s" s="8">
         <v>46</v>
       </c>
+      <c r="AO4" t="s" s="8">
+        <v>47</v>
+      </c>
     </row>
     <row r="5" ht="15.833333333333334" customHeight="1">
       <c r="B5" t="s" s="26">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="6" ht="15.833333333333334" customHeight="1">
       <c r="B6" t="s" s="27">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C6" s="11">
         <v>95947</v>
       </c>
       <c r="D6" s="11">
         <v>96044</v>
       </c>
       <c r="E6" s="11">
         <v>95723</v>
       </c>
       <c r="F6" s="11">
         <v>97462</v>
       </c>
       <c r="G6" s="11">
         <v>107782</v>
       </c>
       <c r="H6" s="11">
         <v>109540</v>
       </c>
       <c r="I6" s="11">
         <v>106982</v>
       </c>
       <c r="J6" s="11">
         <v>115907</v>
       </c>
@@ -14883,55 +15191,57 @@
       </c>
       <c r="AG6" s="11">
         <v>279705</v>
       </c>
       <c r="AH6" s="11">
         <v>274750</v>
       </c>
       <c r="AI6" s="11">
         <v>297881</v>
       </c>
       <c r="AJ6" s="11">
         <v>297803</v>
       </c>
       <c r="AK6" s="11">
         <v>297435</v>
       </c>
       <c r="AL6" s="11">
         <v>300943</v>
       </c>
       <c r="AM6" s="11">
         <v>343652</v>
       </c>
       <c r="AN6" s="11">
         <v>313876</v>
       </c>
-      <c r="AO6" s="39"/>
+      <c r="AO6" s="11">
+        <v>326038</v>
+      </c>
     </row>
     <row r="7" ht="15.833333333333334" customHeight="1">
       <c r="B7" t="s" s="27">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C7" s="15">
         <v>42388</v>
       </c>
       <c r="D7" s="15">
         <v>43632</v>
       </c>
       <c r="E7" s="15">
         <v>45835</v>
       </c>
       <c r="F7" s="15">
         <v>45937</v>
       </c>
       <c r="G7" s="15">
         <v>61721</v>
       </c>
       <c r="H7" s="15">
         <v>61475</v>
       </c>
       <c r="I7" s="15">
         <v>58271</v>
       </c>
       <c r="J7" s="15">
         <v>62730</v>
       </c>
@@ -15003,210 +15313,216 @@
       </c>
       <c r="AG7" s="15">
         <v>169210</v>
       </c>
       <c r="AH7" s="15">
         <v>188594</v>
       </c>
       <c r="AI7" s="15">
         <v>211796</v>
       </c>
       <c r="AJ7" s="15">
         <v>215168</v>
       </c>
       <c r="AK7" s="15">
         <v>211163</v>
       </c>
       <c r="AL7" s="15">
         <v>220240</v>
       </c>
       <c r="AM7" s="15">
         <v>274112</v>
       </c>
       <c r="AN7" s="15">
         <v>245070</v>
       </c>
-      <c r="AO7" s="39"/>
+      <c r="AO7" s="15">
+        <v>258507</v>
+      </c>
     </row>
     <row r="8" ht="15.833333333333334" customHeight="1">
       <c r="B8" t="s" s="6">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="C8" s="51">
+        <v>123</v>
+      </c>
+      <c r="C8" s="50">
         <v>138335</v>
       </c>
-      <c r="D8" s="51">
+      <c r="D8" s="50">
         <v>139676</v>
       </c>
-      <c r="E8" s="51">
+      <c r="E8" s="50">
         <v>141558</v>
       </c>
-      <c r="F8" s="51">
+      <c r="F8" s="50">
         <v>143399</v>
       </c>
-      <c r="G8" s="51">
+      <c r="G8" s="50">
         <v>169503</v>
       </c>
-      <c r="H8" s="51">
+      <c r="H8" s="50">
         <v>171015</v>
       </c>
-      <c r="I8" s="51">
+      <c r="I8" s="50">
         <v>165253</v>
       </c>
-      <c r="J8" s="51">
+      <c r="J8" s="50">
         <v>178637</v>
       </c>
-      <c r="K8" s="51">
+      <c r="K8" s="50">
         <v>186792</v>
       </c>
-      <c r="L8" s="51">
+      <c r="L8" s="50">
         <v>190485</v>
       </c>
-      <c r="M8" s="51">
+      <c r="M8" s="50">
         <v>200981</v>
       </c>
-      <c r="N8" s="51">
+      <c r="N8" s="50">
         <v>197308</v>
       </c>
-      <c r="O8" s="51">
+      <c r="O8" s="50">
         <v>234606</v>
       </c>
-      <c r="P8" s="51">
+      <c r="P8" s="50">
         <v>212107</v>
       </c>
-      <c r="Q8" s="51">
+      <c r="Q8" s="50">
         <v>212870</v>
       </c>
-      <c r="R8" s="51">
+      <c r="R8" s="50">
         <v>233076</v>
       </c>
-      <c r="S8" s="51">
+      <c r="S8" s="50">
         <v>273399</v>
       </c>
-      <c r="T8" s="51">
+      <c r="T8" s="50">
         <v>260840</v>
       </c>
-      <c r="U8" s="51">
+      <c r="U8" s="50">
         <v>265325</v>
       </c>
-      <c r="V8" s="51">
+      <c r="V8" s="50">
         <v>276883</v>
       </c>
-      <c r="W8" s="51">
+      <c r="W8" s="50">
         <v>311486</v>
       </c>
-      <c r="X8" s="51">
+      <c r="X8" s="50">
         <v>297138</v>
       </c>
-      <c r="Y8" s="51">
+      <c r="Y8" s="50">
         <v>287115</v>
       </c>
-      <c r="Z8" s="51">
+      <c r="Z8" s="50">
         <v>293042</v>
       </c>
-      <c r="AA8" s="51">
+      <c r="AA8" s="50">
         <v>329249</v>
       </c>
-      <c r="AB8" s="51">
+      <c r="AB8" s="50">
         <v>310613</v>
       </c>
-      <c r="AC8" s="51">
+      <c r="AC8" s="50">
         <v>328357</v>
       </c>
-      <c r="AD8" s="51">
+      <c r="AD8" s="50">
         <v>370000</v>
       </c>
-      <c r="AE8" s="51">
+      <c r="AE8" s="50">
         <v>408739</v>
       </c>
-      <c r="AF8" s="51">
+      <c r="AF8" s="50">
         <v>404951</v>
       </c>
-      <c r="AG8" s="51">
+      <c r="AG8" s="50">
         <v>448915</v>
       </c>
-      <c r="AH8" s="51">
+      <c r="AH8" s="50">
         <v>463344</v>
       </c>
-      <c r="AI8" s="51">
+      <c r="AI8" s="50">
         <v>509677</v>
       </c>
-      <c r="AJ8" s="51">
+      <c r="AJ8" s="50">
         <v>512971</v>
       </c>
-      <c r="AK8" s="51">
+      <c r="AK8" s="50">
         <v>508598</v>
       </c>
-      <c r="AL8" s="51">
+      <c r="AL8" s="50">
         <v>521183</v>
       </c>
-      <c r="AM8" s="51">
+      <c r="AM8" s="50">
         <v>617764</v>
       </c>
-      <c r="AN8" s="51">
+      <c r="AN8" s="50">
         <v>558946</v>
+      </c>
+      <c r="AO8" s="50">
+        <v>584545</v>
       </c>
     </row>
     <row r="9" customHeight="1">
-      <c r="C9" s="43"/>
-[...36 lines deleted...]
-      <c r="AN9" s="43"/>
+      <c r="C9" s="42"/>
+      <c r="D9" s="42"/>
+      <c r="E9" s="42"/>
+      <c r="F9" s="42"/>
+      <c r="G9" s="42"/>
+      <c r="H9" s="42"/>
+      <c r="I9" s="42"/>
+      <c r="J9" s="42"/>
+      <c r="K9" s="42"/>
+      <c r="L9" s="42"/>
+      <c r="M9" s="42"/>
+      <c r="N9" s="42"/>
+      <c r="O9" s="42"/>
+      <c r="P9" s="42"/>
+      <c r="Q9" s="42"/>
+      <c r="R9" s="42"/>
+      <c r="S9" s="42"/>
+      <c r="T9" s="42"/>
+      <c r="U9" s="42"/>
+      <c r="V9" s="42"/>
+      <c r="W9" s="42"/>
+      <c r="X9" s="42"/>
+      <c r="Y9" s="42"/>
+      <c r="Z9" s="42"/>
+      <c r="AA9" s="42"/>
+      <c r="AB9" s="42"/>
+      <c r="AC9" s="42"/>
+      <c r="AD9" s="42"/>
+      <c r="AE9" s="42"/>
+      <c r="AF9" s="42"/>
+      <c r="AG9" s="42"/>
+      <c r="AH9" s="42"/>
+      <c r="AI9" s="42"/>
+      <c r="AJ9" s="42"/>
+      <c r="AK9" s="42"/>
+      <c r="AL9" s="42"/>
+      <c r="AM9" s="42"/>
+      <c r="AN9" s="42"/>
+      <c r="AO9" s="42"/>
     </row>
     <row r="10" customHeight="1"/>
     <row r="11" customHeight="1"/>
     <row r="12" customHeight="1"/>
     <row r="13" customHeight="1"/>
     <row r="14" customHeight="1"/>
     <row r="15" customHeight="1"/>
     <row r="16" customHeight="1"/>
     <row r="17" customHeight="1"/>
     <row r="18" customHeight="1"/>
     <row r="19" customHeight="1"/>
     <row r="20" customHeight="1"/>
     <row r="21" customHeight="1"/>
     <row r="22" customHeight="1"/>
     <row r="23" customHeight="1"/>
     <row r="24" customHeight="1"/>
     <row r="25" customHeight="1"/>
     <row r="26" customHeight="1"/>
     <row r="27" customHeight="1"/>
     <row r="28" customHeight="1"/>
     <row r="29" customHeight="1"/>
     <row r="30" customHeight="1"/>
     <row r="31" customHeight="1"/>
     <row r="32" customHeight="1"/>
     <row r="33" customHeight="1"/>
@@ -15218,114 +15534,115 @@
     <row r="39" customHeight="1"/>
     <row r="40" customHeight="1"/>
     <row r="41" customHeight="1"/>
     <row r="42" customHeight="1"/>
     <row r="43" customHeight="1"/>
     <row r="44" customHeight="1"/>
     <row r="45" customHeight="1"/>
     <row r="46" customHeight="1"/>
     <row r="47" customHeight="1"/>
     <row r="48" customHeight="1"/>
     <row r="49" customHeight="1"/>
     <row r="50" customHeight="1"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AN17"/>
+  <dimension ref="A1:AO17"/>
   <sheetViews>
     <sheetView showRuler="false" workbookViewId="0"/>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="5" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="12" defaultRowHeight="15" x14ac:dyDescent="0"/>
   <cols>
     <col min="1" max="1" width="3.46" customWidth="1"/>
     <col min="2" max="2" width="40.16" customWidth="1"/>
     <col min="3" max="3" width="13.23" customWidth="1"/>
     <col min="4" max="4" width="13.23" customWidth="1"/>
     <col min="5" max="5" width="13.23" customWidth="1"/>
     <col min="6" max="6" width="13.23" customWidth="1"/>
     <col min="7" max="7" width="13.23" customWidth="1"/>
     <col min="8" max="8" width="13.23" customWidth="1"/>
     <col min="9" max="9" width="13.23" customWidth="1"/>
     <col min="10" max="10" width="13.23" customWidth="1"/>
     <col min="11" max="11" width="13.23" customWidth="1"/>
     <col min="12" max="12" width="13.23" customWidth="1"/>
     <col min="13" max="13" width="13.23" customWidth="1"/>
     <col min="14" max="14" width="13.23" customWidth="1"/>
     <col min="15" max="15" width="13.23" customWidth="1"/>
     <col min="16" max="16" width="13.23" customWidth="1"/>
     <col min="17" max="17" width="13.23" customWidth="1"/>
     <col min="18" max="18" width="13.23" customWidth="1"/>
     <col min="19" max="19" width="13.23" customWidth="1"/>
     <col min="20" max="20" width="13.23" customWidth="1"/>
     <col min="21" max="21" width="13.23" customWidth="1"/>
     <col min="22" max="22" width="13.23" customWidth="1"/>
     <col min="23" max="23" width="13.23" customWidth="1"/>
     <col min="24" max="24" width="13.23" customWidth="1"/>
     <col min="25" max="25" width="13.23" customWidth="1"/>
     <col min="26" max="26" width="13.23" customWidth="1"/>
     <col min="27" max="27" width="13.23" customWidth="1"/>
     <col min="28" max="28" width="13.23" customWidth="1"/>
     <col min="29" max="29" width="13.23" customWidth="1"/>
     <col min="30" max="30" width="13.23" customWidth="1"/>
     <col min="31" max="31" width="13.23" customWidth="1"/>
     <col min="32" max="32" width="13.23" customWidth="1"/>
     <col min="33" max="33" width="13.23" customWidth="1"/>
     <col min="34" max="34" width="13.23" customWidth="1"/>
     <col min="35" max="35" width="13.23" customWidth="1"/>
     <col min="36" max="36" width="13.23" customWidth="1"/>
     <col min="37" max="37" width="13.23" customWidth="1"/>
     <col min="38" max="38" width="13.23" customWidth="1"/>
     <col min="39" max="39" width="13.23" customWidth="1"/>
     <col min="40" max="40" width="13.23" customWidth="1"/>
+    <col min="41" max="41" width="13.23" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="15.833333333333334" customHeight="1">
       <c r="A1" t="s" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="15.833333333333334" customHeight="1">
       <c r="A2" t="s" s="6">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="3" ht="15.833333333333334" customHeight="1">
       <c r="A3" t="s" s="7">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="4" ht="15.833333333333334" customHeight="1">
       <c r="C4" t="s" s="8">
         <v>3</v>
       </c>
       <c r="D4" t="s" s="8">
         <v>4</v>
       </c>
       <c r="E4" t="s" s="8">
         <v>5</v>
       </c>
       <c r="F4" t="s" s="8">
         <v>6</v>
       </c>
       <c r="G4" t="s" s="8">
         <v>7</v>
       </c>
       <c r="H4" t="s" s="8">
         <v>8</v>
       </c>
       <c r="I4" t="s" s="8">
         <v>9</v>
       </c>
       <c r="J4" t="s" s="8">
@@ -15399,59 +15716,62 @@
       </c>
       <c r="AG4" t="s" s="8">
         <v>37</v>
       </c>
       <c r="AH4" t="s" s="8">
         <v>38</v>
       </c>
       <c r="AI4" t="s" s="8">
         <v>40</v>
       </c>
       <c r="AJ4" t="s" s="8">
         <v>41</v>
       </c>
       <c r="AK4" t="s" s="8">
         <v>42</v>
       </c>
       <c r="AL4" t="s" s="8">
         <v>43</v>
       </c>
       <c r="AM4" t="s" s="8">
         <v>45</v>
       </c>
       <c r="AN4" t="s" s="8">
         <v>46</v>
       </c>
+      <c r="AO4" t="s" s="8">
+        <v>47</v>
+      </c>
     </row>
     <row r="5" ht="15.833333333333334" customHeight="1">
       <c r="B5" t="s" s="26">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="6" ht="15.833333333333334" customHeight="1">
-      <c r="B6" t="s" s="39">
-        <v>125</v>
+      <c r="B6" t="s" s="51">
+        <v>126</v>
       </c>
       <c r="C6" s="11">
         <v>76382</v>
       </c>
       <c r="D6" s="11">
         <v>78337</v>
       </c>
       <c r="E6" s="11">
         <v>81314</v>
       </c>
       <c r="F6" s="11">
         <v>82005</v>
       </c>
       <c r="G6" s="11">
         <v>102320</v>
       </c>
       <c r="H6" s="11">
         <v>102095</v>
       </c>
       <c r="I6" s="11">
         <v>97503</v>
       </c>
       <c r="J6" s="11">
         <v>103971</v>
       </c>
@@ -15523,54 +15843,57 @@
       </c>
       <c r="AG6" s="11">
         <v>266681</v>
       </c>
       <c r="AH6" s="11">
         <v>276176</v>
       </c>
       <c r="AI6" s="11">
         <v>308071</v>
       </c>
       <c r="AJ6" s="11">
         <v>321943</v>
       </c>
       <c r="AK6" s="11">
         <v>317148</v>
       </c>
       <c r="AL6" s="11">
         <v>328385</v>
       </c>
       <c r="AM6" s="11">
         <v>404925</v>
       </c>
       <c r="AN6" s="11">
         <v>355355</v>
       </c>
+      <c r="AO6" s="11">
+        <v>374600</v>
+      </c>
     </row>
     <row r="7" ht="15.833333333333334" customHeight="1">
-      <c r="B7" t="s" s="39">
-        <v>126</v>
+      <c r="B7" t="s" s="51">
+        <v>127</v>
       </c>
       <c r="C7" s="14">
         <v>30054</v>
       </c>
       <c r="D7" s="14">
         <v>29481</v>
       </c>
       <c r="E7" s="14">
         <v>28955</v>
       </c>
       <c r="F7" s="14">
         <v>29961</v>
       </c>
       <c r="G7" s="14">
         <v>32595</v>
       </c>
       <c r="H7" s="14">
         <v>32265</v>
       </c>
       <c r="I7" s="14">
         <v>34168</v>
       </c>
       <c r="J7" s="14">
         <v>38153</v>
       </c>
@@ -15642,54 +15965,57 @@
       </c>
       <c r="AG7" s="14">
         <v>99511</v>
       </c>
       <c r="AH7" s="14">
         <v>94679</v>
       </c>
       <c r="AI7" s="14">
         <v>102287</v>
       </c>
       <c r="AJ7" s="14">
         <v>101242</v>
       </c>
       <c r="AK7" s="14">
         <v>99365</v>
       </c>
       <c r="AL7" s="14">
         <v>97859</v>
       </c>
       <c r="AM7" s="14">
         <v>115587</v>
       </c>
       <c r="AN7" s="14">
         <v>109609</v>
       </c>
+      <c r="AO7" s="14">
+        <v>110514</v>
+      </c>
     </row>
     <row r="8" ht="15.833333333333334" customHeight="1">
-      <c r="B8" t="s" s="39">
-        <v>127</v>
+      <c r="B8" t="s" s="51">
+        <v>128</v>
       </c>
       <c r="C8" s="14">
         <v>17940</v>
       </c>
       <c r="D8" s="14">
         <v>18052</v>
       </c>
       <c r="E8" s="14">
         <v>17475</v>
       </c>
       <c r="F8" s="14">
         <v>17390</v>
       </c>
       <c r="G8" s="14">
         <v>19036</v>
       </c>
       <c r="H8" s="14">
         <v>20918</v>
       </c>
       <c r="I8" s="14">
         <v>17812</v>
       </c>
       <c r="J8" s="14">
         <v>19780</v>
       </c>
@@ -15761,54 +16087,57 @@
       </c>
       <c r="AG8" s="14">
         <v>35770</v>
       </c>
       <c r="AH8" s="14">
         <v>36437</v>
       </c>
       <c r="AI8" s="14">
         <v>35895</v>
       </c>
       <c r="AJ8" s="14">
         <v>37584</v>
       </c>
       <c r="AK8" s="14">
         <v>38025</v>
       </c>
       <c r="AL8" s="14">
         <v>35006</v>
       </c>
       <c r="AM8" s="14">
         <v>33435</v>
       </c>
       <c r="AN8" s="14">
         <v>33064</v>
       </c>
+      <c r="AO8" s="14">
+        <v>39080</v>
+      </c>
     </row>
     <row r="9" ht="15.833333333333334" customHeight="1">
-      <c r="B9" t="s" s="39">
-        <v>128</v>
+      <c r="B9" t="s" s="51">
+        <v>129</v>
       </c>
       <c r="C9" s="14">
         <v>0</v>
       </c>
       <c r="D9" s="14">
         <v>0</v>
       </c>
       <c r="E9" s="14">
         <v>0</v>
       </c>
       <c r="F9" s="14">
         <v>0</v>
       </c>
       <c r="G9" s="14">
         <v>0</v>
       </c>
       <c r="H9" s="14">
         <v>0</v>
       </c>
       <c r="I9" s="14">
         <v>0</v>
       </c>
       <c r="J9" s="14">
         <v>0</v>
       </c>
@@ -15880,54 +16209,57 @@
       </c>
       <c r="AG9" s="14">
         <v>17193</v>
       </c>
       <c r="AH9" s="14">
         <v>26041</v>
       </c>
       <c r="AI9" s="14">
         <v>24717</v>
       </c>
       <c r="AJ9" s="14">
         <v>21785</v>
       </c>
       <c r="AK9" s="14">
         <v>23243</v>
       </c>
       <c r="AL9" s="14">
         <v>26150</v>
       </c>
       <c r="AM9" s="14">
         <v>26890</v>
       </c>
       <c r="AN9" s="14">
         <v>23630</v>
       </c>
+      <c r="AO9" s="14">
+        <v>23479</v>
+      </c>
     </row>
     <row r="10" ht="15.833333333333334" customHeight="1">
-      <c r="B10" t="s" s="39">
-        <v>129</v>
+      <c r="B10" t="s" s="51">
+        <v>130</v>
       </c>
       <c r="C10" s="15">
         <v>13959</v>
       </c>
       <c r="D10" s="15">
         <v>13806</v>
       </c>
       <c r="E10" s="15">
         <v>13814</v>
       </c>
       <c r="F10" s="15">
         <v>14043</v>
       </c>
       <c r="G10" s="15">
         <v>15552</v>
       </c>
       <c r="H10" s="15">
         <v>15737</v>
       </c>
       <c r="I10" s="15">
         <v>15770</v>
       </c>
       <c r="J10" s="15">
         <v>16733</v>
       </c>
@@ -15998,219 +16330,226 @@
         <v>29227</v>
       </c>
       <c r="AG10" s="15">
         <v>29760</v>
       </c>
       <c r="AH10" s="15">
         <v>30011</v>
       </c>
       <c r="AI10" s="15">
         <v>38707</v>
       </c>
       <c r="AJ10" s="15">
         <v>30417</v>
       </c>
       <c r="AK10" s="15">
         <v>30817</v>
       </c>
       <c r="AL10" s="15">
         <v>33783</v>
       </c>
       <c r="AM10" s="15">
         <v>36927</v>
       </c>
       <c r="AN10" s="15">
         <v>37288</v>
+      </c>
+      <c r="AO10" s="15">
+        <v>36872</v>
       </c>
     </row>
     <row r="11" ht="15.833333333333334" customHeight="1">
       <c r="B11" t="s" s="6">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="C11" s="51">
+        <v>123</v>
+      </c>
+      <c r="C11" s="50">
         <v>138335</v>
       </c>
-      <c r="D11" s="51">
+      <c r="D11" s="50">
         <v>139676</v>
       </c>
-      <c r="E11" s="51">
+      <c r="E11" s="50">
         <v>141558</v>
       </c>
-      <c r="F11" s="51">
+      <c r="F11" s="50">
         <v>143399</v>
       </c>
-      <c r="G11" s="51">
+      <c r="G11" s="50">
         <v>169503</v>
       </c>
-      <c r="H11" s="51">
+      <c r="H11" s="50">
         <v>171015</v>
       </c>
-      <c r="I11" s="51">
+      <c r="I11" s="50">
         <v>165253</v>
       </c>
-      <c r="J11" s="51">
+      <c r="J11" s="50">
         <v>178637</v>
       </c>
-      <c r="K11" s="51">
+      <c r="K11" s="50">
         <v>186792</v>
       </c>
-      <c r="L11" s="51">
+      <c r="L11" s="50">
         <v>190485</v>
       </c>
-      <c r="M11" s="51">
+      <c r="M11" s="50">
         <v>200981</v>
       </c>
-      <c r="N11" s="51">
+      <c r="N11" s="50">
         <v>197308</v>
       </c>
-      <c r="O11" s="51">
+      <c r="O11" s="50">
         <v>234606</v>
       </c>
-      <c r="P11" s="51">
+      <c r="P11" s="50">
         <v>212107</v>
       </c>
-      <c r="Q11" s="51">
+      <c r="Q11" s="50">
         <v>212870</v>
       </c>
-      <c r="R11" s="51">
+      <c r="R11" s="50">
         <v>233076</v>
       </c>
-      <c r="S11" s="51">
+      <c r="S11" s="50">
         <v>273399</v>
       </c>
-      <c r="T11" s="51">
+      <c r="T11" s="50">
         <v>260840</v>
       </c>
-      <c r="U11" s="51">
+      <c r="U11" s="50">
         <v>265325</v>
       </c>
-      <c r="V11" s="51">
+      <c r="V11" s="50">
         <v>276883</v>
       </c>
-      <c r="W11" s="51">
+      <c r="W11" s="50">
         <v>311486</v>
       </c>
-      <c r="X11" s="51">
+      <c r="X11" s="50">
         <v>297138</v>
       </c>
-      <c r="Y11" s="51">
+      <c r="Y11" s="50">
         <v>287115</v>
       </c>
-      <c r="Z11" s="51">
+      <c r="Z11" s="50">
         <v>293042</v>
       </c>
-      <c r="AA11" s="51">
+      <c r="AA11" s="50">
         <v>329249</v>
       </c>
-      <c r="AB11" s="51">
+      <c r="AB11" s="50">
         <v>310613</v>
       </c>
-      <c r="AC11" s="51">
+      <c r="AC11" s="50">
         <v>328357</v>
       </c>
-      <c r="AD11" s="51">
+      <c r="AD11" s="50">
         <v>370000</v>
       </c>
-      <c r="AE11" s="51">
+      <c r="AE11" s="50">
         <v>408739</v>
       </c>
-      <c r="AF11" s="51">
+      <c r="AF11" s="50">
         <v>404951</v>
       </c>
-      <c r="AG11" s="51">
+      <c r="AG11" s="50">
         <v>448915</v>
       </c>
-      <c r="AH11" s="51">
+      <c r="AH11" s="50">
         <v>463344</v>
       </c>
-      <c r="AI11" s="51">
+      <c r="AI11" s="50">
         <v>509677</v>
       </c>
-      <c r="AJ11" s="51">
+      <c r="AJ11" s="50">
         <v>512971</v>
       </c>
-      <c r="AK11" s="51">
+      <c r="AK11" s="50">
         <v>508598</v>
       </c>
-      <c r="AL11" s="51">
+      <c r="AL11" s="50">
         <v>521183</v>
       </c>
-      <c r="AM11" s="51">
+      <c r="AM11" s="50">
         <v>617764</v>
       </c>
-      <c r="AN11" s="51">
+      <c r="AN11" s="50">
         <v>558946</v>
+      </c>
+      <c r="AO11" s="50">
+        <v>584545</v>
       </c>
     </row>
     <row r="12" customHeight="1">
-      <c r="C12" s="43"/>
-[...36 lines deleted...]
-      <c r="AN12" s="43"/>
+      <c r="C12" s="42"/>
+      <c r="D12" s="42"/>
+      <c r="E12" s="42"/>
+      <c r="F12" s="42"/>
+      <c r="G12" s="42"/>
+      <c r="H12" s="42"/>
+      <c r="I12" s="42"/>
+      <c r="J12" s="42"/>
+      <c r="K12" s="42"/>
+      <c r="L12" s="42"/>
+      <c r="M12" s="42"/>
+      <c r="N12" s="42"/>
+      <c r="O12" s="42"/>
+      <c r="P12" s="42"/>
+      <c r="Q12" s="42"/>
+      <c r="R12" s="42"/>
+      <c r="S12" s="42"/>
+      <c r="T12" s="42"/>
+      <c r="U12" s="42"/>
+      <c r="V12" s="42"/>
+      <c r="W12" s="42"/>
+      <c r="X12" s="42"/>
+      <c r="Y12" s="42"/>
+      <c r="Z12" s="42"/>
+      <c r="AA12" s="42"/>
+      <c r="AB12" s="42"/>
+      <c r="AC12" s="42"/>
+      <c r="AD12" s="42"/>
+      <c r="AE12" s="42"/>
+      <c r="AF12" s="42"/>
+      <c r="AG12" s="42"/>
+      <c r="AH12" s="42"/>
+      <c r="AI12" s="42"/>
+      <c r="AJ12" s="42"/>
+      <c r="AK12" s="42"/>
+      <c r="AL12" s="42"/>
+      <c r="AM12" s="42"/>
+      <c r="AN12" s="42"/>
+      <c r="AO12" s="42"/>
     </row>
     <row r="13" ht="15.833333333333334" customHeight="1">
       <c r="B13" t="s" s="26">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="14" ht="15.833333333333334" customHeight="1">
-      <c r="B14" t="s" s="39">
-        <v>131</v>
+      <c r="B14" t="s" s="51">
+        <v>132</v>
       </c>
       <c r="C14" s="11">
         <v>12746</v>
       </c>
       <c r="D14" s="11">
         <v>12643</v>
       </c>
       <c r="E14" s="11">
         <v>12506</v>
       </c>
       <c r="F14" s="11">
         <v>12230</v>
       </c>
       <c r="G14" s="11">
         <v>12237</v>
       </c>
       <c r="H14" s="11">
         <v>12081</v>
       </c>
       <c r="I14" s="11">
         <v>12533</v>
       </c>
       <c r="J14" s="11">
         <v>13467</v>
       </c>
@@ -16282,54 +16621,57 @@
       </c>
       <c r="AG14" s="11">
         <v>20512</v>
       </c>
       <c r="AH14" s="11">
         <v>20552</v>
       </c>
       <c r="AI14" s="11">
         <v>28925</v>
       </c>
       <c r="AJ14" s="11">
         <v>20569</v>
       </c>
       <c r="AK14" s="11">
         <v>20534</v>
       </c>
       <c r="AL14" s="11">
         <v>23169</v>
       </c>
       <c r="AM14" s="11">
         <v>26742</v>
       </c>
       <c r="AN14" s="11">
         <v>26496</v>
       </c>
+      <c r="AO14" s="11">
+        <v>26539</v>
+      </c>
     </row>
     <row r="15" ht="15.833333333333334" customHeight="1">
-      <c r="B15" t="s" s="39">
-        <v>132</v>
+      <c r="B15" t="s" s="51">
+        <v>133</v>
       </c>
       <c r="C15" s="15">
         <v>1213</v>
       </c>
       <c r="D15" s="15">
         <v>1163</v>
       </c>
       <c r="E15" s="15">
         <v>1308</v>
       </c>
       <c r="F15" s="15">
         <v>1813</v>
       </c>
       <c r="G15" s="15">
         <v>3315</v>
       </c>
       <c r="H15" s="15">
         <v>3656</v>
       </c>
       <c r="I15" s="15">
         <v>3237</v>
       </c>
       <c r="J15" s="15">
         <v>3266</v>
       </c>
@@ -16400,259 +16742,266 @@
         <v>8646</v>
       </c>
       <c r="AG15" s="15">
         <v>9248</v>
       </c>
       <c r="AH15" s="15">
         <v>9459</v>
       </c>
       <c r="AI15" s="15">
         <v>9782</v>
       </c>
       <c r="AJ15" s="15">
         <v>9848</v>
       </c>
       <c r="AK15" s="15">
         <v>10283</v>
       </c>
       <c r="AL15" s="15">
         <v>10614</v>
       </c>
       <c r="AM15" s="15">
         <v>10185</v>
       </c>
       <c r="AN15" s="15">
         <v>10792</v>
+      </c>
+      <c r="AO15" s="15">
+        <v>10333</v>
       </c>
     </row>
     <row r="16" ht="15.833333333333334" customHeight="1">
       <c r="B16" t="s" s="6">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="C16" s="51">
+        <v>93</v>
+      </c>
+      <c r="C16" s="50">
         <v>13959</v>
       </c>
-      <c r="D16" s="51">
+      <c r="D16" s="50">
         <v>13806</v>
       </c>
-      <c r="E16" s="51">
+      <c r="E16" s="50">
         <v>13814</v>
       </c>
-      <c r="F16" s="51">
+      <c r="F16" s="50">
         <v>14043</v>
       </c>
-      <c r="G16" s="51">
+      <c r="G16" s="50">
         <v>15552</v>
       </c>
-      <c r="H16" s="51">
+      <c r="H16" s="50">
         <v>15737</v>
       </c>
-      <c r="I16" s="51">
+      <c r="I16" s="50">
         <v>15770</v>
       </c>
-      <c r="J16" s="51">
+      <c r="J16" s="50">
         <v>16733</v>
       </c>
-      <c r="K16" s="51">
+      <c r="K16" s="50">
         <v>16903</v>
       </c>
-      <c r="L16" s="51">
+      <c r="L16" s="50">
         <v>17544</v>
       </c>
-      <c r="M16" s="51">
+      <c r="M16" s="50">
         <v>16914</v>
       </c>
-      <c r="N16" s="51">
+      <c r="N16" s="50">
         <v>19362</v>
       </c>
-      <c r="O16" s="51">
+      <c r="O16" s="50">
         <v>18562</v>
       </c>
-      <c r="P16" s="51">
+      <c r="P16" s="50">
         <v>18497</v>
       </c>
-      <c r="Q16" s="51">
+      <c r="Q16" s="50">
         <v>18598</v>
       </c>
-      <c r="R16" s="51">
+      <c r="R16" s="50">
         <v>20864</v>
       </c>
-      <c r="S16" s="51">
+      <c r="S16" s="50">
         <v>19972</v>
       </c>
-      <c r="T16" s="51">
+      <c r="T16" s="50">
         <v>20007</v>
       </c>
-      <c r="U16" s="51">
+      <c r="U16" s="50">
         <v>20515</v>
       </c>
-      <c r="V16" s="51">
+      <c r="V16" s="50">
         <v>21648</v>
       </c>
-      <c r="W16" s="51">
+      <c r="W16" s="50">
         <v>21366</v>
       </c>
-      <c r="X16" s="51">
+      <c r="X16" s="50">
         <v>21030</v>
       </c>
-      <c r="Y16" s="51">
+      <c r="Y16" s="50">
         <v>21222</v>
       </c>
-      <c r="Z16" s="51">
+      <c r="Z16" s="50">
         <v>22295</v>
       </c>
-      <c r="AA16" s="51">
+      <c r="AA16" s="50">
         <v>22434</v>
       </c>
-      <c r="AB16" s="51">
+      <c r="AB16" s="50">
         <v>22776</v>
       </c>
-      <c r="AC16" s="51">
+      <c r="AC16" s="50">
         <v>22956</v>
       </c>
-      <c r="AD16" s="51">
+      <c r="AD16" s="50">
         <v>25908</v>
       </c>
-      <c r="AE16" s="51">
+      <c r="AE16" s="50">
         <v>29022</v>
       </c>
-      <c r="AF16" s="51">
+      <c r="AF16" s="50">
         <v>29227</v>
       </c>
-      <c r="AG16" s="51">
+      <c r="AG16" s="50">
         <v>29760</v>
       </c>
-      <c r="AH16" s="51">
+      <c r="AH16" s="50">
         <v>30011</v>
       </c>
-      <c r="AI16" s="51">
+      <c r="AI16" s="50">
         <v>38707</v>
       </c>
-      <c r="AJ16" s="51">
+      <c r="AJ16" s="50">
         <v>30417</v>
       </c>
-      <c r="AK16" s="51">
+      <c r="AK16" s="50">
         <v>30817</v>
       </c>
-      <c r="AL16" s="51">
+      <c r="AL16" s="50">
         <v>33783</v>
       </c>
-      <c r="AM16" s="51">
+      <c r="AM16" s="50">
         <v>36927</v>
       </c>
-      <c r="AN16" s="51">
+      <c r="AN16" s="50">
         <v>37288</v>
+      </c>
+      <c r="AO16" s="50">
+        <v>36872</v>
       </c>
     </row>
     <row r="17" customHeight="1">
-      <c r="C17" s="43"/>
-[...36 lines deleted...]
-      <c r="AN17" s="43"/>
+      <c r="C17" s="42"/>
+      <c r="D17" s="42"/>
+      <c r="E17" s="42"/>
+      <c r="F17" s="42"/>
+      <c r="G17" s="42"/>
+      <c r="H17" s="42"/>
+      <c r="I17" s="42"/>
+      <c r="J17" s="42"/>
+      <c r="K17" s="42"/>
+      <c r="L17" s="42"/>
+      <c r="M17" s="42"/>
+      <c r="N17" s="42"/>
+      <c r="O17" s="42"/>
+      <c r="P17" s="42"/>
+      <c r="Q17" s="42"/>
+      <c r="R17" s="42"/>
+      <c r="S17" s="42"/>
+      <c r="T17" s="42"/>
+      <c r="U17" s="42"/>
+      <c r="V17" s="42"/>
+      <c r="W17" s="42"/>
+      <c r="X17" s="42"/>
+      <c r="Y17" s="42"/>
+      <c r="Z17" s="42"/>
+      <c r="AA17" s="42"/>
+      <c r="AB17" s="42"/>
+      <c r="AC17" s="42"/>
+      <c r="AD17" s="42"/>
+      <c r="AE17" s="42"/>
+      <c r="AF17" s="42"/>
+      <c r="AG17" s="42"/>
+      <c r="AH17" s="42"/>
+      <c r="AI17" s="42"/>
+      <c r="AJ17" s="42"/>
+      <c r="AK17" s="42"/>
+      <c r="AL17" s="42"/>
+      <c r="AM17" s="42"/>
+      <c r="AN17" s="42"/>
+      <c r="AO17" s="42"/>
     </row>
     <row r="18" customHeight="1"/>
     <row r="19" customHeight="1"/>
     <row r="20" customHeight="1"/>
     <row r="21" customHeight="1"/>
     <row r="22" customHeight="1"/>
     <row r="23" customHeight="1"/>
     <row r="24" customHeight="1"/>
     <row r="25" customHeight="1"/>
     <row r="26" customHeight="1"/>
     <row r="27" customHeight="1"/>
     <row r="28" customHeight="1"/>
     <row r="29" customHeight="1"/>
     <row r="30" customHeight="1"/>
     <row r="31" customHeight="1"/>
     <row r="32" customHeight="1"/>
     <row r="33" customHeight="1"/>
     <row r="34" customHeight="1"/>
     <row r="35" customHeight="1"/>
     <row r="36" customHeight="1"/>
     <row r="37" customHeight="1"/>
     <row r="38" customHeight="1"/>
     <row r="39" customHeight="1"/>
     <row r="40" customHeight="1"/>
     <row r="41" customHeight="1"/>
     <row r="42" customHeight="1"/>
     <row r="43" customHeight="1"/>
     <row r="44" customHeight="1"/>
     <row r="45" customHeight="1"/>
     <row r="46" customHeight="1"/>
     <row r="47" customHeight="1"/>
     <row r="48" customHeight="1"/>
     <row r="49" customHeight="1"/>
     <row r="50" customHeight="1"/>
     <row r="51" customHeight="1"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AR26"/>
+  <dimension ref="A1:AS26"/>
   <sheetViews>
     <sheetView showRuler="false" workbookViewId="0"/>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="4" topLeftCell="C5" activePane="bottomRight" state="frozen"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="12" defaultRowHeight="15" x14ac:dyDescent="0"/>
   <cols>
     <col min="1" max="1" width="2.2" customWidth="1"/>
     <col min="2" max="2" width="58.11" customWidth="1"/>
     <col min="3" max="3" width="10.39" customWidth="1"/>
     <col min="4" max="4" width="10.39" customWidth="1"/>
     <col min="5" max="5" width="10.39" customWidth="1"/>
     <col min="6" max="6" width="10.39" customWidth="1"/>
     <col min="7" max="7" width="10.39" customWidth="1"/>
     <col min="8" max="8" width="10.39" customWidth="1"/>
     <col min="9" max="9" width="10.39" customWidth="1"/>
     <col min="10" max="10" width="10.39" customWidth="1"/>
     <col min="11" max="11" width="10.39" customWidth="1"/>
     <col min="12" max="12" width="10.39" customWidth="1"/>
     <col min="13" max="13" width="10.39" customWidth="1"/>
     <col min="14" max="14" width="10.39" customWidth="1"/>
     <col min="15" max="15" width="10.39" customWidth="1"/>
     <col min="16" max="16" width="10.39" customWidth="1"/>
     <col min="17" max="17" width="10.39" customWidth="1"/>
@@ -16665,199 +17014,203 @@
     <col min="24" max="24" width="10.39" customWidth="1"/>
     <col min="25" max="25" width="10.39" customWidth="1"/>
     <col min="26" max="26" width="10.39" customWidth="1"/>
     <col min="27" max="27" width="10.39" customWidth="1"/>
     <col min="28" max="28" width="10.39" customWidth="1"/>
     <col min="29" max="29" width="10.39" customWidth="1"/>
     <col min="30" max="30" width="10.39" customWidth="1"/>
     <col min="31" max="31" width="10.39" customWidth="1"/>
     <col min="32" max="32" width="9.29" customWidth="1"/>
     <col min="33" max="33" width="9.29" customWidth="1"/>
     <col min="34" max="34" width="9.29" customWidth="1"/>
     <col min="35" max="35" width="9.29" customWidth="1"/>
     <col min="36" max="36" width="9.29" customWidth="1"/>
     <col min="37" max="37" width="9.29" customWidth="1"/>
     <col min="38" max="38" width="9.29" customWidth="1"/>
     <col min="39" max="39" width="9.29" customWidth="1"/>
     <col min="40" max="40" width="9.29" customWidth="1"/>
     <col min="41" max="41" width="9.29" customWidth="1"/>
     <col min="42" max="42" width="9.29" customWidth="1"/>
     <col min="43" max="43" width="9.29" customWidth="1"/>
     <col min="44" max="44" width="9.29" customWidth="1"/>
     <col min="45" max="45" width="9.29" customWidth="1"/>
     <col min="46" max="46" width="9.29" customWidth="1"/>
     <col min="47" max="47" width="9.29" customWidth="1"/>
     <col min="48" max="48" width="9.29" customWidth="1"/>
+    <col min="49" max="49" width="9.29" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="15.833333333333334" customHeight="1">
       <c r="A1" t="s" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="15.833333333333334" customHeight="1">
       <c r="A2" t="s" s="6">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="3" customHeight="1"/>
     <row r="4" ht="15.833333333333334" customHeight="1">
       <c r="C4" t="s" s="8">
         <v>3</v>
       </c>
       <c r="D4" t="s" s="8">
         <v>4</v>
       </c>
       <c r="E4" t="s" s="8">
         <v>5</v>
       </c>
       <c r="F4" t="s" s="8">
         <v>6</v>
       </c>
       <c r="G4" s="52">
         <v>2017</v>
       </c>
       <c r="H4" t="s" s="8">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="I4" t="s" s="8">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="J4" t="s" s="8">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="K4" t="s" s="8">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="L4" s="52">
         <v>2018</v>
       </c>
       <c r="M4" t="s" s="8">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="N4" t="s" s="8">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="O4" t="s" s="8">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="P4" t="s" s="8">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="Q4" s="52">
         <v>2019</v>
       </c>
       <c r="R4" t="s" s="8">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="S4" t="s" s="8">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="T4" t="s" s="8">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="U4" t="s" s="8">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="V4" s="52">
         <v>2020</v>
       </c>
       <c r="W4" t="s" s="8">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="X4" t="s" s="8">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="Y4" t="s" s="8">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="Z4" t="s" s="8">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="AA4" t="s" s="8">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="AB4" t="s" s="8">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="AC4" t="s" s="8">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="AD4" t="s" s="8">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="AE4" t="s" s="8">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="AF4" t="s" s="8">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="AG4" t="s" s="8">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="AH4" t="s" s="8">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="AI4" t="s" s="8">
         <v>35</v>
       </c>
       <c r="AJ4" t="s" s="8">
         <v>36</v>
       </c>
       <c r="AK4" t="s" s="8">
         <v>37</v>
       </c>
       <c r="AL4" t="s" s="8">
         <v>38</v>
       </c>
       <c r="AM4" t="s" s="8">
         <v>40</v>
       </c>
       <c r="AN4" t="s" s="8">
         <v>41</v>
       </c>
       <c r="AO4" t="s" s="8">
         <v>42</v>
       </c>
       <c r="AP4" t="s" s="8">
         <v>43</v>
       </c>
       <c r="AQ4" t="s" s="8">
         <v>45</v>
       </c>
       <c r="AR4" t="s" s="8">
         <v>46</v>
+      </c>
+      <c r="AS4" t="s" s="8">
+        <v>47</v>
       </c>
     </row>
     <row r="5" ht="15.833333333333334" customHeight="1">
       <c r="B5" t="s" s="53">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="6" ht="15.833333333333334" customHeight="1">
       <c r="B6" t="s" s="6">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C6" s="54">
         <v>2.34</v>
       </c>
       <c r="D6" s="54">
         <v>2.45</v>
       </c>
       <c r="E6" s="54">
         <v>2.27</v>
       </c>
       <c r="F6" s="54">
         <v>2.04</v>
       </c>
       <c r="G6" s="54">
         <v>2.27</v>
       </c>
       <c r="H6" s="54">
         <v>2.14</v>
       </c>
       <c r="I6" s="54">
         <v>2.02</v>
       </c>
       <c r="J6" s="54">
         <v>1.97</v>
       </c>
@@ -16940,55 +17293,58 @@
         <v>2</v>
       </c>
       <c r="AK6" s="54">
         <v>2.07</v>
       </c>
       <c r="AL6" s="54">
         <v>2.23</v>
       </c>
       <c r="AM6" s="54">
         <v>2.22</v>
       </c>
       <c r="AN6" s="54">
         <v>2.29</v>
       </c>
       <c r="AO6" s="54">
         <v>2.17</v>
       </c>
       <c r="AP6" s="54">
         <v>1.98</v>
       </c>
       <c r="AQ6" s="54">
         <v>2.12</v>
       </c>
       <c r="AR6" s="54">
         <v>2.07</v>
+      </c>
+      <c r="AS6" s="54">
+        <v>1.99</v>
       </c>
     </row>
     <row r="7" ht="15.833333333333334" customHeight="1">
       <c r="B7" t="s" s="55">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="H7" s="56">
         <v>1.88</v>
       </c>
       <c r="I7" s="56">
         <v>1.84</v>
       </c>
       <c r="J7" s="56">
         <v>1.93</v>
       </c>
       <c r="K7" s="56">
         <v>1.86</v>
       </c>
       <c r="L7" s="56">
         <v>1.88</v>
       </c>
       <c r="M7" s="56">
         <v>1.81</v>
       </c>
       <c r="N7" s="56">
         <v>1.84</v>
       </c>
       <c r="O7" s="56">
         <v>1.95</v>
       </c>
@@ -17056,55 +17412,58 @@
         <v>2.54</v>
       </c>
       <c r="AK7" s="56">
         <v>2.45</v>
       </c>
       <c r="AL7" s="56">
         <v>2.37</v>
       </c>
       <c r="AM7" s="56">
         <v>2.36</v>
       </c>
       <c r="AN7" s="56">
         <v>2.36</v>
       </c>
       <c r="AO7" s="56">
         <v>2.28</v>
       </c>
       <c r="AP7" s="56">
         <v>2.26</v>
       </c>
       <c r="AQ7" s="56">
         <v>2.3</v>
       </c>
       <c r="AR7" s="56">
         <v>2.3</v>
+      </c>
+      <c r="AS7" s="56">
+        <v>2.28</v>
       </c>
     </row>
     <row r="8" ht="15.833333333333334" customHeight="1">
       <c r="B8" t="s" s="55">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="H8" s="56">
         <v>2.68</v>
       </c>
       <c r="I8" s="56">
         <v>2.34</v>
       </c>
       <c r="J8" s="56">
         <v>2.03</v>
       </c>
       <c r="K8" s="56">
         <v>2.36</v>
       </c>
       <c r="L8" s="56">
         <v>2.34</v>
       </c>
       <c r="M8" s="56">
         <v>2.43</v>
       </c>
       <c r="N8" s="56">
         <v>1.69</v>
       </c>
       <c r="O8" s="56">
         <v>1.62</v>
       </c>
@@ -17172,55 +17531,58 @@
         <v>1.69</v>
       </c>
       <c r="AK8" s="56">
         <v>1.85</v>
       </c>
       <c r="AL8" s="56">
         <v>2.14</v>
       </c>
       <c r="AM8" s="56">
         <v>2.14</v>
       </c>
       <c r="AN8" s="56">
         <v>2.24</v>
       </c>
       <c r="AO8" s="56">
         <v>2.1</v>
       </c>
       <c r="AP8" s="56">
         <v>1.84</v>
       </c>
       <c r="AQ8" s="56">
         <v>2.04</v>
       </c>
       <c r="AR8" s="56">
         <v>1.96</v>
+      </c>
+      <c r="AS8" s="56">
+        <v>1.85</v>
       </c>
     </row>
     <row r="9" ht="15.833333333333334" customHeight="1">
       <c r="B9" t="s" s="57">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="H9" s="58">
         <v>2.94</v>
       </c>
       <c r="I9" s="58">
         <v>2.73</v>
       </c>
       <c r="J9" s="58">
         <v>2.59</v>
       </c>
       <c r="K9" s="58">
         <v>2.6</v>
       </c>
       <c r="L9" s="58">
         <v>2.71</v>
       </c>
       <c r="M9" s="58">
         <v>2.6</v>
       </c>
       <c r="N9" s="58">
         <v>2.86</v>
       </c>
       <c r="O9" s="58">
         <v>3</v>
       </c>
@@ -17288,55 +17650,58 @@
         <v>2.71</v>
       </c>
       <c r="AK9" s="58">
         <v>3.19</v>
       </c>
       <c r="AL9" s="58">
         <v>3.63</v>
       </c>
       <c r="AM9" s="58">
         <v>3.53</v>
       </c>
       <c r="AN9" s="58">
         <v>3.79</v>
       </c>
       <c r="AO9" s="58">
         <v>3.83</v>
       </c>
       <c r="AP9" s="58">
         <v>3.69</v>
       </c>
       <c r="AQ9" s="58">
         <v>3.85</v>
       </c>
       <c r="AR9" s="58">
         <v>3.4</v>
+      </c>
+      <c r="AS9" s="58">
+        <v>3.43</v>
       </c>
     </row>
     <row r="10" ht="15.833333333333334" customHeight="1">
       <c r="B10" t="s" s="57">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="H10" s="58">
         <v>0.1</v>
       </c>
       <c r="I10" s="58">
         <v>0.07</v>
       </c>
       <c r="J10" s="58">
         <v>0.06</v>
       </c>
       <c r="K10" s="58">
         <v>0.12</v>
       </c>
       <c r="L10" s="58">
         <v>0.08</v>
       </c>
       <c r="M10" s="58">
         <v>0.39</v>
       </c>
       <c r="N10" s="58">
         <v>0.08</v>
       </c>
       <c r="O10" s="58">
         <v>0.05</v>
       </c>
@@ -17405,57 +17770,58 @@
       </c>
       <c r="AK10" s="58">
         <v>0.22</v>
       </c>
       <c r="AL10" s="58">
         <v>0.26</v>
       </c>
       <c r="AM10" s="58">
         <v>0.24</v>
       </c>
       <c r="AN10" s="58">
         <v>0.26</v>
       </c>
       <c r="AO10" s="58">
         <v>0.25</v>
       </c>
       <c r="AP10" s="58">
         <v>0.21</v>
       </c>
       <c r="AQ10" s="58">
         <v>0.23</v>
       </c>
       <c r="AR10" s="58">
         <v>0.26</v>
       </c>
+      <c r="AS10" s="58">
+        <v>0.25</v>
+      </c>
     </row>
-    <row r="11" customHeight="1">
-[...1 lines deleted...]
-    </row>
+    <row r="11" customHeight="1"/>
     <row r="12" ht="15.833333333333334" customHeight="1">
       <c r="B12" t="s" s="6">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C12" s="54">
         <v>46.35</v>
       </c>
       <c r="D12" s="54">
         <v>58.44</v>
       </c>
       <c r="E12" s="54">
         <v>40.39</v>
       </c>
       <c r="F12" s="54">
         <v>54.1</v>
       </c>
       <c r="G12" s="54">
         <v>48.73</v>
       </c>
       <c r="H12" s="54">
         <v>31.94</v>
       </c>
       <c r="I12" s="54">
         <v>38.94</v>
       </c>
       <c r="J12" s="54">
         <v>37.5</v>
       </c>
@@ -17538,55 +17904,58 @@
         <v>55.33</v>
       </c>
       <c r="AK12" s="54">
         <v>39.76</v>
       </c>
       <c r="AL12" s="54">
         <v>60.36</v>
       </c>
       <c r="AM12" s="54">
         <v>37.96</v>
       </c>
       <c r="AN12" s="54">
         <v>45.82</v>
       </c>
       <c r="AO12" s="54">
         <v>38.19</v>
       </c>
       <c r="AP12" s="54">
         <v>48.02</v>
       </c>
       <c r="AQ12" s="54">
         <v>28.42</v>
       </c>
       <c r="AR12" s="54">
         <v>42</v>
+      </c>
+      <c r="AS12" s="54">
+        <v>29.4</v>
       </c>
     </row>
     <row r="13" ht="15.833333333333334" customHeight="1">
       <c r="B13" t="s" s="55">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="M13" s="56">
         <v>167.26</v>
       </c>
       <c r="N13" s="56">
         <v>163.71</v>
       </c>
       <c r="O13" s="56">
         <v>158.26</v>
       </c>
       <c r="P13" s="56">
         <v>163.56</v>
       </c>
       <c r="Q13" s="56">
         <v>163.17</v>
       </c>
       <c r="R13" s="56">
         <v>155.24</v>
       </c>
       <c r="S13" s="56">
         <v>164.65</v>
       </c>
       <c r="T13" s="56">
         <v>169.55</v>
       </c>
@@ -17628,66 +17997,69 @@
       </c>
       <c r="AG13" s="56">
         <v>162.2</v>
       </c>
       <c r="AH13" s="56">
         <v>168.34</v>
       </c>
       <c r="AI13" s="56">
         <v>150.84</v>
       </c>
       <c r="AJ13" s="56">
         <v>145.18</v>
       </c>
       <c r="AK13" s="56">
         <v>151.9</v>
       </c>
       <c r="AL13" s="56">
         <v>148.07</v>
       </c>
       <c r="AM13" s="56">
         <v>134.28</v>
       </c>
       <c r="AN13" s="56">
         <v>128.76</v>
       </c>
-      <c r="AO13" s="56">
+      <c r="AO13" s="59">
         <v>128.48</v>
       </c>
       <c r="AP13" s="56">
         <v>126.83</v>
       </c>
       <c r="AQ13" s="56">
         <v>114.51</v>
       </c>
       <c r="AR13" s="56">
         <v>114.03</v>
+      </c>
+      <c r="AS13" s="56">
+        <v>114.85</v>
       </c>
     </row>
     <row r="14" ht="15.833333333333334" customHeight="1">
       <c r="B14" t="s" s="22">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="M14" s="56">
         <v>8.33</v>
       </c>
       <c r="N14" s="56">
         <v>9.63</v>
       </c>
       <c r="O14" s="56">
         <v>7.72</v>
       </c>
       <c r="P14" s="56">
         <v>8.21</v>
       </c>
       <c r="Q14" s="56">
         <v>8.37</v>
       </c>
       <c r="R14" s="56">
         <v>6.76</v>
       </c>
       <c r="S14" s="56">
         <v>8.38</v>
       </c>
       <c r="T14" s="56">
         <v>7.13</v>
       </c>
@@ -17729,69 +18101,70 @@
       </c>
       <c r="AG14" s="56">
         <v>5.75</v>
       </c>
       <c r="AH14" s="56">
         <v>7.9</v>
       </c>
       <c r="AI14" s="56">
         <v>6.57</v>
       </c>
       <c r="AJ14" s="56">
         <v>7.76</v>
       </c>
       <c r="AK14" s="56">
         <v>5.71</v>
       </c>
       <c r="AL14" s="56">
         <v>7.98</v>
       </c>
       <c r="AM14" s="56">
         <v>6.15</v>
       </c>
       <c r="AN14" s="56">
         <v>7.84</v>
       </c>
-      <c r="AO14" s="56">
+      <c r="AO14" s="59">
         <v>5.59</v>
       </c>
       <c r="AP14" s="56">
         <v>7.34</v>
       </c>
       <c r="AQ14" s="56">
         <v>5.88</v>
       </c>
       <c r="AR14" s="56">
         <v>7.11</v>
       </c>
+      <c r="AS14" s="56">
+        <v>5.09</v>
+      </c>
     </row>
-    <row r="15" customHeight="1">
-[...1 lines deleted...]
-    </row>
+    <row r="15" customHeight="1"/>
     <row r="16" ht="15.833333333333334" customHeight="1">
       <c r="B16" t="s" s="6">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C16" s="54">
         <v>16.6</v>
       </c>
       <c r="D16" s="54">
         <v>16.8</v>
       </c>
       <c r="E16" s="54">
         <v>17.93</v>
       </c>
       <c r="F16" s="54">
         <v>13.08</v>
       </c>
       <c r="G16" s="54">
         <v>15.78</v>
       </c>
       <c r="H16" s="54">
         <v>13.92</v>
       </c>
       <c r="I16" s="54">
         <v>17.8</v>
       </c>
       <c r="J16" s="54">
         <v>19.11</v>
       </c>
@@ -17863,66 +18236,69 @@
       </c>
       <c r="AG16" s="54">
         <v>15.5</v>
       </c>
       <c r="AH16" s="54">
         <v>15.97</v>
       </c>
       <c r="AI16" s="54">
         <v>14.68</v>
       </c>
       <c r="AJ16" s="54">
         <v>15.39</v>
       </c>
       <c r="AK16" s="54">
         <v>15.82</v>
       </c>
       <c r="AL16" s="54">
         <v>17.56</v>
       </c>
       <c r="AM16" s="54">
         <v>18.16</v>
       </c>
       <c r="AN16" s="54">
         <v>18.68</v>
       </c>
-      <c r="AO16" s="54">
+      <c r="AO16" s="59">
         <v>16.31</v>
       </c>
       <c r="AP16" s="54">
         <v>16.71</v>
       </c>
       <c r="AQ16" s="54">
         <v>19.43</v>
       </c>
       <c r="AR16" s="54">
         <v>18.19</v>
+      </c>
+      <c r="AS16" s="54">
+        <v>18.77</v>
       </c>
     </row>
     <row r="17" ht="15.833333333333334" customHeight="1">
       <c r="B17" t="s" s="55">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="H17" s="56">
         <v>20.34</v>
       </c>
       <c r="I17" s="56">
         <v>26.1</v>
       </c>
       <c r="J17" s="56">
         <v>29.32</v>
       </c>
       <c r="K17" s="56">
         <v>28.86</v>
       </c>
       <c r="L17" s="56">
         <v>25.71</v>
       </c>
       <c r="M17" s="56">
         <v>30.67</v>
       </c>
       <c r="N17" s="56">
         <v>29.13</v>
       </c>
       <c r="O17" s="56">
         <v>28.09</v>
       </c>
@@ -17979,66 +18355,69 @@
       </c>
       <c r="AG17" s="56">
         <v>25.42</v>
       </c>
       <c r="AH17" s="56">
         <v>27.92</v>
       </c>
       <c r="AI17" s="56">
         <v>25.95</v>
       </c>
       <c r="AJ17" s="56">
         <v>26.51</v>
       </c>
       <c r="AK17" s="56">
         <v>27.68</v>
       </c>
       <c r="AL17" s="56">
         <v>29</v>
       </c>
       <c r="AM17" s="56">
         <v>30.39</v>
       </c>
       <c r="AN17" s="56">
         <v>30.54</v>
       </c>
-      <c r="AO17" s="56">
+      <c r="AO17" s="59">
         <v>27.98</v>
       </c>
       <c r="AP17" s="56">
         <v>25.98</v>
       </c>
       <c r="AQ17" s="56">
         <v>29.94</v>
       </c>
       <c r="AR17" s="56">
         <v>29</v>
+      </c>
+      <c r="AS17" s="56">
+        <v>29.34</v>
       </c>
     </row>
     <row r="18" ht="15.833333333333334" customHeight="1">
       <c r="B18" t="s" s="55">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="H18" s="56">
         <v>5.49</v>
       </c>
       <c r="I18" s="56">
         <v>6.59</v>
       </c>
       <c r="J18" s="56">
         <v>6.94</v>
       </c>
       <c r="K18" s="56">
         <v>6.69</v>
       </c>
       <c r="L18" s="56">
         <v>6.34</v>
       </c>
       <c r="M18" s="56">
         <v>8.24</v>
       </c>
       <c r="N18" s="56">
         <v>8.98</v>
       </c>
       <c r="O18" s="56">
         <v>9.26</v>
       </c>
@@ -18095,71 +18474,72 @@
       </c>
       <c r="AG18" s="56">
         <v>5.5</v>
       </c>
       <c r="AH18" s="56">
         <v>5.38</v>
       </c>
       <c r="AI18" s="56">
         <v>5.06</v>
       </c>
       <c r="AJ18" s="56">
         <v>5.62</v>
       </c>
       <c r="AK18" s="56">
         <v>5.99</v>
       </c>
       <c r="AL18" s="56">
         <v>7.07</v>
       </c>
       <c r="AM18" s="56">
         <v>7.27</v>
       </c>
       <c r="AN18" s="56">
         <v>6.97</v>
       </c>
-      <c r="AO18" s="56">
+      <c r="AO18" s="59">
         <v>6.56</v>
       </c>
       <c r="AP18" s="56">
         <v>6.98</v>
       </c>
       <c r="AQ18" s="56">
         <v>7.57</v>
       </c>
       <c r="AR18" s="56">
         <v>7.6</v>
       </c>
+      <c r="AS18" s="56">
+        <v>8.15</v>
+      </c>
     </row>
-    <row r="19" customHeight="1">
-[...1 lines deleted...]
-    </row>
+    <row r="19" customHeight="1"/>
     <row r="20" ht="15.833333333333334" customHeight="1">
       <c r="B20" t="s" s="6">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="C20" s="59">
+        <v>171</v>
+      </c>
+      <c r="C20" s="60">
         <v>0.44</v>
       </c>
       <c r="D20" s="54">
         <v>0.44</v>
       </c>
       <c r="E20" s="54">
         <v>0.46</v>
       </c>
       <c r="F20" s="54">
         <v>0.48</v>
       </c>
       <c r="G20" s="54">
         <v>0.46</v>
       </c>
       <c r="H20" s="54">
         <v>0.47</v>
       </c>
       <c r="I20" s="54">
         <v>0.46</v>
       </c>
       <c r="J20" s="54">
         <v>0.47</v>
       </c>
       <c r="K20" s="54">
         <v>0.52</v>
@@ -18199,99 +18579,102 @@
       </c>
       <c r="W20" s="54">
         <v>0.31</v>
       </c>
       <c r="X20" s="54">
         <v>0.31</v>
       </c>
       <c r="Y20" s="54">
         <v>0.33</v>
       </c>
       <c r="Z20" s="54">
         <v>0.31</v>
       </c>
       <c r="AA20" s="54">
         <v>0.31</v>
       </c>
       <c r="AB20" s="54">
         <v>0.29</v>
       </c>
       <c r="AC20" s="54">
         <v>0.33</v>
       </c>
       <c r="AD20" s="54">
         <v>0.36</v>
       </c>
-      <c r="AE20" s="59">
+      <c r="AE20" s="60">
         <v>0.38</v>
       </c>
-      <c r="AF20" s="59">
+      <c r="AF20" s="60">
         <v>0.38</v>
       </c>
-      <c r="AG20" s="59">
+      <c r="AG20" s="60">
         <v>0.35</v>
       </c>
-      <c r="AH20" s="59">
+      <c r="AH20" s="60">
         <v>0.37</v>
       </c>
-      <c r="AI20" s="59">
+      <c r="AI20" s="60">
         <v>0.36</v>
       </c>
-      <c r="AJ20" s="59">
+      <c r="AJ20" s="60">
         <v>0.35</v>
       </c>
-      <c r="AK20" s="59">
+      <c r="AK20" s="60">
         <v>0.54</v>
       </c>
-      <c r="AL20" s="59">
+      <c r="AL20" s="60">
         <v>0.57</v>
       </c>
-      <c r="AM20" s="59">
+      <c r="AM20" s="60">
         <v>0.55</v>
       </c>
-      <c r="AN20" s="59">
+      <c r="AN20" s="60">
         <v>0.52</v>
       </c>
-      <c r="AO20" s="59">
+      <c r="AO20" s="60">
         <v>0.51</v>
       </c>
-      <c r="AP20" s="59">
+      <c r="AP20" s="60">
         <v>0.54</v>
       </c>
-      <c r="AQ20" s="59">
+      <c r="AQ20" s="60">
         <v>0.53</v>
       </c>
-      <c r="AR20" s="59">
+      <c r="AR20" s="60">
+        <v>0.5</v>
+      </c>
+      <c r="AS20" s="60">
         <v>0.5</v>
       </c>
     </row>
     <row r="21" customHeight="1">
-      <c r="AQ21" s="6"/>
+      <c r="AR21" s="6"/>
     </row>
     <row r="22" ht="15.833333333333334" customHeight="1">
       <c r="B22" t="s" s="6">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C22" s="54">
         <v>2.78</v>
       </c>
       <c r="D22" s="54">
         <v>2.79</v>
       </c>
       <c r="E22" s="54">
         <v>2.72</v>
       </c>
       <c r="F22" s="54">
         <v>2.53</v>
       </c>
       <c r="G22" s="54">
         <v>2.7</v>
       </c>
       <c r="H22" s="54">
         <v>2.68</v>
       </c>
       <c r="I22" s="54">
         <v>2.53</v>
       </c>
       <c r="J22" s="54">
         <v>2.46</v>
       </c>
@@ -18375,57 +18758,60 @@
       </c>
       <c r="AK22" s="54">
         <v>2.29</v>
       </c>
       <c r="AL22" s="54">
         <v>2.28</v>
       </c>
       <c r="AM22" s="54">
         <v>2.31</v>
       </c>
       <c r="AN22" s="54">
         <v>2.3</v>
       </c>
       <c r="AO22" s="54">
         <v>2.16</v>
       </c>
       <c r="AP22" s="54">
         <v>2.04</v>
       </c>
       <c r="AQ22" s="54">
         <v>2.21</v>
       </c>
       <c r="AR22" s="54">
         <v>2.14</v>
       </c>
+      <c r="AS22" s="54">
+        <v>2.09</v>
+      </c>
     </row>
     <row r="23" customHeight="1">
-      <c r="AQ23" s="39"/>
+      <c r="AR23" s="51"/>
     </row>
     <row r="24" ht="15.833333333333334" customHeight="1">
       <c r="B24" t="s" s="6">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C24" s="54">
         <v>2.82</v>
       </c>
       <c r="D24" s="54">
         <v>2.82</v>
       </c>
       <c r="E24" s="54">
         <v>2.8</v>
       </c>
       <c r="F24" s="54">
         <v>2.59</v>
       </c>
       <c r="G24" s="54">
         <v>2.75</v>
       </c>
       <c r="H24" s="54">
         <v>2.74</v>
       </c>
       <c r="I24" s="54">
         <v>2.62</v>
       </c>
       <c r="J24" s="54">
         <v>2.61</v>
       </c>
@@ -18508,56 +18894,59 @@
         <v>2.88</v>
       </c>
       <c r="AK24" s="54">
         <v>2.69</v>
       </c>
       <c r="AL24" s="54">
         <v>2.59</v>
       </c>
       <c r="AM24" s="54">
         <v>2.64</v>
       </c>
       <c r="AN24" s="54">
         <v>2.66</v>
       </c>
       <c r="AO24" s="54">
         <v>2.54</v>
       </c>
       <c r="AP24" s="54">
         <v>2.51</v>
       </c>
       <c r="AQ24" s="54">
         <v>2.72</v>
       </c>
       <c r="AR24" s="54">
         <v>2.53</v>
+      </c>
+      <c r="AS24" s="54">
+        <v>2.57</v>
       </c>
     </row>
     <row r="25" customHeight="1"/>
     <row r="26" customHeight="1">
       <c r="B26" t="s" s="1">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="27" customHeight="1"/>
     <row r="28" customHeight="1"/>
     <row r="29" customHeight="1"/>
     <row r="30" customHeight="1"/>
     <row r="31" customHeight="1"/>
     <row r="32" customHeight="1"/>
     <row r="33" customHeight="1"/>
     <row r="34" customHeight="1"/>
     <row r="35" customHeight="1"/>
     <row r="36" customHeight="1"/>
     <row r="37" customHeight="1"/>
     <row r="38" customHeight="1"/>
     <row r="39" customHeight="1"/>
     <row r="40" customHeight="1"/>
     <row r="41" customHeight="1"/>
     <row r="42" customHeight="1"/>
     <row r="43" customHeight="1"/>
     <row r="44" customHeight="1"/>
     <row r="45" customHeight="1"/>
     <row r="46" customHeight="1"/>
     <row r="47" customHeight="1"/>
     <row r="48" customHeight="1"/>
     <row r="49" customHeight="1"/>