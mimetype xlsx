--- v0 (2026-04-10)
+++ v1 (2026-07-01)
@@ -3,78 +3,78 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29725"/>
   <workbookPr showInkAnnotation="0" autoCompressPictures="0" defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\SEC Reporting\10-Ks and 10-Qs\2025\Q4'25\Support\Summary and Historical Financials\Historical\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\usotwfs01\ACCT\SEC Reporting\10-Ks and 10-Qs\2026\Q1'26\External Files\Historical\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7D02AB31-0409-4153-8E70-B473AD8D3104}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5F370AB3-283B-41BA-AB40-D02E7A422A65}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="3630" yWindow="5490" windowWidth="43200" windowHeight="17235" tabRatio="500" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="54600" yWindow="0" windowWidth="25800" windowHeight="21000" tabRatio="500" firstSheet="2" activeTab="5" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="GAAP Income Statement" sheetId="1" r:id="rId1"/>
     <sheet name="Non GAAP Income Statement" sheetId="2" r:id="rId2"/>
     <sheet name="Revenue by Asset Class" sheetId="3" r:id="rId3"/>
-    <sheet name="Revenue by Geography" sheetId="5" r:id="rId4"/>
-[...1 lines deleted...]
-    <sheet name="Fee per Million " sheetId="7" r:id="rId6"/>
+    <sheet name="Revenue by Geography" sheetId="4" r:id="rId4"/>
+    <sheet name="Revenue by Client Sector" sheetId="5" r:id="rId5"/>
+    <sheet name="Fee per Million " sheetId="6" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="5">'Fee per Million '!$A$1:$P$4</definedName>
   </definedNames>
-  <calcPr calcId="140000" concurrentCalc="0"/>
+  <calcPr calcId="140000"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="385" uniqueCount="171">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="392" uniqueCount="173">
   <si>
     <t>Tradeweb Markets Inc. and Subsidiaries</t>
   </si>
   <si>
     <t>Consolidated Statements of Income</t>
   </si>
   <si>
     <t>($ in thousands, except per share amounts)</t>
   </si>
   <si>
     <t>1Q17</t>
   </si>
   <si>
     <t>2Q17</t>
   </si>
   <si>
     <t>3Q17</t>
   </si>
   <si>
     <t>4Q17</t>
   </si>
   <si>
     <t>1Q18</t>
   </si>
   <si>
@@ -165,50 +165,53 @@
     <t>2Q24</t>
   </si>
   <si>
     <t>3Q24</t>
   </si>
   <si>
     <t>4Q24</t>
   </si>
   <si>
     <t>FY24</t>
   </si>
   <si>
     <t>1Q25</t>
   </si>
   <si>
     <t>2Q25</t>
   </si>
   <si>
     <t>3Q25</t>
   </si>
   <si>
     <t>4Q25</t>
   </si>
   <si>
     <t>FY25</t>
+  </si>
+  <si>
+    <t>1Q26</t>
   </si>
   <si>
     <t>Revenues:</t>
   </si>
   <si>
     <t>Transaction fees and commissions</t>
   </si>
   <si>
     <t>Subscription fees</t>
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
     <t>Gross revenues</t>
   </si>
   <si>
     <t>Contingent consideration</t>
   </si>
   <si>
     <t>Net Revenue</t>
   </si>
   <si>
     <t>Expenses:</t>
   </si>
@@ -512,483 +515,440 @@
   <si>
     <t>Q1 23</t>
   </si>
   <si>
     <t>Q2 23</t>
   </si>
   <si>
     <t>Q3 23</t>
   </si>
   <si>
     <t>Q4 23</t>
   </si>
   <si>
     <t>Fee per Million</t>
   </si>
   <si>
     <t>Rates</t>
   </si>
   <si>
     <t>Rates Cash</t>
   </si>
   <si>
     <t>Rates Derivatives</t>
   </si>
   <si>
-    <t>Rates Derivatives (greater than 1 year)</t>
+    <t>Rates Derivatives (≥ 1 year)</t>
   </si>
   <si>
     <t>Other Rates Derivatives</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>Cash Credit</t>
-  </si>
-[...1 lines deleted...]
-    <t>Credit Derivatives, China Bonds and U.S. Cash “EP”</t>
   </si>
   <si>
     <t>Equities</t>
   </si>
   <si>
     <t>Equities Cash</t>
   </si>
   <si>
     <t>Equities Derivatives</t>
   </si>
   <si>
     <t>Money Markets</t>
   </si>
   <si>
     <t>Total Fees per Million</t>
   </si>
   <si>
     <t>Total Fees per Million excluding Other Rates Derivatives</t>
   </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t>Credit Derivatives, China Bonds and U.S. Cash EP</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="10">
-    <numFmt numFmtId="164" formatCode="&quot;$&quot;* #,##0_);&quot;$&quot;* \(#,##0\);&quot;$&quot;* #,##0_);_(@_)"/>
+  <numFmts count="11">
+    <numFmt numFmtId="164" formatCode="&quot;$&quot;* #,##0_);&quot;$&quot;* \(#,##0\);&quot;$&quot;* &quot;—&quot;_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="* #,##0;* \(#,##0\);* &quot;—&quot;;_(@_)"/>
-    <numFmt numFmtId="166" formatCode="&quot;$&quot;* #,##0_);&quot;$&quot;* \(#,##0\);&quot;$&quot;* &quot;—&quot;_);_(@_)"/>
-[...2 lines deleted...]
-    <numFmt numFmtId="169" formatCode="&quot;&quot;* #,##0_);&quot;&quot;* \(#,##0\);&quot;&quot;* #,##0_);_(@_)"/>
+    <numFmt numFmtId="166" formatCode="&quot;$&quot;* #,##0.00_);&quot;$&quot;* \(#,##0.00\);&quot;$&quot;* &quot;—&quot;_);_(@_)"/>
+    <numFmt numFmtId="167" formatCode="#0.0_)%;\(#0.0\)%;&quot;—&quot;_)\%;_(@_)"/>
+    <numFmt numFmtId="168" formatCode="#,##0;&quot;-&quot;#,##0;#,##0;_(@_)"/>
+    <numFmt numFmtId="169" formatCode="#,##0;\(#,##0\);#,##0;_(@_)"/>
     <numFmt numFmtId="170" formatCode="* #,##0.00;* \(#,##0.00\);* &quot;—&quot;;_(@_)"/>
-    <numFmt numFmtId="171" formatCode="#,##0;\(#,##0\);&quot;—&quot;;_(@_)"/>
-    <numFmt numFmtId="173" formatCode="#0;&quot;-&quot;#0;#0;_(@_)"/>
+    <numFmt numFmtId="171" formatCode="&quot;$&quot;* #,##0_);&quot;$&quot;* \(#,##0\);&quot;$&quot;* #,##0_);_(@_)"/>
+    <numFmt numFmtId="172" formatCode="#0;&quot;-&quot;#0;#0;_(@_)"/>
+    <numFmt numFmtId="173" formatCode="#0.00;&quot;-&quot;#0.00;#0.00;_(@_)"/>
     <numFmt numFmtId="174" formatCode="&quot;$&quot;* #0.00_);&quot;$&quot;* \(#0.00\);&quot;$&quot;* &quot;—&quot;_);_(@_)"/>
   </numFmts>
-  <fonts count="11" x14ac:knownFonts="1">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
-      <sz val="10"/>
-[...4 lines deleted...]
-      <b/>
       <u/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="11">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right/>
-[...7 lines deleted...]
-      <left/>
       <right style="thin">
         <color rgb="FFD9D9D9"/>
       </right>
       <top/>
-      <bottom style="thin">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFD9D9D9"/>
       </left>
-      <right style="thin">
-[...1 lines deleted...]
-      </right>
+      <right/>
       <top/>
-      <bottom style="thin">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...1 lines deleted...]
-      </left>
+      <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="double">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top style="double">
-[...7 lines deleted...]
-      <right/>
       <top/>
       <bottom style="double">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="double">
         <color rgb="FF000000"/>
       </top>
       <bottom style="double">
         <color rgb="FF000000"/>
       </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="double">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyBorder="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyBorder="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyBorder="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyBorder="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyBorder="0">
       <alignment wrapText="1"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="62">
+  <cellXfs count="54">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="167" fontId="1" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="1" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="169" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="169" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="171" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="171" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="172" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="173" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="173" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="170" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="173" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="174" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" indent="2"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Heading 1" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Heading 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Heading 3" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Table (Normal)" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
@@ -1289,17291 +1249,15446 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:AU55"/>
+  <dimension ref="A1:AS53"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="4" topLeftCell="C5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="C5" sqref="C5"/>
+      <selection pane="bottomRight" activeCell="J19" sqref="J19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="13.7109375" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="13.08984375" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="3.42578125" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="45" max="47" width="9.28515625" customWidth="1"/>
+    <col min="1" max="1" width="3.453125" customWidth="1"/>
+    <col min="2" max="2" width="55.453125" customWidth="1"/>
+    <col min="3" max="45" width="13.81640625" customWidth="1"/>
+    <col min="46" max="47" width="9.26953125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...43 lines deleted...]
-      <c r="AU1" s="4"/>
+    <row r="1" spans="1:45" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="50"/>
     </row>
-    <row r="2" spans="1:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="59" t="s">
+    <row r="2" spans="1:45" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="49" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="60"/>
-[...39 lines deleted...]
-      <c r="AU2" s="4"/>
+      <c r="B2" s="50"/>
     </row>
-    <row r="3" spans="1:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="61" t="s">
+    <row r="3" spans="1:45" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="51" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="60"/>
-[...39 lines deleted...]
-      <c r="AU3" s="4"/>
+      <c r="B3" s="50"/>
     </row>
-    <row r="4" spans="1:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      <c r="C4" s="7" t="s">
+    <row r="4" spans="1:45" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C4" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="D4" s="7" t="s">
+      <c r="D4" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="E4" s="7" t="s">
+      <c r="E4" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="F4" s="7" t="s">
+      <c r="F4" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="7" t="s">
+      <c r="G4" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="H4" s="7" t="s">
+      <c r="H4" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="I4" s="7" t="s">
+      <c r="I4" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="J4" s="7" t="s">
+      <c r="J4" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="K4" s="7" t="s">
+      <c r="K4" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="L4" s="7" t="s">
+      <c r="L4" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="M4" s="7" t="s">
+      <c r="M4" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="N4" s="7" t="s">
+      <c r="N4" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="O4" s="7" t="s">
+      <c r="O4" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="P4" s="7" t="s">
+      <c r="P4" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="Q4" s="7" t="s">
+      <c r="Q4" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="R4" s="7" t="s">
+      <c r="R4" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="S4" s="7" t="s">
+      <c r="S4" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="T4" s="7" t="s">
+      <c r="T4" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="U4" s="7" t="s">
+      <c r="U4" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="V4" s="7" t="s">
+      <c r="V4" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="W4" s="7" t="s">
+      <c r="W4" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="X4" s="7" t="s">
+      <c r="X4" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="Y4" s="7" t="s">
+      <c r="Y4" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="Z4" s="7" t="s">
+      <c r="Z4" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="AA4" s="7" t="s">
+      <c r="AA4" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="AB4" s="7" t="s">
+      <c r="AB4" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="AC4" s="7" t="s">
+      <c r="AC4" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="AD4" s="7" t="s">
+      <c r="AD4" s="3" t="s">
         <v>30</v>
       </c>
-      <c r="AE4" s="7" t="s">
+      <c r="AE4" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="AF4" s="7" t="s">
+      <c r="AF4" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="AG4" s="7" t="s">
+      <c r="AG4" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="AH4" s="7" t="s">
+      <c r="AH4" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="AI4" s="7" t="s">
+      <c r="AI4" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="AJ4" s="7" t="s">
+      <c r="AJ4" s="3" t="s">
         <v>36</v>
       </c>
-      <c r="AK4" s="7" t="s">
+      <c r="AK4" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="AL4" s="7" t="s">
+      <c r="AL4" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="AM4" s="7" t="s">
+      <c r="AM4" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="AN4" s="7" t="s">
+      <c r="AN4" s="3" t="s">
         <v>40</v>
       </c>
-      <c r="AO4" s="7" t="s">
+      <c r="AO4" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="AP4" s="7" t="s">
+      <c r="AP4" s="3" t="s">
         <v>42</v>
       </c>
-      <c r="AQ4" s="7" t="s">
+      <c r="AQ4" s="3" t="s">
         <v>43</v>
       </c>
-      <c r="AR4" s="7" t="s">
+      <c r="AR4" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="AS4" s="4"/>
-[...1 lines deleted...]
-      <c r="AU4" s="4"/>
+      <c r="AS4" s="3" t="s">
+        <v>45</v>
+      </c>
     </row>
-    <row r="5" spans="1:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...48 lines deleted...]
-      <c r="AU5" s="4"/>
+    <row r="5" spans="1:45" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B5" s="4" t="s">
+        <v>46</v>
+      </c>
     </row>
-    <row r="6" spans="1:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="C6" s="9">
+    <row r="6" spans="1:45" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B6" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="C6" s="6">
         <v>88673</v>
       </c>
-      <c r="D6" s="9">
+      <c r="D6" s="6">
         <v>89525</v>
       </c>
-      <c r="E6" s="9">
+      <c r="E6" s="6">
         <v>91980</v>
       </c>
-      <c r="F6" s="9">
+      <c r="F6" s="6">
         <v>93588</v>
       </c>
-      <c r="G6" s="9">
+      <c r="G6" s="6">
         <v>118022</v>
       </c>
-      <c r="H6" s="9">
+      <c r="H6" s="6">
         <v>118583</v>
       </c>
-      <c r="I6" s="9">
+      <c r="I6" s="6">
         <v>116976</v>
       </c>
-      <c r="J6" s="9">
+      <c r="J6" s="6">
         <v>129970</v>
       </c>
-      <c r="K6" s="9">
+      <c r="K6" s="6">
         <v>136837</v>
       </c>
-      <c r="L6" s="9">
+      <c r="L6" s="6">
         <v>140365</v>
       </c>
-      <c r="M6" s="9">
+      <c r="M6" s="6">
         <v>150336</v>
       </c>
-      <c r="N6" s="9">
+      <c r="N6" s="6">
         <v>145410</v>
       </c>
-      <c r="O6" s="9">
+      <c r="O6" s="6">
         <v>183317</v>
       </c>
-      <c r="P6" s="9">
+      <c r="P6" s="6">
         <v>160261</v>
       </c>
-      <c r="Q6" s="9">
+      <c r="Q6" s="6">
         <v>160175</v>
       </c>
-      <c r="R6" s="9">
+      <c r="R6" s="6">
         <v>177835</v>
       </c>
-      <c r="S6" s="9">
+      <c r="S6" s="6">
         <v>681588</v>
       </c>
-      <c r="T6" s="9">
+      <c r="T6" s="6">
         <v>217816</v>
       </c>
-      <c r="U6" s="9">
+      <c r="U6" s="6">
         <v>205381</v>
       </c>
-      <c r="V6" s="9">
+      <c r="V6" s="6">
         <v>206316</v>
       </c>
-      <c r="W6" s="9">
+      <c r="W6" s="6">
         <v>216841</v>
       </c>
-      <c r="X6" s="9">
+      <c r="X6" s="6">
         <v>846354</v>
       </c>
-      <c r="Y6" s="9">
+      <c r="Y6" s="6">
         <v>251805</v>
       </c>
-      <c r="Z6" s="9">
+      <c r="Z6" s="7">
         <v>237669</v>
       </c>
-      <c r="AA6" s="9">
+      <c r="AA6" s="8">
         <v>228015</v>
       </c>
-      <c r="AB6" s="9">
+      <c r="AB6" s="6">
         <v>232780</v>
       </c>
-      <c r="AC6" s="9">
+      <c r="AC6" s="6">
         <v>950269</v>
       </c>
-      <c r="AD6" s="9">
+      <c r="AD6" s="6">
         <v>266598</v>
       </c>
-      <c r="AE6" s="9">
+      <c r="AE6" s="6">
         <v>246461</v>
       </c>
-      <c r="AF6" s="9">
+      <c r="AF6" s="6">
         <v>263485</v>
       </c>
-      <c r="AG6" s="9">
+      <c r="AG6" s="6">
         <v>301800</v>
       </c>
-      <c r="AH6" s="9">
+      <c r="AH6" s="6">
         <v>1078344</v>
       </c>
-      <c r="AI6" s="9">
+      <c r="AI6" s="6">
         <v>335451</v>
       </c>
-      <c r="AJ6" s="9">
+      <c r="AJ6" s="6">
         <v>330475</v>
       </c>
-      <c r="AK6" s="9">
+      <c r="AK6" s="6">
         <v>373493</v>
       </c>
-      <c r="AL6" s="9">
+      <c r="AL6" s="6">
         <v>384128</v>
       </c>
-      <c r="AM6" s="9">
+      <c r="AM6" s="6">
         <v>1423547</v>
       </c>
-      <c r="AN6" s="9">
+      <c r="AN6" s="6">
         <v>421344</v>
       </c>
-      <c r="AO6" s="9">
+      <c r="AO6" s="6">
         <v>429768</v>
       </c>
-      <c r="AP6" s="9">
+      <c r="AP6" s="6">
         <v>421309</v>
       </c>
-      <c r="AQ6" s="9">
+      <c r="AQ6" s="6">
         <v>428006</v>
       </c>
-      <c r="AR6" s="9">
+      <c r="AR6" s="6">
         <v>1700427</v>
       </c>
-      <c r="AS6" s="4"/>
-[...1 lines deleted...]
-      <c r="AU6" s="4"/>
+      <c r="AS6" s="6">
+        <v>523833</v>
+      </c>
     </row>
-    <row r="7" spans="1:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="C7" s="10">
+    <row r="7" spans="1:45" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B7" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="C7" s="9">
         <v>48488</v>
       </c>
-      <c r="D7" s="10">
+      <c r="D7" s="9">
         <v>48986</v>
       </c>
-      <c r="E7" s="10">
+      <c r="E7" s="9">
         <v>48413</v>
       </c>
-      <c r="F7" s="10">
+      <c r="F7" s="9">
         <v>48646</v>
       </c>
-      <c r="G7" s="10">
+      <c r="G7" s="9">
         <v>48563</v>
       </c>
-      <c r="H7" s="10">
+      <c r="H7" s="9">
         <v>49728</v>
       </c>
-      <c r="I7" s="10">
+      <c r="I7" s="9">
         <v>45690</v>
       </c>
-      <c r="J7" s="10">
+      <c r="J7" s="9">
         <v>46519</v>
       </c>
-      <c r="K7" s="10">
+      <c r="K7" s="9">
         <v>48061</v>
       </c>
-      <c r="L7" s="10">
+      <c r="L7" s="9">
         <v>47951</v>
       </c>
-      <c r="M7" s="10">
+      <c r="M7" s="9">
         <v>48638</v>
       </c>
-      <c r="N7" s="10">
+      <c r="N7" s="9">
         <v>49716</v>
       </c>
-      <c r="O7" s="10">
+      <c r="O7" s="9">
         <v>49111</v>
       </c>
-      <c r="P7" s="10">
+      <c r="P7" s="9">
         <v>49571</v>
       </c>
-      <c r="Q7" s="10">
+      <c r="Q7" s="9">
         <v>50490</v>
       </c>
-      <c r="R7" s="10">
+      <c r="R7" s="9">
         <v>52892</v>
       </c>
-      <c r="S7" s="10">
+      <c r="S7" s="9">
         <v>202064</v>
       </c>
-      <c r="T7" s="10">
+      <c r="T7" s="9">
         <v>52985</v>
       </c>
-      <c r="U7" s="10">
+      <c r="U7" s="9">
         <v>52809</v>
       </c>
-      <c r="V7" s="10">
+      <c r="V7" s="9">
         <v>56392</v>
       </c>
-      <c r="W7" s="10">
+      <c r="W7" s="9">
         <v>57423</v>
       </c>
-      <c r="X7" s="10">
+      <c r="X7" s="9">
         <v>219609</v>
       </c>
-      <c r="Y7" s="10">
+      <c r="Y7" s="9">
         <v>57013</v>
       </c>
-      <c r="Z7" s="10">
+      <c r="Z7" s="9">
         <v>56966</v>
       </c>
-      <c r="AA7" s="10">
+      <c r="AA7" s="9">
         <v>56712</v>
       </c>
-      <c r="AB7" s="10">
+      <c r="AB7" s="9">
         <v>57952</v>
       </c>
-      <c r="AC7" s="10">
+      <c r="AC7" s="9">
         <v>228643</v>
       </c>
-      <c r="AD7" s="10">
+      <c r="AD7" s="9">
         <v>59968</v>
       </c>
-      <c r="AE7" s="10">
+      <c r="AE7" s="9">
         <v>61209</v>
       </c>
-      <c r="AF7" s="10">
+      <c r="AF7" s="9">
         <v>61821</v>
       </c>
-      <c r="AG7" s="10">
+      <c r="AG7" s="9">
         <v>65310</v>
       </c>
-      <c r="AH7" s="10">
+      <c r="AH7" s="9">
         <v>248308</v>
       </c>
-      <c r="AI7" s="10">
+      <c r="AI7" s="9">
         <v>70181</v>
       </c>
-      <c r="AJ7" s="10">
+      <c r="AJ7" s="9">
         <v>71327</v>
       </c>
-      <c r="AK7" s="10">
+      <c r="AK7" s="9">
         <v>71718</v>
       </c>
-      <c r="AL7" s="10">
+      <c r="AL7" s="9">
         <v>75578</v>
       </c>
-      <c r="AM7" s="10">
+      <c r="AM7" s="9">
         <v>288804</v>
       </c>
-      <c r="AN7" s="10">
+      <c r="AN7" s="9">
         <v>84702</v>
       </c>
-      <c r="AO7" s="10">
+      <c r="AO7" s="9">
         <v>77961</v>
       </c>
-      <c r="AP7" s="10">
+      <c r="AP7" s="9">
         <v>81364</v>
       </c>
-      <c r="AQ7" s="10">
+      <c r="AQ7" s="9">
         <v>83187</v>
       </c>
-      <c r="AR7" s="10">
+      <c r="AR7" s="9">
         <v>327214</v>
       </c>
-      <c r="AS7" s="1"/>
-[...1 lines deleted...]
-      <c r="AU7" s="1"/>
+      <c r="AS7" s="9">
+        <v>87015</v>
+      </c>
     </row>
-    <row r="8" spans="1:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="C8" s="11">
+    <row r="8" spans="1:45" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="C8" s="10">
         <v>1174</v>
       </c>
-      <c r="D8" s="11">
+      <c r="D8" s="10">
         <v>1165</v>
       </c>
-      <c r="E8" s="11">
+      <c r="E8" s="10">
         <v>1165</v>
       </c>
-      <c r="F8" s="11">
+      <c r="F8" s="10">
         <v>1165</v>
       </c>
-      <c r="G8" s="11">
+      <c r="G8" s="10">
         <v>2918</v>
       </c>
-      <c r="H8" s="11">
+      <c r="H8" s="10">
         <v>2704</v>
       </c>
-      <c r="I8" s="11">
+      <c r="I8" s="10">
         <v>2587</v>
       </c>
-      <c r="J8" s="11">
+      <c r="J8" s="10">
         <v>2148</v>
       </c>
-      <c r="K8" s="11">
+      <c r="K8" s="10">
         <v>1894</v>
       </c>
-      <c r="L8" s="11">
+      <c r="L8" s="10">
         <v>2169</v>
       </c>
-      <c r="M8" s="11">
+      <c r="M8" s="10">
         <v>2007</v>
       </c>
-      <c r="N8" s="11">
+      <c r="N8" s="10">
         <v>2182</v>
       </c>
-      <c r="O8" s="11">
+      <c r="O8" s="10">
         <v>2178</v>
       </c>
-      <c r="P8" s="11">
+      <c r="P8" s="10">
         <v>2275</v>
       </c>
-      <c r="Q8" s="11">
+      <c r="Q8" s="10">
         <v>2205</v>
       </c>
-      <c r="R8" s="11">
+      <c r="R8" s="10">
         <v>2349</v>
       </c>
-      <c r="S8" s="11">
+      <c r="S8" s="10">
         <v>9007</v>
       </c>
-      <c r="T8" s="11">
+      <c r="T8" s="10">
         <v>2598</v>
       </c>
-      <c r="U8" s="11">
+      <c r="U8" s="10">
         <v>2650</v>
       </c>
-      <c r="V8" s="11">
+      <c r="V8" s="10">
         <v>2617</v>
       </c>
-      <c r="W8" s="11">
+      <c r="W8" s="10">
         <v>2619</v>
       </c>
-      <c r="X8" s="11">
+      <c r="X8" s="10">
         <v>10484</v>
       </c>
-      <c r="Y8" s="11">
+      <c r="Y8" s="10">
         <v>2668</v>
       </c>
-      <c r="Z8" s="11">
+      <c r="Z8" s="10">
         <v>2503</v>
       </c>
-      <c r="AA8" s="11">
+      <c r="AA8" s="10">
         <v>2388</v>
       </c>
-      <c r="AB8" s="11">
+      <c r="AB8" s="10">
         <v>2310</v>
       </c>
-      <c r="AC8" s="11">
+      <c r="AC8" s="10">
         <v>9869</v>
       </c>
-      <c r="AD8" s="11">
+      <c r="AD8" s="10">
         <v>2683</v>
       </c>
-      <c r="AE8" s="11">
+      <c r="AE8" s="10">
         <v>2943</v>
       </c>
-      <c r="AF8" s="11">
+      <c r="AF8" s="10">
         <v>3051</v>
       </c>
-      <c r="AG8" s="11">
+      <c r="AG8" s="10">
         <v>2890</v>
       </c>
-      <c r="AH8" s="11">
+      <c r="AH8" s="10">
         <v>11567</v>
       </c>
-      <c r="AI8" s="11">
+      <c r="AI8" s="10">
         <v>3107</v>
       </c>
-      <c r="AJ8" s="12">
+      <c r="AJ8" s="10">
         <v>3149</v>
       </c>
-      <c r="AK8" s="13">
+      <c r="AK8" s="10">
         <v>3704</v>
       </c>
-      <c r="AL8" s="13">
+      <c r="AL8" s="10">
         <v>3638</v>
       </c>
-      <c r="AM8" s="13">
+      <c r="AM8" s="10">
         <v>13598</v>
       </c>
-      <c r="AN8" s="13">
+      <c r="AN8" s="10">
         <v>3631</v>
       </c>
-      <c r="AO8" s="13">
+      <c r="AO8" s="10">
         <v>5242</v>
       </c>
-      <c r="AP8" s="14">
+      <c r="AP8" s="10">
         <v>5925</v>
       </c>
-      <c r="AQ8" s="11">
+      <c r="AQ8" s="10">
         <v>9990</v>
       </c>
-      <c r="AR8" s="11">
+      <c r="AR8" s="10">
         <v>24788</v>
       </c>
-      <c r="AS8" s="4"/>
-[...1 lines deleted...]
-      <c r="AU8" s="4"/>
+      <c r="AS8" s="10">
+        <v>6916</v>
+      </c>
     </row>
-    <row r="9" spans="1:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="C9" s="15">
+    <row r="9" spans="1:45" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B9" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="C9" s="11">
         <v>138335</v>
       </c>
-      <c r="D9" s="15">
+      <c r="D9" s="11">
         <v>139676</v>
       </c>
-      <c r="E9" s="15">
+      <c r="E9" s="11">
         <v>141558</v>
       </c>
-      <c r="F9" s="15">
+      <c r="F9" s="11">
         <v>143399</v>
       </c>
-      <c r="G9" s="15">
+      <c r="G9" s="11">
         <v>169503</v>
       </c>
-      <c r="H9" s="15">
+      <c r="H9" s="11">
         <v>171015</v>
       </c>
-      <c r="I9" s="15">
+      <c r="I9" s="11">
         <v>165253</v>
       </c>
-      <c r="J9" s="15">
+      <c r="J9" s="11">
         <v>178637</v>
       </c>
-      <c r="K9" s="15">
+      <c r="K9" s="11">
         <v>186792</v>
       </c>
-      <c r="L9" s="15">
+      <c r="L9" s="11">
         <v>190485</v>
       </c>
-      <c r="M9" s="15">
+      <c r="M9" s="11">
         <v>200981</v>
       </c>
-      <c r="N9" s="15">
+      <c r="N9" s="11">
         <v>197308</v>
       </c>
-      <c r="O9" s="15">
+      <c r="O9" s="11">
         <v>234606</v>
       </c>
-      <c r="P9" s="15">
+      <c r="P9" s="11">
         <v>212107</v>
       </c>
-      <c r="Q9" s="15">
+      <c r="Q9" s="11">
         <v>212870</v>
       </c>
-      <c r="R9" s="15">
+      <c r="R9" s="11">
         <v>233076</v>
       </c>
-      <c r="S9" s="15">
+      <c r="S9" s="11">
         <v>892659</v>
       </c>
-      <c r="T9" s="15">
+      <c r="T9" s="11">
         <v>273399</v>
       </c>
-      <c r="U9" s="15">
+      <c r="U9" s="11">
         <v>260840</v>
       </c>
-      <c r="V9" s="15">
+      <c r="V9" s="11">
         <v>265325</v>
       </c>
-      <c r="W9" s="15">
+      <c r="W9" s="11">
         <v>276883</v>
       </c>
-      <c r="X9" s="15">
+      <c r="X9" s="11">
         <v>1076447</v>
       </c>
-      <c r="Y9" s="15">
+      <c r="Y9" s="11">
         <v>311486</v>
       </c>
-      <c r="Z9" s="15">
+      <c r="Z9" s="11">
         <v>297138</v>
       </c>
-      <c r="AA9" s="15">
+      <c r="AA9" s="11">
         <v>287115</v>
       </c>
-      <c r="AB9" s="15">
+      <c r="AB9" s="11">
         <v>293042</v>
       </c>
-      <c r="AC9" s="15">
+      <c r="AC9" s="11">
         <v>1188781</v>
       </c>
-      <c r="AD9" s="15">
+      <c r="AD9" s="11">
         <v>329249</v>
       </c>
-      <c r="AE9" s="15">
+      <c r="AE9" s="11">
         <v>310613</v>
       </c>
-      <c r="AF9" s="15">
+      <c r="AF9" s="11">
         <v>328357</v>
       </c>
-      <c r="AG9" s="15">
+      <c r="AG9" s="11">
         <v>370000</v>
       </c>
-      <c r="AH9" s="15">
+      <c r="AH9" s="11">
         <v>1338219</v>
       </c>
-      <c r="AI9" s="15">
+      <c r="AI9" s="11">
         <v>408739</v>
       </c>
-      <c r="AJ9" s="15">
+      <c r="AJ9" s="11">
         <v>404951</v>
       </c>
-      <c r="AK9" s="15">
+      <c r="AK9" s="11">
         <v>448915</v>
       </c>
-      <c r="AL9" s="15">
+      <c r="AL9" s="11">
         <v>463344</v>
       </c>
-      <c r="AM9" s="15">
+      <c r="AM9" s="11">
         <v>1725949</v>
       </c>
-      <c r="AN9" s="15">
+      <c r="AN9" s="11">
         <v>509677</v>
       </c>
-      <c r="AO9" s="15">
+      <c r="AO9" s="11">
         <v>512971</v>
       </c>
-      <c r="AP9" s="15">
+      <c r="AP9" s="11">
         <v>508598</v>
       </c>
-      <c r="AQ9" s="15">
+      <c r="AQ9" s="11">
         <v>521183</v>
       </c>
-      <c r="AR9" s="15">
+      <c r="AR9" s="11">
         <v>2052429</v>
       </c>
-      <c r="AS9" s="4"/>
-[...1 lines deleted...]
-      <c r="AU9" s="4"/>
+      <c r="AS9" s="11">
+        <v>617764</v>
+      </c>
     </row>
-    <row r="10" spans="1:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="C10" s="15">
+    <row r="10" spans="1:45" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B10" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="C10" s="11">
         <v>-3778</v>
       </c>
-      <c r="D10" s="15">
+      <c r="D10" s="11">
         <v>-18573</v>
       </c>
-      <c r="E10" s="15">
+      <c r="E10" s="11">
         <v>-7184</v>
       </c>
-      <c r="F10" s="15">
+      <c r="F10" s="11">
         <v>-28985</v>
       </c>
-      <c r="G10" s="15">
+      <c r="G10" s="11">
         <v>-10070</v>
       </c>
-      <c r="H10" s="15">
+      <c r="H10" s="11">
         <v>-19297</v>
       </c>
-      <c r="I10" s="15">
+      <c r="I10" s="11">
         <v>2537</v>
       </c>
-      <c r="J10" s="15">
-[...106 lines deleted...]
-      <c r="AU10" s="4"/>
+      <c r="J10" s="11">
+        <v>0</v>
+      </c>
+      <c r="K10" s="11">
+        <v>0</v>
+      </c>
+      <c r="L10" s="11">
+        <v>0</v>
+      </c>
+      <c r="M10" s="11">
+        <v>0</v>
+      </c>
+      <c r="N10" s="11">
+        <v>0</v>
+      </c>
+      <c r="O10" s="11">
+        <v>0</v>
+      </c>
+      <c r="P10" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="11">
+        <v>0</v>
+      </c>
+      <c r="R10" s="11">
+        <v>0</v>
+      </c>
+      <c r="S10" s="11">
+        <v>0</v>
+      </c>
+      <c r="T10" s="11">
+        <v>0</v>
+      </c>
+      <c r="U10" s="11">
+        <v>0</v>
+      </c>
+      <c r="V10" s="11">
+        <v>0</v>
+      </c>
+      <c r="W10" s="11">
+        <v>0</v>
+      </c>
+      <c r="X10" s="11">
+        <v>0</v>
+      </c>
+      <c r="Y10" s="11">
+        <v>0</v>
+      </c>
+      <c r="Z10" s="11">
+        <v>0</v>
+      </c>
+      <c r="AA10" s="11">
+        <v>0</v>
+      </c>
+      <c r="AB10" s="11">
+        <v>0</v>
+      </c>
+      <c r="AC10" s="11">
+        <v>0</v>
+      </c>
+      <c r="AD10" s="11">
+        <v>0</v>
+      </c>
+      <c r="AE10" s="11">
+        <v>0</v>
+      </c>
+      <c r="AF10" s="11">
+        <v>0</v>
+      </c>
+      <c r="AG10" s="11">
+        <v>0</v>
+      </c>
+      <c r="AH10" s="11">
+        <v>0</v>
+      </c>
+      <c r="AI10" s="11">
+        <v>0</v>
+      </c>
+      <c r="AJ10" s="11">
+        <v>0</v>
+      </c>
+      <c r="AK10" s="11">
+        <v>0</v>
+      </c>
+      <c r="AL10" s="11">
+        <v>0</v>
+      </c>
+      <c r="AM10" s="11">
+        <v>0</v>
+      </c>
+      <c r="AN10" s="11">
+        <v>0</v>
+      </c>
+      <c r="AO10" s="11">
+        <v>0</v>
+      </c>
+      <c r="AP10" s="11">
+        <v>0</v>
+      </c>
+      <c r="AQ10" s="11">
+        <v>0</v>
+      </c>
+      <c r="AR10" s="11">
+        <v>0</v>
+      </c>
+      <c r="AS10" s="11">
+        <v>0</v>
+      </c>
     </row>
-    <row r="11" spans="1:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="C11" s="15">
+    <row r="11" spans="1:45" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B11" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="C11" s="11">
         <v>134557</v>
       </c>
-      <c r="D11" s="15">
+      <c r="D11" s="11">
         <v>121103</v>
       </c>
-      <c r="E11" s="15">
+      <c r="E11" s="11">
         <v>134374</v>
       </c>
-      <c r="F11" s="15">
+      <c r="F11" s="11">
         <v>114414</v>
       </c>
-      <c r="G11" s="15">
+      <c r="G11" s="11">
         <v>159433</v>
       </c>
-      <c r="H11" s="15">
+      <c r="H11" s="11">
         <v>151718</v>
       </c>
-      <c r="I11" s="15">
+      <c r="I11" s="11">
         <v>167790</v>
       </c>
-      <c r="J11" s="15">
+      <c r="J11" s="11">
         <v>178637</v>
       </c>
-      <c r="K11" s="15">
+      <c r="K11" s="11">
         <v>186792</v>
       </c>
-      <c r="L11" s="15">
+      <c r="L11" s="11">
         <v>190485</v>
       </c>
-      <c r="M11" s="15">
+      <c r="M11" s="11">
         <v>200981</v>
       </c>
-      <c r="N11" s="15">
+      <c r="N11" s="11">
         <v>197308</v>
       </c>
-      <c r="O11" s="15">
+      <c r="O11" s="11">
         <v>234606</v>
       </c>
-      <c r="P11" s="15">
+      <c r="P11" s="11">
         <v>212107</v>
       </c>
-      <c r="Q11" s="15">
+      <c r="Q11" s="11">
         <v>212870</v>
       </c>
-      <c r="R11" s="15">
+      <c r="R11" s="11">
         <v>233076</v>
       </c>
-      <c r="S11" s="15">
+      <c r="S11" s="11">
         <v>892659</v>
       </c>
-      <c r="T11" s="15">
+      <c r="T11" s="11">
         <v>273399</v>
       </c>
-      <c r="U11" s="15">
+      <c r="U11" s="11">
         <v>260840</v>
       </c>
-      <c r="V11" s="15">
+      <c r="V11" s="11">
         <v>265325</v>
       </c>
-      <c r="W11" s="15">
+      <c r="W11" s="11">
         <v>276883</v>
       </c>
-      <c r="X11" s="15">
+      <c r="X11" s="11">
         <v>1076447</v>
       </c>
-      <c r="Y11" s="15">
+      <c r="Y11" s="11">
         <v>311486</v>
       </c>
-      <c r="Z11" s="15">
+      <c r="Z11" s="11">
         <v>297138</v>
       </c>
-      <c r="AA11" s="15">
+      <c r="AA11" s="11">
         <v>287115</v>
       </c>
-      <c r="AB11" s="15">
+      <c r="AB11" s="11">
         <v>293042</v>
       </c>
-      <c r="AC11" s="15">
+      <c r="AC11" s="11">
         <v>1188781</v>
       </c>
-      <c r="AD11" s="15">
+      <c r="AD11" s="11">
         <v>329249</v>
       </c>
-      <c r="AE11" s="15">
+      <c r="AE11" s="11">
         <v>310613</v>
       </c>
-      <c r="AF11" s="15">
+      <c r="AF11" s="11">
         <v>328357</v>
       </c>
-      <c r="AG11" s="15">
+      <c r="AG11" s="11">
         <v>370000</v>
       </c>
-      <c r="AH11" s="15">
+      <c r="AH11" s="11">
         <v>1338219</v>
       </c>
-      <c r="AI11" s="15">
+      <c r="AI11" s="11">
         <v>408739</v>
       </c>
-      <c r="AJ11" s="15">
+      <c r="AJ11" s="11">
         <v>404951</v>
       </c>
-      <c r="AK11" s="15">
+      <c r="AK11" s="11">
         <v>448915</v>
       </c>
-      <c r="AL11" s="15">
+      <c r="AL11" s="11">
         <v>463344</v>
       </c>
-      <c r="AM11" s="15">
+      <c r="AM11" s="11">
         <v>1725949</v>
       </c>
-      <c r="AN11" s="15">
+      <c r="AN11" s="11">
         <v>509677</v>
       </c>
-      <c r="AO11" s="15">
+      <c r="AO11" s="11">
         <v>512971</v>
       </c>
-      <c r="AP11" s="15">
+      <c r="AP11" s="11">
         <v>508598</v>
       </c>
-      <c r="AQ11" s="15">
+      <c r="AQ11" s="11">
         <v>521183</v>
       </c>
-      <c r="AR11" s="15">
+      <c r="AR11" s="11">
         <v>2052429</v>
       </c>
-      <c r="AS11" s="4"/>
-[...1 lines deleted...]
-      <c r="AU11" s="4"/>
+      <c r="AS11" s="11">
+        <v>617764</v>
+      </c>
     </row>
-    <row r="12" spans="1:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...48 lines deleted...]
-      <c r="AU12" s="4"/>
+    <row r="12" spans="1:45" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="C12" s="18"/>
+      <c r="D12" s="18"/>
+      <c r="E12" s="18"/>
+      <c r="F12" s="18"/>
+      <c r="G12" s="18"/>
+      <c r="H12" s="18"/>
+      <c r="I12" s="18"/>
+      <c r="J12" s="18"/>
+      <c r="K12" s="18"/>
+      <c r="L12" s="18"/>
+      <c r="M12" s="18"/>
+      <c r="N12" s="18"/>
+      <c r="O12" s="18"/>
+      <c r="P12" s="18"/>
+      <c r="Q12" s="18"/>
+      <c r="R12" s="18"/>
+      <c r="S12" s="18"/>
+      <c r="T12" s="18"/>
+      <c r="U12" s="18"/>
+      <c r="V12" s="18"/>
+      <c r="W12" s="18"/>
+      <c r="X12" s="18"/>
+      <c r="Y12" s="18"/>
+      <c r="Z12" s="18"/>
+      <c r="AA12" s="18"/>
+      <c r="AB12" s="18"/>
+      <c r="AC12" s="18"/>
+      <c r="AD12" s="18"/>
+      <c r="AE12" s="18"/>
+      <c r="AF12" s="18"/>
+      <c r="AG12" s="18"/>
+      <c r="AH12" s="18"/>
+      <c r="AI12" s="18"/>
+      <c r="AJ12" s="18"/>
+      <c r="AK12" s="18"/>
+      <c r="AL12" s="18"/>
+      <c r="AM12" s="18"/>
+      <c r="AN12" s="18"/>
+      <c r="AO12" s="18"/>
+      <c r="AP12" s="18"/>
+      <c r="AQ12" s="18"/>
+      <c r="AR12" s="18"/>
+      <c r="AS12" s="18"/>
     </row>
-    <row r="13" spans="1:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="C13" s="10">
+    <row r="13" spans="1:45" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B13" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="C13" s="9">
         <v>58796</v>
       </c>
-      <c r="D13" s="10">
+      <c r="D13" s="9">
         <v>65032</v>
       </c>
-      <c r="E13" s="10">
+      <c r="E13" s="9">
         <v>61899</v>
       </c>
-      <c r="F13" s="10">
+      <c r="F13" s="9">
         <v>63236</v>
       </c>
-      <c r="G13" s="10">
+      <c r="G13" s="9">
         <v>71570</v>
       </c>
-      <c r="H13" s="10">
+      <c r="H13" s="9">
         <v>68407</v>
       </c>
-      <c r="I13" s="10">
+      <c r="I13" s="9">
         <v>69076</v>
       </c>
-      <c r="J13" s="10">
+      <c r="J13" s="9">
         <v>80436</v>
       </c>
-      <c r="K13" s="10">
+      <c r="K13" s="9">
         <v>77273</v>
       </c>
-      <c r="L13" s="10">
+      <c r="L13" s="9">
         <v>95995</v>
       </c>
-      <c r="M13" s="10">
+      <c r="M13" s="9">
         <v>79644</v>
       </c>
-      <c r="N13" s="10">
+      <c r="N13" s="9">
         <v>76545</v>
       </c>
-      <c r="O13" s="10">
+      <c r="O13" s="9">
         <v>90520</v>
       </c>
-      <c r="P13" s="10">
+      <c r="P13" s="9">
         <v>88866</v>
       </c>
-      <c r="Q13" s="10">
+      <c r="Q13" s="9">
         <v>83967</v>
       </c>
-      <c r="R13" s="10">
+      <c r="R13" s="9">
         <v>86305</v>
       </c>
-      <c r="S13" s="10">
+      <c r="S13" s="9">
         <v>349658</v>
       </c>
-      <c r="T13" s="10">
+      <c r="T13" s="9">
         <v>103622</v>
       </c>
-      <c r="U13" s="10">
+      <c r="U13" s="9">
         <v>98449</v>
       </c>
-      <c r="V13" s="10">
+      <c r="V13" s="9">
         <v>98036</v>
       </c>
-      <c r="W13" s="10">
+      <c r="W13" s="9">
         <v>107153</v>
       </c>
-      <c r="X13" s="10">
+      <c r="X13" s="9">
         <v>407260</v>
       </c>
-      <c r="Y13" s="10">
+      <c r="Y13" s="9">
         <v>117991</v>
       </c>
-      <c r="Z13" s="10">
+      <c r="Z13" s="9">
         <v>109890</v>
       </c>
-      <c r="AA13" s="10">
+      <c r="AA13" s="9">
         <v>102720</v>
       </c>
-      <c r="AB13" s="10">
+      <c r="AB13" s="9">
         <v>101820</v>
       </c>
-      <c r="AC13" s="10">
+      <c r="AC13" s="9">
         <v>432421</v>
       </c>
-      <c r="AD13" s="10">
+      <c r="AD13" s="9">
         <v>114493</v>
       </c>
-      <c r="AE13" s="10">
+      <c r="AE13" s="9">
         <v>103924</v>
       </c>
-      <c r="AF13" s="10">
+      <c r="AF13" s="9">
         <v>116016</v>
       </c>
-      <c r="AG13" s="10">
+      <c r="AG13" s="9">
         <v>125872</v>
       </c>
-      <c r="AH13" s="10">
+      <c r="AH13" s="9">
         <v>460305</v>
       </c>
-      <c r="AI13" s="10">
+      <c r="AI13" s="9">
         <v>143087</v>
       </c>
-      <c r="AJ13" s="10">
+      <c r="AJ13" s="9">
         <v>137236</v>
       </c>
-      <c r="AK13" s="10">
+      <c r="AK13" s="9">
         <v>160161</v>
       </c>
-      <c r="AL13" s="10">
+      <c r="AL13" s="9">
         <v>152206</v>
       </c>
-      <c r="AM13" s="10">
+      <c r="AM13" s="9">
         <v>592690</v>
       </c>
-      <c r="AN13" s="10">
+      <c r="AN13" s="9">
         <v>176877</v>
       </c>
-      <c r="AO13" s="10">
+      <c r="AO13" s="9">
         <v>169693</v>
       </c>
-      <c r="AP13" s="10">
+      <c r="AP13" s="9">
         <v>164993</v>
       </c>
-      <c r="AQ13" s="10">
+      <c r="AQ13" s="9">
         <v>159268</v>
       </c>
-      <c r="AR13" s="10">
+      <c r="AR13" s="9">
         <v>670831</v>
       </c>
-      <c r="AS13" s="4"/>
-[...1 lines deleted...]
-      <c r="AU13" s="4"/>
+      <c r="AS13" s="9">
+        <v>197793</v>
+      </c>
     </row>
-    <row r="14" spans="1:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="C14" s="10">
+    <row r="14" spans="1:45" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B14" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="C14" s="9">
         <v>19459</v>
       </c>
-      <c r="D14" s="10">
+      <c r="D14" s="9">
         <v>17250</v>
       </c>
-      <c r="E14" s="10">
+      <c r="E14" s="9">
         <v>15936</v>
       </c>
-      <c r="F14" s="10">
+      <c r="F14" s="9">
         <v>15970</v>
       </c>
-      <c r="G14" s="10">
+      <c r="G14" s="9">
         <v>16268</v>
       </c>
-      <c r="H14" s="10">
+      <c r="H14" s="9">
         <v>16178</v>
       </c>
-      <c r="I14" s="10">
+      <c r="I14" s="9">
         <v>16362</v>
       </c>
-      <c r="J14" s="10">
+      <c r="J14" s="9">
         <v>33020</v>
       </c>
-      <c r="K14" s="10">
+      <c r="K14" s="9">
         <v>33503</v>
       </c>
-      <c r="L14" s="10">
+      <c r="L14" s="9">
         <v>34292</v>
       </c>
-      <c r="M14" s="10">
+      <c r="M14" s="9">
         <v>35133</v>
       </c>
-      <c r="N14" s="10">
+      <c r="N14" s="9">
         <v>36402</v>
       </c>
-      <c r="O14" s="10">
+      <c r="O14" s="9">
         <v>37176</v>
       </c>
-      <c r="P14" s="10">
+      <c r="P14" s="9">
         <v>37919</v>
       </c>
-      <c r="Q14" s="10">
+      <c r="Q14" s="9">
         <v>38857</v>
       </c>
-      <c r="R14" s="10">
+      <c r="R14" s="9">
         <v>39837</v>
       </c>
-      <c r="S14" s="10">
+      <c r="S14" s="9">
         <v>153789</v>
       </c>
-      <c r="T14" s="10">
+      <c r="T14" s="9">
         <v>40966</v>
       </c>
-      <c r="U14" s="10">
+      <c r="U14" s="9">
         <v>41867</v>
       </c>
-      <c r="V14" s="10">
+      <c r="V14" s="9">
         <v>44823</v>
       </c>
-      <c r="W14" s="10">
+      <c r="W14" s="9">
         <v>43652</v>
       </c>
-      <c r="X14" s="10">
+      <c r="X14" s="9">
         <v>171308</v>
       </c>
-      <c r="Y14" s="10">
+      <c r="Y14" s="9">
         <v>44450</v>
       </c>
-      <c r="Z14" s="10">
+      <c r="Z14" s="9">
         <v>44770</v>
       </c>
-      <c r="AA14" s="10">
+      <c r="AA14" s="9">
         <v>44778</v>
       </c>
-      <c r="AB14" s="10">
+      <c r="AB14" s="9">
         <v>44881</v>
       </c>
-      <c r="AC14" s="10">
+      <c r="AC14" s="9">
         <v>178879</v>
       </c>
-      <c r="AD14" s="10">
+      <c r="AD14" s="9">
         <v>45404</v>
       </c>
-      <c r="AE14" s="10">
+      <c r="AE14" s="9">
         <v>45887</v>
       </c>
-      <c r="AF14" s="10">
+      <c r="AF14" s="9">
         <v>46559</v>
       </c>
-      <c r="AG14" s="10">
+      <c r="AG14" s="9">
         <v>47500</v>
       </c>
-      <c r="AH14" s="10">
+      <c r="AH14" s="9">
         <v>185350</v>
       </c>
-      <c r="AI14" s="10">
+      <c r="AI14" s="9">
         <v>49337</v>
       </c>
-      <c r="AJ14" s="10">
+      <c r="AJ14" s="9">
         <v>49936</v>
       </c>
-      <c r="AK14" s="10">
+      <c r="AK14" s="9">
         <v>57872</v>
       </c>
-      <c r="AL14" s="10">
+      <c r="AL14" s="9">
         <v>62854</v>
       </c>
-      <c r="AM14" s="10">
+      <c r="AM14" s="9">
         <v>219999</v>
       </c>
-      <c r="AN14" s="10">
+      <c r="AN14" s="9">
         <v>62699</v>
       </c>
-      <c r="AO14" s="10">
+      <c r="AO14" s="9">
         <v>63048</v>
       </c>
-      <c r="AP14" s="10">
+      <c r="AP14" s="9">
         <v>64351</v>
       </c>
-      <c r="AQ14" s="10">
+      <c r="AQ14" s="9">
         <v>60091</v>
       </c>
-      <c r="AR14" s="10">
+      <c r="AR14" s="9">
         <v>250189</v>
       </c>
-      <c r="AS14" s="4"/>
-[...1 lines deleted...]
-      <c r="AU14" s="4"/>
+      <c r="AS14" s="9">
+        <v>60709</v>
+      </c>
     </row>
-    <row r="15" spans="1:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="C15" s="10">
+    <row r="15" spans="1:45" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B15" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C15" s="9">
         <v>6960</v>
       </c>
-      <c r="D15" s="10">
+      <c r="D15" s="9">
         <v>7334</v>
       </c>
-      <c r="E15" s="10">
+      <c r="E15" s="9">
         <v>8096</v>
       </c>
-      <c r="F15" s="10">
+      <c r="F15" s="9">
         <v>7623</v>
       </c>
-      <c r="G15" s="10">
+      <c r="G15" s="9">
         <v>8463</v>
       </c>
-      <c r="H15" s="10">
+      <c r="H15" s="9">
         <v>9023</v>
       </c>
-      <c r="I15" s="10">
+      <c r="I15" s="9">
         <v>9112</v>
       </c>
-      <c r="J15" s="10">
+      <c r="J15" s="9">
         <v>9907</v>
       </c>
-      <c r="K15" s="10">
+      <c r="K15" s="9">
         <v>10040</v>
       </c>
-      <c r="L15" s="10">
+      <c r="L15" s="9">
         <v>9519</v>
       </c>
-      <c r="M15" s="10">
+      <c r="M15" s="9">
         <v>9527</v>
       </c>
-      <c r="N15" s="10">
+      <c r="N15" s="9">
         <v>10199</v>
       </c>
-      <c r="O15" s="10">
+      <c r="O15" s="9">
         <v>10318</v>
       </c>
-      <c r="P15" s="10">
+      <c r="P15" s="9">
         <v>12042</v>
       </c>
-      <c r="Q15" s="10">
+      <c r="Q15" s="9">
         <v>12037</v>
       </c>
-      <c r="R15" s="10">
+      <c r="R15" s="9">
         <v>13103</v>
       </c>
-      <c r="S15" s="10">
+      <c r="S15" s="9">
         <v>47500</v>
       </c>
-      <c r="T15" s="10">
+      <c r="T15" s="9">
         <v>13544</v>
       </c>
-      <c r="U15" s="10">
+      <c r="U15" s="9">
         <v>13957</v>
       </c>
-      <c r="V15" s="10">
+      <c r="V15" s="9">
         <v>14747</v>
       </c>
-      <c r="W15" s="10">
+      <c r="W15" s="9">
         <v>13941</v>
       </c>
-      <c r="X15" s="10">
+      <c r="X15" s="9">
         <v>56189</v>
       </c>
-      <c r="Y15" s="10">
+      <c r="Y15" s="9">
         <v>15776</v>
       </c>
-      <c r="Z15" s="10">
+      <c r="Z15" s="9">
         <v>16034</v>
       </c>
-      <c r="AA15" s="10">
+      <c r="AA15" s="9">
         <v>16816</v>
       </c>
-      <c r="AB15" s="10">
+      <c r="AB15" s="9">
         <v>17231</v>
       </c>
-      <c r="AC15" s="10">
+      <c r="AC15" s="9">
         <v>65857</v>
       </c>
-      <c r="AD15" s="10">
+      <c r="AD15" s="9">
         <v>17567</v>
       </c>
-      <c r="AE15" s="10">
+      <c r="AE15" s="9">
         <v>18701</v>
       </c>
-      <c r="AF15" s="10">
+      <c r="AF15" s="9">
         <v>19733</v>
       </c>
-      <c r="AG15" s="10">
+      <c r="AG15" s="9">
         <v>21505</v>
       </c>
-      <c r="AH15" s="10">
+      <c r="AH15" s="9">
         <v>77506</v>
       </c>
-      <c r="AI15" s="10">
+      <c r="AI15" s="9">
         <v>21310</v>
       </c>
-      <c r="AJ15" s="10">
+      <c r="AJ15" s="9">
         <v>24230</v>
       </c>
-      <c r="AK15" s="10">
+      <c r="AK15" s="9">
         <v>24300</v>
       </c>
-      <c r="AL15" s="10">
+      <c r="AL15" s="9">
         <v>28728</v>
       </c>
-      <c r="AM15" s="10">
+      <c r="AM15" s="9">
         <v>98568</v>
       </c>
-      <c r="AN15" s="10">
+      <c r="AN15" s="9">
         <v>28728</v>
       </c>
-      <c r="AO15" s="10">
+      <c r="AO15" s="9">
         <v>30212</v>
       </c>
-      <c r="AP15" s="10">
+      <c r="AP15" s="9">
         <v>33867</v>
       </c>
-      <c r="AQ15" s="10">
+      <c r="AQ15" s="9">
         <v>35520</v>
       </c>
-      <c r="AR15" s="10">
+      <c r="AR15" s="9">
         <v>128327</v>
       </c>
-      <c r="AS15" s="4"/>
-[...1 lines deleted...]
-      <c r="AU15" s="4"/>
+      <c r="AS15" s="9">
+        <v>39549</v>
+      </c>
     </row>
-    <row r="16" spans="1:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="C16" s="10">
+    <row r="16" spans="1:45" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B16" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="C16" s="9">
         <v>7513</v>
       </c>
-      <c r="D16" s="10">
+      <c r="D16" s="9">
         <v>9343</v>
       </c>
-      <c r="E16" s="10">
+      <c r="E16" s="9">
         <v>8560</v>
       </c>
-      <c r="F16" s="10">
+      <c r="F16" s="9">
         <v>8557</v>
       </c>
-      <c r="G16" s="10">
+      <c r="G16" s="9">
         <v>6517</v>
       </c>
-      <c r="H16" s="10">
+      <c r="H16" s="9">
         <v>7153</v>
       </c>
-      <c r="I16" s="10">
+      <c r="I16" s="9">
         <v>9386</v>
       </c>
-      <c r="J16" s="10">
+      <c r="J16" s="9">
         <v>11837</v>
       </c>
-      <c r="K16" s="10">
+      <c r="K16" s="9">
         <v>9089</v>
       </c>
-      <c r="L16" s="10">
+      <c r="L16" s="9">
         <v>9365</v>
       </c>
-      <c r="M16" s="10">
+      <c r="M16" s="9">
         <v>7507</v>
       </c>
-      <c r="N16" s="10">
+      <c r="N16" s="9">
         <v>8999</v>
       </c>
-      <c r="O16" s="10">
+      <c r="O16" s="9">
         <v>8340</v>
       </c>
-      <c r="P16" s="10">
+      <c r="P16" s="9">
         <v>7523</v>
       </c>
-      <c r="Q16" s="10">
+      <c r="Q16" s="9">
         <v>8657</v>
       </c>
-      <c r="R16" s="10">
+      <c r="R16" s="9">
         <v>10302</v>
       </c>
-      <c r="S16" s="10">
+      <c r="S16" s="9">
         <v>34822</v>
       </c>
-      <c r="T16" s="10">
+      <c r="T16" s="9">
         <v>3459</v>
       </c>
-      <c r="U16" s="10">
+      <c r="U16" s="9">
         <v>8789</v>
       </c>
-      <c r="V16" s="10">
+      <c r="V16" s="9">
         <v>9561</v>
       </c>
-      <c r="W16" s="10">
+      <c r="W16" s="9">
         <v>10344</v>
       </c>
-      <c r="X16" s="10">
+      <c r="X16" s="9">
         <v>32153</v>
       </c>
-      <c r="Y16" s="10">
+      <c r="Y16" s="9">
         <v>10313</v>
       </c>
-      <c r="Z16" s="10">
+      <c r="Z16" s="9">
         <v>7601</v>
       </c>
-      <c r="AA16" s="10">
+      <c r="AA16" s="9">
         <v>6892</v>
       </c>
-      <c r="AB16" s="10">
+      <c r="AB16" s="9">
         <v>21755</v>
       </c>
-      <c r="AC16" s="10">
+      <c r="AC16" s="9">
         <v>46561</v>
       </c>
-      <c r="AD16" s="10">
+      <c r="AD16" s="9">
         <v>13920</v>
       </c>
-      <c r="AE16" s="10">
+      <c r="AE16" s="9">
         <v>11072</v>
       </c>
-      <c r="AF16" s="10">
+      <c r="AF16" s="9">
         <v>6700</v>
       </c>
-      <c r="AG16" s="10">
+      <c r="AG16" s="9">
         <v>19803</v>
       </c>
-      <c r="AH16" s="10">
+      <c r="AH16" s="9">
         <v>51495</v>
       </c>
-      <c r="AI16" s="10">
+      <c r="AI16" s="9">
         <v>10854</v>
       </c>
-      <c r="AJ16" s="10">
+      <c r="AJ16" s="9">
         <v>12755</v>
       </c>
-      <c r="AK16" s="10">
+      <c r="AK16" s="9">
         <v>20417</v>
       </c>
-      <c r="AL16" s="10">
+      <c r="AL16" s="9">
         <v>12291</v>
       </c>
-      <c r="AM16" s="10">
+      <c r="AM16" s="9">
         <v>56317</v>
       </c>
-      <c r="AN16" s="10">
+      <c r="AN16" s="9">
         <v>19740</v>
       </c>
-      <c r="AO16" s="10">
+      <c r="AO16" s="9">
         <v>29984</v>
       </c>
-      <c r="AP16" s="10">
+      <c r="AP16" s="9">
         <v>16892</v>
       </c>
-      <c r="AQ16" s="10">
+      <c r="AQ16" s="9">
         <v>21786</v>
       </c>
-      <c r="AR16" s="10">
+      <c r="AR16" s="9">
         <v>88402</v>
       </c>
-      <c r="AS16" s="4"/>
-[...1 lines deleted...]
-      <c r="AU16" s="4"/>
+      <c r="AS16" s="9">
+        <v>11944</v>
+      </c>
     </row>
-    <row r="17" spans="1:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="C17" s="10">
+    <row r="17" spans="2:45" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B17" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="C17" s="9">
         <v>3514</v>
       </c>
-      <c r="D17" s="10">
+      <c r="D17" s="9">
         <v>5259</v>
       </c>
-      <c r="E17" s="10">
+      <c r="E17" s="9">
         <v>4489</v>
       </c>
-      <c r="F17" s="10">
+      <c r="F17" s="9">
         <v>6089</v>
       </c>
-      <c r="G17" s="10">
+      <c r="G17" s="9">
         <v>5538</v>
       </c>
-      <c r="H17" s="10">
+      <c r="H17" s="9">
         <v>7276</v>
       </c>
-      <c r="I17" s="10">
+      <c r="I17" s="9">
         <v>7546</v>
       </c>
-      <c r="J17" s="10">
+      <c r="J17" s="9">
         <v>8194</v>
       </c>
-      <c r="K17" s="10">
+      <c r="K17" s="9">
         <v>6971</v>
       </c>
-      <c r="L17" s="10">
+      <c r="L17" s="9">
         <v>6738</v>
       </c>
-      <c r="M17" s="10">
+      <c r="M17" s="9">
         <v>7272</v>
       </c>
-      <c r="N17" s="10">
+      <c r="N17" s="9">
         <v>7048</v>
       </c>
-      <c r="O17" s="10">
+      <c r="O17" s="9">
         <v>6911</v>
       </c>
-      <c r="P17" s="10">
+      <c r="P17" s="9">
         <v>6609</v>
       </c>
-      <c r="Q17" s="10">
+      <c r="Q17" s="9">
         <v>7388</v>
       </c>
-      <c r="R17" s="10">
+      <c r="R17" s="9">
         <v>7967</v>
       </c>
-      <c r="S17" s="10">
+      <c r="S17" s="9">
         <v>28875</v>
       </c>
-      <c r="T17" s="10">
+      <c r="T17" s="9">
         <v>9728</v>
       </c>
-      <c r="U17" s="10">
+      <c r="U17" s="9">
         <v>10368</v>
       </c>
-      <c r="V17" s="10">
+      <c r="V17" s="9">
         <v>8897</v>
       </c>
-      <c r="W17" s="10">
+      <c r="W17" s="9">
         <v>7188</v>
       </c>
-      <c r="X17" s="10">
+      <c r="X17" s="9">
         <v>36181</v>
       </c>
-      <c r="Y17" s="10">
+      <c r="Y17" s="9">
         <v>7857</v>
       </c>
-      <c r="Z17" s="10">
+      <c r="Z17" s="9">
         <v>8575</v>
       </c>
-      <c r="AA17" s="10">
+      <c r="AA17" s="9">
         <v>9400</v>
       </c>
-      <c r="AB17" s="10">
+      <c r="AB17" s="9">
         <v>11932</v>
       </c>
-      <c r="AC17" s="10">
+      <c r="AC17" s="9">
         <v>37764</v>
       </c>
-      <c r="AD17" s="10">
+      <c r="AD17" s="9">
         <v>11176</v>
       </c>
-      <c r="AE17" s="10">
+      <c r="AE17" s="9">
         <v>10666</v>
       </c>
-      <c r="AF17" s="10">
+      <c r="AF17" s="9">
         <v>10479</v>
       </c>
-      <c r="AG17" s="10">
+      <c r="AG17" s="9">
         <v>10043</v>
       </c>
-      <c r="AH17" s="10">
+      <c r="AH17" s="9">
         <v>42364</v>
       </c>
-      <c r="AI17" s="10">
+      <c r="AI17" s="9">
         <v>11800</v>
       </c>
-      <c r="AJ17" s="10">
+      <c r="AJ17" s="9">
         <v>13324</v>
       </c>
-      <c r="AK17" s="10">
+      <c r="AK17" s="9">
         <v>21434</v>
       </c>
-      <c r="AL17" s="10">
+      <c r="AL17" s="9">
         <v>13574</v>
       </c>
-      <c r="AM17" s="10">
+      <c r="AM17" s="9">
         <v>60132</v>
       </c>
-      <c r="AN17" s="10">
+      <c r="AN17" s="9">
         <v>12458</v>
       </c>
-      <c r="AO17" s="10">
+      <c r="AO17" s="9">
         <v>14159</v>
       </c>
-      <c r="AP17" s="10">
+      <c r="AP17" s="9">
         <v>11483</v>
       </c>
-      <c r="AQ17" s="10">
+      <c r="AQ17" s="9">
         <v>15291</v>
       </c>
-      <c r="AR17" s="10">
+      <c r="AR17" s="9">
         <v>53391</v>
       </c>
-      <c r="AS17" s="4"/>
-[...1 lines deleted...]
-      <c r="AU17" s="4"/>
+      <c r="AS17" s="9">
+        <v>12324</v>
+      </c>
     </row>
-    <row r="18" spans="1:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="C18" s="11">
+    <row r="18" spans="2:45" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B18" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="C18" s="10">
         <v>3764</v>
       </c>
-      <c r="D18" s="11">
+      <c r="D18" s="10">
         <v>3909</v>
       </c>
-      <c r="E18" s="11">
+      <c r="E18" s="10">
         <v>3649</v>
       </c>
-      <c r="F18" s="11">
+      <c r="F18" s="10">
         <v>3119</v>
       </c>
-      <c r="G18" s="11">
+      <c r="G18" s="10">
         <v>3722</v>
       </c>
-      <c r="H18" s="11">
+      <c r="H18" s="10">
         <v>3519</v>
       </c>
-      <c r="I18" s="11">
+      <c r="I18" s="10">
         <v>3491</v>
       </c>
-      <c r="J18" s="11">
+      <c r="J18" s="10">
         <v>3308</v>
       </c>
-      <c r="K18" s="11">
+      <c r="K18" s="10">
         <v>3639</v>
       </c>
-      <c r="L18" s="11">
+      <c r="L18" s="10">
         <v>3621</v>
       </c>
-      <c r="M18" s="11">
+      <c r="M18" s="10">
         <v>3640</v>
       </c>
-      <c r="N18" s="11">
+      <c r="N18" s="10">
         <v>3786</v>
       </c>
-      <c r="O18" s="11">
+      <c r="O18" s="10">
         <v>3726</v>
       </c>
-      <c r="P18" s="11">
+      <c r="P18" s="10">
         <v>3509</v>
       </c>
-      <c r="Q18" s="11">
+      <c r="Q18" s="10">
         <v>3443</v>
       </c>
-      <c r="R18" s="11">
+      <c r="R18" s="10">
         <v>3982</v>
       </c>
-      <c r="S18" s="11">
+      <c r="S18" s="10">
         <v>14660</v>
       </c>
-      <c r="T18" s="11">
+      <c r="T18" s="10">
         <v>3753</v>
       </c>
-      <c r="U18" s="11">
+      <c r="U18" s="10">
         <v>3618</v>
       </c>
-      <c r="V18" s="11">
+      <c r="V18" s="10">
         <v>3733</v>
       </c>
-      <c r="W18" s="11">
+      <c r="W18" s="10">
         <v>3424</v>
       </c>
-      <c r="X18" s="11">
+      <c r="X18" s="10">
         <v>14528</v>
       </c>
-      <c r="Y18" s="11">
+      <c r="Y18" s="10">
         <v>3497</v>
       </c>
-      <c r="Z18" s="11">
+      <c r="Z18" s="10">
         <v>3661</v>
       </c>
-      <c r="AA18" s="11">
+      <c r="AA18" s="10">
         <v>3699</v>
       </c>
-      <c r="AB18" s="11">
+      <c r="AB18" s="10">
         <v>3869</v>
       </c>
-      <c r="AC18" s="11">
+      <c r="AC18" s="10">
         <v>14726</v>
       </c>
-      <c r="AD18" s="11">
+      <c r="AD18" s="10">
         <v>4123</v>
       </c>
-      <c r="AE18" s="11">
+      <c r="AE18" s="10">
         <v>4028</v>
       </c>
-      <c r="AF18" s="11">
+      <c r="AF18" s="10">
         <v>4132</v>
       </c>
-      <c r="AG18" s="11">
+      <c r="AG18" s="10">
         <v>3647</v>
       </c>
-      <c r="AH18" s="11">
+      <c r="AH18" s="10">
         <v>15930</v>
       </c>
-      <c r="AI18" s="11">
+      <c r="AI18" s="10">
         <v>4673</v>
       </c>
-      <c r="AJ18" s="11">
+      <c r="AJ18" s="10">
         <v>4976</v>
       </c>
-      <c r="AK18" s="11">
+      <c r="AK18" s="10">
         <v>5415</v>
       </c>
-      <c r="AL18" s="11">
+      <c r="AL18" s="10">
         <v>5151</v>
       </c>
-      <c r="AM18" s="11">
+      <c r="AM18" s="10">
         <v>20215</v>
       </c>
-      <c r="AN18" s="11">
+      <c r="AN18" s="10">
         <v>5074</v>
       </c>
-      <c r="AO18" s="11">
+      <c r="AO18" s="10">
         <v>6022</v>
       </c>
-      <c r="AP18" s="11">
+      <c r="AP18" s="10">
         <v>6641</v>
       </c>
-      <c r="AQ18" s="11">
+      <c r="AQ18" s="10">
         <v>8214</v>
       </c>
-      <c r="AR18" s="11">
+      <c r="AR18" s="10">
         <v>25951</v>
       </c>
-      <c r="AS18" s="4"/>
-[...1 lines deleted...]
-      <c r="AU18" s="4"/>
+      <c r="AS18" s="10">
+        <v>8192</v>
+      </c>
     </row>
-    <row r="19" spans="1:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="C19" s="15">
+    <row r="19" spans="2:45" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B19" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="C19" s="11">
         <v>100006</v>
       </c>
-      <c r="D19" s="15">
+      <c r="D19" s="11">
         <v>108127</v>
       </c>
-      <c r="E19" s="15">
+      <c r="E19" s="11">
         <v>102629</v>
       </c>
-      <c r="F19" s="15">
+      <c r="F19" s="11">
         <v>104594</v>
       </c>
-      <c r="G19" s="15">
+      <c r="G19" s="11">
         <v>112078</v>
       </c>
-      <c r="H19" s="15">
+      <c r="H19" s="11">
         <v>111556</v>
       </c>
-      <c r="I19" s="15">
+      <c r="I19" s="11">
         <v>114973</v>
       </c>
-      <c r="J19" s="15">
+      <c r="J19" s="11">
         <v>146702</v>
       </c>
-      <c r="K19" s="15">
+      <c r="K19" s="11">
         <v>140515</v>
       </c>
-      <c r="L19" s="15">
+      <c r="L19" s="11">
         <v>159530</v>
       </c>
-      <c r="M19" s="15">
+      <c r="M19" s="11">
         <v>142723</v>
       </c>
-      <c r="N19" s="15">
+      <c r="N19" s="11">
         <v>142979</v>
       </c>
-      <c r="O19" s="15">
+      <c r="O19" s="11">
         <v>156991</v>
       </c>
-      <c r="P19" s="15">
+      <c r="P19" s="11">
         <v>156468</v>
       </c>
-      <c r="Q19" s="15">
+      <c r="Q19" s="11">
         <v>154349</v>
       </c>
-      <c r="R19" s="15">
+      <c r="R19" s="11">
         <v>161496</v>
       </c>
-      <c r="S19" s="15">
+      <c r="S19" s="11">
         <v>629304</v>
       </c>
-      <c r="T19" s="15">
+      <c r="T19" s="11">
         <v>175072</v>
       </c>
-      <c r="U19" s="15">
+      <c r="U19" s="11">
         <v>177048</v>
       </c>
-      <c r="V19" s="15">
+      <c r="V19" s="11">
         <v>179797</v>
       </c>
-      <c r="W19" s="15">
+      <c r="W19" s="11">
         <v>185702</v>
       </c>
-      <c r="X19" s="15">
+      <c r="X19" s="11">
         <v>717619</v>
       </c>
-      <c r="Y19" s="15">
+      <c r="Y19" s="11">
         <v>199884</v>
       </c>
-      <c r="Z19" s="15">
+      <c r="Z19" s="11">
         <v>190531</v>
       </c>
-      <c r="AA19" s="15">
+      <c r="AA19" s="11">
         <v>184305</v>
       </c>
-      <c r="AB19" s="15">
+      <c r="AB19" s="11">
         <v>201488</v>
       </c>
-      <c r="AC19" s="15">
+      <c r="AC19" s="11">
         <v>776208</v>
       </c>
-      <c r="AD19" s="15">
+      <c r="AD19" s="11">
         <v>206683</v>
       </c>
-      <c r="AE19" s="15">
+      <c r="AE19" s="11">
         <v>194278</v>
       </c>
-      <c r="AF19" s="15">
+      <c r="AF19" s="11">
         <v>203619</v>
       </c>
-      <c r="AG19" s="15">
+      <c r="AG19" s="11">
         <v>228370</v>
       </c>
-      <c r="AH19" s="15">
+      <c r="AH19" s="11">
         <v>832950</v>
       </c>
-      <c r="AI19" s="15">
+      <c r="AI19" s="11">
         <v>241061</v>
       </c>
-      <c r="AJ19" s="15">
+      <c r="AJ19" s="11">
         <v>242457</v>
       </c>
-      <c r="AK19" s="15">
+      <c r="AK19" s="11">
         <v>289599</v>
       </c>
-      <c r="AL19" s="15">
+      <c r="AL19" s="11">
         <v>274804</v>
       </c>
-      <c r="AM19" s="15">
+      <c r="AM19" s="11">
         <v>1047921</v>
       </c>
-      <c r="AN19" s="15">
+      <c r="AN19" s="11">
         <v>305576</v>
       </c>
-      <c r="AO19" s="15">
+      <c r="AO19" s="11">
         <v>313118</v>
       </c>
-      <c r="AP19" s="15">
+      <c r="AP19" s="11">
         <v>298227</v>
       </c>
-      <c r="AQ19" s="15">
+      <c r="AQ19" s="11">
         <v>300170</v>
       </c>
-      <c r="AR19" s="15">
+      <c r="AR19" s="11">
         <v>1217091</v>
       </c>
-      <c r="AS19" s="4"/>
-[...1 lines deleted...]
-      <c r="AU19" s="4"/>
+      <c r="AS19" s="11">
+        <v>330511</v>
+      </c>
     </row>
-    <row r="20" spans="1:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B20" s="8" t="s">
+    <row r="20" spans="2:45" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B20" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="C20" s="11">
+        <v>34551</v>
+      </c>
+      <c r="D20" s="11">
+        <v>12976</v>
+      </c>
+      <c r="E20" s="11">
+        <v>31745</v>
+      </c>
+      <c r="F20" s="11">
+        <v>9820</v>
+      </c>
+      <c r="G20" s="11">
+        <v>47355</v>
+      </c>
+      <c r="H20" s="11">
+        <v>40162</v>
+      </c>
+      <c r="I20" s="11">
+        <v>52817</v>
+      </c>
+      <c r="J20" s="11">
+        <v>31935</v>
+      </c>
+      <c r="K20" s="11">
+        <v>46277</v>
+      </c>
+      <c r="L20" s="11">
+        <v>30955</v>
+      </c>
+      <c r="M20" s="11">
+        <v>58258</v>
+      </c>
+      <c r="N20" s="11">
+        <v>54329</v>
+      </c>
+      <c r="O20" s="11">
+        <v>77615</v>
+      </c>
+      <c r="P20" s="11">
+        <v>55639</v>
+      </c>
+      <c r="Q20" s="11">
+        <v>58521</v>
+      </c>
+      <c r="R20" s="11">
+        <v>71580</v>
+      </c>
+      <c r="S20" s="11">
+        <v>263355</v>
+      </c>
+      <c r="T20" s="11">
+        <v>98327</v>
+      </c>
+      <c r="U20" s="11">
+        <v>83792</v>
+      </c>
+      <c r="V20" s="11">
+        <v>85528</v>
+      </c>
+      <c r="W20" s="11">
+        <v>91181</v>
+      </c>
+      <c r="X20" s="11">
+        <v>358828</v>
+      </c>
+      <c r="Y20" s="11">
+        <v>111602</v>
+      </c>
+      <c r="Z20" s="11">
+        <v>106607</v>
+      </c>
+      <c r="AA20" s="11">
+        <v>102810</v>
+      </c>
+      <c r="AB20" s="11">
+        <v>91554</v>
+      </c>
+      <c r="AC20" s="11">
+        <v>412573</v>
+      </c>
+      <c r="AD20" s="11">
+        <v>122566</v>
+      </c>
+      <c r="AE20" s="11">
+        <v>116335</v>
+      </c>
+      <c r="AF20" s="11">
+        <v>124738</v>
+      </c>
+      <c r="AG20" s="11">
+        <v>141630</v>
+      </c>
+      <c r="AH20" s="11">
+        <v>505269</v>
+      </c>
+      <c r="AI20" s="11">
+        <v>167678</v>
+      </c>
+      <c r="AJ20" s="11">
+        <v>162494</v>
+      </c>
+      <c r="AK20" s="11">
+        <v>159316</v>
+      </c>
+      <c r="AL20" s="11">
+        <v>188540</v>
+      </c>
+      <c r="AM20" s="11">
+        <v>678028</v>
+      </c>
+      <c r="AN20" s="11">
+        <v>204101</v>
+      </c>
+      <c r="AO20" s="11">
+        <v>199853</v>
+      </c>
+      <c r="AP20" s="11">
+        <v>210371</v>
+      </c>
+      <c r="AQ20" s="11">
+        <v>221013</v>
+      </c>
+      <c r="AR20" s="11">
+        <v>835338</v>
+      </c>
+      <c r="AS20" s="11">
+        <v>287253</v>
+      </c>
+    </row>
+    <row r="21" spans="2:45" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B21" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="C21" s="12">
+        <v>0</v>
+      </c>
+      <c r="D21" s="12">
+        <v>0</v>
+      </c>
+      <c r="E21" s="12">
+        <v>0</v>
+      </c>
+      <c r="F21" s="12">
+        <v>0</v>
+      </c>
+      <c r="G21" s="12">
+        <v>0</v>
+      </c>
+      <c r="H21" s="12">
+        <v>0</v>
+      </c>
+      <c r="I21" s="12">
+        <v>0</v>
+      </c>
+      <c r="J21" s="12">
+        <v>0</v>
+      </c>
+      <c r="K21" s="12">
+        <v>0</v>
+      </c>
+      <c r="L21" s="12">
+        <v>0</v>
+      </c>
+      <c r="M21" s="12">
+        <v>0</v>
+      </c>
+      <c r="N21" s="12">
+        <v>33134</v>
+      </c>
+      <c r="O21" s="12">
+        <v>0</v>
+      </c>
+      <c r="P21" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="12">
+        <v>0</v>
+      </c>
+      <c r="R21" s="12">
+        <v>11425</v>
+      </c>
+      <c r="S21" s="12">
+        <v>11425</v>
+      </c>
+      <c r="T21" s="12">
+        <v>0</v>
+      </c>
+      <c r="U21" s="12">
+        <v>0</v>
+      </c>
+      <c r="V21" s="12">
+        <v>0</v>
+      </c>
+      <c r="W21" s="12">
+        <v>12745</v>
+      </c>
+      <c r="X21" s="12">
+        <v>12745</v>
+      </c>
+      <c r="Y21" s="12">
+        <v>0</v>
+      </c>
+      <c r="Z21" s="12">
+        <v>0</v>
+      </c>
+      <c r="AA21" s="12">
+        <v>0</v>
+      </c>
+      <c r="AB21" s="12">
+        <v>13653</v>
+      </c>
+      <c r="AC21" s="12">
+        <v>13653</v>
+      </c>
+      <c r="AD21" s="12">
+        <v>0</v>
+      </c>
+      <c r="AE21" s="12">
+        <v>0</v>
+      </c>
+      <c r="AF21" s="12">
+        <v>0</v>
+      </c>
+      <c r="AG21" s="12">
+        <v>-9517</v>
+      </c>
+      <c r="AH21" s="12">
+        <v>-9517</v>
+      </c>
+      <c r="AI21" s="12">
+        <v>0</v>
+      </c>
+      <c r="AJ21" s="12">
+        <v>0</v>
+      </c>
+      <c r="AK21" s="12">
+        <v>-870</v>
+      </c>
+      <c r="AL21" s="12">
+        <v>8600</v>
+      </c>
+      <c r="AM21" s="12">
+        <v>7730</v>
+      </c>
+      <c r="AN21" s="12">
+        <v>0</v>
+      </c>
+      <c r="AO21" s="12">
+        <v>0</v>
+      </c>
+      <c r="AP21" s="12">
+        <v>0</v>
+      </c>
+      <c r="AQ21" s="12">
+        <v>9786</v>
+      </c>
+      <c r="AR21" s="12">
+        <v>9786</v>
+      </c>
+      <c r="AS21" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="2:45" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B22" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="C22" s="9">
+        <v>205</v>
+      </c>
+      <c r="D22" s="9">
+        <v>319</v>
+      </c>
+      <c r="E22" s="9">
+        <v>359</v>
+      </c>
+      <c r="F22" s="9">
+        <v>256</v>
+      </c>
+      <c r="G22" s="9">
+        <v>471</v>
+      </c>
+      <c r="H22" s="9">
+        <v>582</v>
+      </c>
+      <c r="I22" s="9">
+        <v>673</v>
+      </c>
+      <c r="J22" s="9">
+        <v>787</v>
+      </c>
+      <c r="K22" s="9">
+        <v>858</v>
+      </c>
+      <c r="L22" s="9">
+        <v>563</v>
+      </c>
+      <c r="M22" s="9">
+        <v>1054</v>
+      </c>
+      <c r="N22" s="9">
+        <v>1179</v>
+      </c>
+      <c r="O22" s="9">
+        <v>1184</v>
+      </c>
+      <c r="P22" s="9">
+        <v>163</v>
+      </c>
+      <c r="Q22" s="9">
+        <v>110</v>
+      </c>
+      <c r="R22" s="9">
         <v>60</v>
       </c>
-      <c r="C20" s="15">
-[...127 lines deleted...]
-      <c r="AU20" s="4"/>
+      <c r="S22" s="9">
+        <v>1517</v>
+      </c>
+      <c r="T22" s="9">
+        <v>122</v>
+      </c>
+      <c r="U22" s="9">
+        <v>109</v>
+      </c>
+      <c r="V22" s="9">
+        <v>96</v>
+      </c>
+      <c r="W22" s="9">
+        <v>68</v>
+      </c>
+      <c r="X22" s="9">
+        <v>395</v>
+      </c>
+      <c r="Y22" s="9">
+        <v>14</v>
+      </c>
+      <c r="Z22" s="9">
+        <v>1000</v>
+      </c>
+      <c r="AA22" s="9">
+        <v>3859</v>
+      </c>
+      <c r="AB22" s="9">
+        <v>8839</v>
+      </c>
+      <c r="AC22" s="9">
+        <v>13712</v>
+      </c>
+      <c r="AD22" s="9">
+        <v>12940</v>
+      </c>
+      <c r="AE22" s="9">
+        <v>15576</v>
+      </c>
+      <c r="AF22" s="9">
+        <v>17929</v>
+      </c>
+      <c r="AG22" s="9">
+        <v>20952</v>
+      </c>
+      <c r="AH22" s="9">
+        <v>67397</v>
+      </c>
+      <c r="AI22" s="9">
+        <v>21060</v>
+      </c>
+      <c r="AJ22" s="9">
+        <v>21511</v>
+      </c>
+      <c r="AK22" s="9">
+        <v>16663</v>
+      </c>
+      <c r="AL22" s="9">
+        <v>14803</v>
+      </c>
+      <c r="AM22" s="9">
+        <v>74037</v>
+      </c>
+      <c r="AN22" s="9">
+        <v>13849</v>
+      </c>
+      <c r="AO22" s="9">
+        <v>14972</v>
+      </c>
+      <c r="AP22" s="9">
+        <v>20348</v>
+      </c>
+      <c r="AQ22" s="9">
+        <v>19238</v>
+      </c>
+      <c r="AR22" s="9">
+        <v>68407</v>
+      </c>
+      <c r="AS22" s="9">
+        <v>17451</v>
+      </c>
     </row>
-    <row r="21" spans="1:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...132 lines deleted...]
-      <c r="AU21" s="4"/>
+    <row r="23" spans="2:45" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B23" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="C23" s="9">
+        <v>-323</v>
+      </c>
+      <c r="D23" s="9">
+        <v>-132</v>
+      </c>
+      <c r="E23" s="9">
+        <v>0</v>
+      </c>
+      <c r="F23" s="9">
+        <v>0</v>
+      </c>
+      <c r="G23" s="9">
+        <v>0</v>
+      </c>
+      <c r="H23" s="9">
+        <v>0</v>
+      </c>
+      <c r="I23" s="9">
+        <v>0</v>
+      </c>
+      <c r="J23" s="9">
+        <v>0</v>
+      </c>
+      <c r="K23" s="9">
+        <v>0</v>
+      </c>
+      <c r="L23" s="9">
+        <v>-388</v>
+      </c>
+      <c r="M23" s="9">
+        <v>-418</v>
+      </c>
+      <c r="N23" s="9">
+        <v>-475</v>
+      </c>
+      <c r="O23" s="9">
+        <v>-485</v>
+      </c>
+      <c r="P23" s="9">
+        <v>-449</v>
+      </c>
+      <c r="Q23" s="9">
+        <v>-459</v>
+      </c>
+      <c r="R23" s="9">
+        <v>-440</v>
+      </c>
+      <c r="S23" s="9">
+        <v>-1833</v>
+      </c>
+      <c r="T23" s="9">
+        <v>-615</v>
+      </c>
+      <c r="U23" s="9">
+        <v>-434</v>
+      </c>
+      <c r="V23" s="9">
+        <v>-457</v>
+      </c>
+      <c r="W23" s="9">
+        <v>-479</v>
+      </c>
+      <c r="X23" s="9">
+        <v>-1985</v>
+      </c>
+      <c r="Y23" s="9">
+        <v>-461</v>
+      </c>
+      <c r="Z23" s="9">
+        <v>-459</v>
+      </c>
+      <c r="AA23" s="9">
+        <v>-446</v>
+      </c>
+      <c r="AB23" s="9">
+        <v>-439</v>
+      </c>
+      <c r="AC23" s="9">
+        <v>-1805</v>
+      </c>
+      <c r="AD23" s="9">
+        <v>-449</v>
+      </c>
+      <c r="AE23" s="9">
+        <v>-467</v>
+      </c>
+      <c r="AF23" s="9">
+        <v>-464</v>
+      </c>
+      <c r="AG23" s="9">
+        <v>-667</v>
+      </c>
+      <c r="AH23" s="9">
+        <v>-2047</v>
+      </c>
+      <c r="AI23" s="9">
+        <v>-1718</v>
+      </c>
+      <c r="AJ23" s="9">
+        <v>-542</v>
+      </c>
+      <c r="AK23" s="9">
+        <v>-1446</v>
+      </c>
+      <c r="AL23" s="9">
+        <v>-573</v>
+      </c>
+      <c r="AM23" s="9">
+        <v>-4279</v>
+      </c>
+      <c r="AN23" s="9">
+        <v>-587</v>
+      </c>
+      <c r="AO23" s="9">
+        <v>-429</v>
+      </c>
+      <c r="AP23" s="9">
+        <v>-522</v>
+      </c>
+      <c r="AQ23" s="9">
+        <v>-403</v>
+      </c>
+      <c r="AR23" s="9">
+        <v>-1941</v>
+      </c>
+      <c r="AS23" s="9">
+        <v>-624</v>
+      </c>
     </row>
-    <row r="22" spans="1:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...64 lines deleted...]
-      <c r="W22" s="10">
+    <row r="24" spans="2:45" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B24" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="C24" s="10">
+        <v>0</v>
+      </c>
+      <c r="D24" s="10">
+        <v>0</v>
+      </c>
+      <c r="E24" s="10">
+        <v>0</v>
+      </c>
+      <c r="F24" s="10">
+        <v>0</v>
+      </c>
+      <c r="G24" s="10">
+        <v>0</v>
+      </c>
+      <c r="H24" s="10">
+        <v>0</v>
+      </c>
+      <c r="I24" s="10">
+        <v>0</v>
+      </c>
+      <c r="J24" s="10">
+        <v>0</v>
+      </c>
+      <c r="K24" s="10">
+        <v>0</v>
+      </c>
+      <c r="L24" s="10">
+        <v>0</v>
+      </c>
+      <c r="M24" s="10">
+        <v>0</v>
+      </c>
+      <c r="N24" s="10">
+        <v>0</v>
+      </c>
+      <c r="O24" s="10">
+        <v>0</v>
+      </c>
+      <c r="P24" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="10">
+        <v>0</v>
+      </c>
+      <c r="R24" s="10">
+        <v>0</v>
+      </c>
+      <c r="S24" s="10">
+        <v>0</v>
+      </c>
+      <c r="T24" s="10">
+        <v>0</v>
+      </c>
+      <c r="U24" s="10">
+        <v>0</v>
+      </c>
+      <c r="V24" s="10">
+        <v>0</v>
+      </c>
+      <c r="W24" s="10">
+        <v>0</v>
+      </c>
+      <c r="X24" s="10">
+        <v>0</v>
+      </c>
+      <c r="Y24" s="10">
+        <v>0</v>
+      </c>
+      <c r="Z24" s="10">
+        <v>0</v>
+      </c>
+      <c r="AA24" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB24" s="10">
+        <v>-1000</v>
+      </c>
+      <c r="AC24" s="10">
+        <v>-1000</v>
+      </c>
+      <c r="AD24" s="10">
+        <v>341</v>
+      </c>
+      <c r="AE24" s="10">
+        <v>-456</v>
+      </c>
+      <c r="AF24" s="10">
+        <v>-1907</v>
+      </c>
+      <c r="AG24" s="10">
+        <v>-11100</v>
+      </c>
+      <c r="AH24" s="10">
+        <v>-13122</v>
+      </c>
+      <c r="AI24" s="10">
+        <v>0</v>
+      </c>
+      <c r="AJ24" s="10">
+        <v>0</v>
+      </c>
+      <c r="AK24" s="10">
+        <v>10</v>
+      </c>
+      <c r="AL24" s="10">
+        <v>-1124</v>
+      </c>
+      <c r="AM24" s="10">
+        <v>-1114</v>
+      </c>
+      <c r="AN24" s="10">
+        <v>4221</v>
+      </c>
+      <c r="AO24" s="10">
+        <v>12665</v>
+      </c>
+      <c r="AP24" s="10">
+        <v>39420</v>
+      </c>
+      <c r="AQ24" s="10">
+        <v>207078</v>
+      </c>
+      <c r="AR24" s="10">
+        <v>263384</v>
+      </c>
+      <c r="AS24" s="10">
+        <v>-1156</v>
+      </c>
+    </row>
+    <row r="25" spans="2:45" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B25" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="C25" s="11">
+        <v>34433</v>
+      </c>
+      <c r="D25" s="11">
+        <v>13163</v>
+      </c>
+      <c r="E25" s="11">
+        <v>32104</v>
+      </c>
+      <c r="F25" s="11">
+        <v>10076</v>
+      </c>
+      <c r="G25" s="11">
+        <v>47826</v>
+      </c>
+      <c r="H25" s="11">
+        <v>40744</v>
+      </c>
+      <c r="I25" s="11">
+        <v>53490</v>
+      </c>
+      <c r="J25" s="11">
+        <v>32722</v>
+      </c>
+      <c r="K25" s="11">
+        <v>47135</v>
+      </c>
+      <c r="L25" s="11">
+        <v>31130</v>
+      </c>
+      <c r="M25" s="11">
+        <v>58894</v>
+      </c>
+      <c r="N25" s="11">
+        <v>88167</v>
+      </c>
+      <c r="O25" s="11">
+        <v>78314</v>
+      </c>
+      <c r="P25" s="11">
+        <v>55353</v>
+      </c>
+      <c r="Q25" s="11">
+        <v>58172</v>
+      </c>
+      <c r="R25" s="11">
+        <v>82625</v>
+      </c>
+      <c r="S25" s="11">
+        <v>274464</v>
+      </c>
+      <c r="T25" s="11">
+        <v>97834</v>
+      </c>
+      <c r="U25" s="11">
+        <v>83467</v>
+      </c>
+      <c r="V25" s="11">
+        <v>85167</v>
+      </c>
+      <c r="W25" s="11">
+        <v>103515</v>
+      </c>
+      <c r="X25" s="11">
+        <v>369983</v>
+      </c>
+      <c r="Y25" s="11">
+        <v>111155</v>
+      </c>
+      <c r="Z25" s="11">
+        <v>107148</v>
+      </c>
+      <c r="AA25" s="11">
+        <v>106223</v>
+      </c>
+      <c r="AB25" s="11">
+        <v>112607</v>
+      </c>
+      <c r="AC25" s="11">
+        <v>437133</v>
+      </c>
+      <c r="AD25" s="11">
+        <v>135398</v>
+      </c>
+      <c r="AE25" s="11">
+        <v>130988</v>
+      </c>
+      <c r="AF25" s="11">
+        <v>140296</v>
+      </c>
+      <c r="AG25" s="11">
+        <v>141298</v>
+      </c>
+      <c r="AH25" s="11">
+        <v>547980</v>
+      </c>
+      <c r="AI25" s="11">
+        <v>187020</v>
+      </c>
+      <c r="AJ25" s="11">
+        <v>183463</v>
+      </c>
+      <c r="AK25" s="11">
+        <v>173673</v>
+      </c>
+      <c r="AL25" s="11">
+        <v>210246</v>
+      </c>
+      <c r="AM25" s="11">
+        <v>754402</v>
+      </c>
+      <c r="AN25" s="11">
+        <v>221584</v>
+      </c>
+      <c r="AO25" s="11">
+        <v>227061</v>
+      </c>
+      <c r="AP25" s="11">
+        <v>269617</v>
+      </c>
+      <c r="AQ25" s="11">
+        <v>456712</v>
+      </c>
+      <c r="AR25" s="11">
+        <v>1174974</v>
+      </c>
+      <c r="AS25" s="11">
+        <v>302924</v>
+      </c>
+    </row>
+    <row r="26" spans="2:45" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B26" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="C26" s="11">
+        <v>-1053</v>
+      </c>
+      <c r="D26" s="11">
+        <v>-1053</v>
+      </c>
+      <c r="E26" s="11">
+        <v>-1053</v>
+      </c>
+      <c r="F26" s="11">
+        <v>-2970</v>
+      </c>
+      <c r="G26" s="11">
+        <v>-2518</v>
+      </c>
+      <c r="H26" s="11">
+        <v>-1847</v>
+      </c>
+      <c r="I26" s="11">
+        <v>-7535</v>
+      </c>
+      <c r="J26" s="11">
+        <v>-3415</v>
+      </c>
+      <c r="K26" s="11">
+        <v>-4783</v>
+      </c>
+      <c r="L26" s="11">
+        <v>-6314</v>
+      </c>
+      <c r="M26" s="11">
+        <v>-10316</v>
+      </c>
+      <c r="N26" s="11">
+        <v>-30889</v>
+      </c>
+      <c r="O26" s="11">
+        <v>-15829</v>
+      </c>
+      <c r="P26" s="11">
+        <v>-12945</v>
+      </c>
+      <c r="Q26" s="11">
+        <v>-11124</v>
+      </c>
+      <c r="R26" s="11">
+        <v>-16176</v>
+      </c>
+      <c r="S26" s="11">
+        <v>-56074</v>
+      </c>
+      <c r="T26" s="11">
+        <v>-16269</v>
+      </c>
+      <c r="U26" s="11">
+        <v>-17234</v>
+      </c>
+      <c r="V26" s="11">
+        <v>-19862</v>
+      </c>
+      <c r="W26" s="11">
+        <v>-43510</v>
+      </c>
+      <c r="X26" s="11">
+        <v>-96875</v>
+      </c>
+      <c r="Y26" s="11">
+        <v>-13710</v>
+      </c>
+      <c r="Z26" s="11">
+        <v>-25548</v>
+      </c>
+      <c r="AA26" s="11">
+        <v>-24657</v>
+      </c>
+      <c r="AB26" s="11">
+        <v>-13605</v>
+      </c>
+      <c r="AC26" s="11">
+        <v>-77520</v>
+      </c>
+      <c r="AD26" s="11">
+        <v>-33205</v>
+      </c>
+      <c r="AE26" s="11">
+        <v>-29049</v>
+      </c>
+      <c r="AF26" s="11">
+        <v>-28666</v>
+      </c>
+      <c r="AG26" s="11">
+        <v>-37557</v>
+      </c>
+      <c r="AH26" s="11">
+        <v>-128477</v>
+      </c>
+      <c r="AI26" s="11">
+        <v>-43638</v>
+      </c>
+      <c r="AJ26" s="11">
+        <v>-47047</v>
+      </c>
+      <c r="AK26" s="11">
+        <v>-43450</v>
+      </c>
+      <c r="AL26" s="11">
+        <v>-50304</v>
+      </c>
+      <c r="AM26" s="11">
+        <v>-184439</v>
+      </c>
+      <c r="AN26" s="11">
+        <v>-53279</v>
+      </c>
+      <c r="AO26" s="11">
+        <v>-51539</v>
+      </c>
+      <c r="AP26" s="11">
+        <v>-59068</v>
+      </c>
+      <c r="AQ26" s="11">
+        <v>-89588</v>
+      </c>
+      <c r="AR26" s="11">
+        <v>-253474</v>
+      </c>
+      <c r="AS26" s="11">
+        <v>-69757</v>
+      </c>
+    </row>
+    <row r="27" spans="2:45" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B27" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="X22" s="10">
-[...64 lines deleted...]
-      <c r="AU22" s="4"/>
+      <c r="C27" s="13">
+        <v>33380</v>
+      </c>
+      <c r="D27" s="13">
+        <v>12110</v>
+      </c>
+      <c r="E27" s="13">
+        <v>31051</v>
+      </c>
+      <c r="F27" s="13">
+        <v>7106</v>
+      </c>
+      <c r="G27" s="13">
+        <v>45308</v>
+      </c>
+      <c r="H27" s="13">
+        <v>38897</v>
+      </c>
+      <c r="I27" s="13">
+        <v>45955</v>
+      </c>
+      <c r="J27" s="13">
+        <v>29307</v>
+      </c>
+      <c r="K27" s="13">
+        <v>42352</v>
+      </c>
+      <c r="L27" s="12">
+        <v>24816</v>
+      </c>
+      <c r="M27" s="12">
+        <v>48578</v>
+      </c>
+      <c r="N27" s="12">
+        <v>57278</v>
+      </c>
+      <c r="O27" s="12">
+        <v>62485</v>
+      </c>
+      <c r="P27" s="12">
+        <v>42408</v>
+      </c>
+      <c r="Q27" s="12">
+        <v>47048</v>
+      </c>
+      <c r="R27" s="12">
+        <v>66449</v>
+      </c>
+      <c r="S27" s="12">
+        <v>218390</v>
+      </c>
+      <c r="T27" s="12">
+        <v>81565</v>
+      </c>
+      <c r="U27" s="12">
+        <v>66233</v>
+      </c>
+      <c r="V27" s="12">
+        <v>65305</v>
+      </c>
+      <c r="W27" s="12">
+        <v>60005</v>
+      </c>
+      <c r="X27" s="12">
+        <v>273108</v>
+      </c>
+      <c r="Y27" s="12">
+        <v>97445</v>
+      </c>
+      <c r="Z27" s="12">
+        <v>81600</v>
+      </c>
+      <c r="AA27" s="12">
+        <v>81566</v>
+      </c>
+      <c r="AB27" s="12">
+        <v>99002</v>
+      </c>
+      <c r="AC27" s="12">
+        <v>359613</v>
+      </c>
+      <c r="AD27" s="12">
+        <v>102193</v>
+      </c>
+      <c r="AE27" s="12">
+        <v>101939</v>
+      </c>
+      <c r="AF27" s="12">
+        <v>111630</v>
+      </c>
+      <c r="AG27" s="12">
+        <v>103741</v>
+      </c>
+      <c r="AH27" s="12">
+        <v>419503</v>
+      </c>
+      <c r="AI27" s="12">
+        <v>143382</v>
+      </c>
+      <c r="AJ27" s="12">
+        <v>136416</v>
+      </c>
+      <c r="AK27" s="12">
+        <v>130223</v>
+      </c>
+      <c r="AL27" s="12">
+        <v>159942</v>
+      </c>
+      <c r="AM27" s="12">
+        <v>569963</v>
+      </c>
+      <c r="AN27" s="12">
+        <v>168305</v>
+      </c>
+      <c r="AO27" s="12">
+        <v>175522</v>
+      </c>
+      <c r="AP27" s="12">
+        <v>210549</v>
+      </c>
+      <c r="AQ27" s="12">
+        <v>367124</v>
+      </c>
+      <c r="AR27" s="12">
+        <v>921500</v>
+      </c>
+      <c r="AS27" s="12">
+        <v>233167</v>
+      </c>
     </row>
-    <row r="23" spans="1:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...132 lines deleted...]
-      <c r="AU23" s="4"/>
+    <row r="28" spans="2:45" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B28" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="C28" s="19"/>
+      <c r="D28" s="19"/>
+      <c r="E28" s="19"/>
+      <c r="F28" s="19"/>
+      <c r="G28" s="19"/>
+      <c r="H28" s="19"/>
+      <c r="I28" s="19"/>
+      <c r="J28" s="19"/>
+      <c r="K28" s="19"/>
+      <c r="L28" s="10">
+        <v>11988</v>
+      </c>
+      <c r="M28" s="10">
+        <v>18966</v>
+      </c>
+      <c r="N28" s="10">
+        <v>15949</v>
+      </c>
+      <c r="O28" s="10">
+        <v>18557</v>
+      </c>
+      <c r="P28" s="10">
+        <v>11912</v>
+      </c>
+      <c r="Q28" s="10">
+        <v>10236</v>
+      </c>
+      <c r="R28" s="10">
+        <v>11389</v>
+      </c>
+      <c r="S28" s="10">
+        <v>52094</v>
+      </c>
+      <c r="T28" s="10">
+        <v>13706</v>
+      </c>
+      <c r="U28" s="10">
+        <v>10917</v>
+      </c>
+      <c r="V28" s="10">
+        <v>10542</v>
+      </c>
+      <c r="W28" s="10">
+        <v>11115</v>
+      </c>
+      <c r="X28" s="10">
+        <v>46280</v>
+      </c>
+      <c r="Y28" s="10">
+        <v>14480</v>
+      </c>
+      <c r="Z28" s="10">
+        <v>13256</v>
+      </c>
+      <c r="AA28" s="10">
+        <v>12483</v>
+      </c>
+      <c r="AB28" s="10">
+        <v>10056</v>
+      </c>
+      <c r="AC28" s="10">
+        <v>50275</v>
+      </c>
+      <c r="AD28" s="10">
+        <v>14337</v>
+      </c>
+      <c r="AE28" s="10">
+        <v>12857</v>
+      </c>
+      <c r="AF28" s="10">
+        <v>13016</v>
+      </c>
+      <c r="AG28" s="10">
+        <v>14427</v>
+      </c>
+      <c r="AH28" s="10">
+        <v>54637</v>
+      </c>
+      <c r="AI28" s="10">
+        <v>17240</v>
+      </c>
+      <c r="AJ28" s="10">
+        <v>17177</v>
+      </c>
+      <c r="AK28" s="10">
+        <v>16307</v>
+      </c>
+      <c r="AL28" s="10">
+        <v>17732</v>
+      </c>
+      <c r="AM28" s="10">
+        <v>68456</v>
+      </c>
+      <c r="AN28" s="10">
+        <v>19923</v>
+      </c>
+      <c r="AO28" s="10">
+        <v>21740</v>
+      </c>
+      <c r="AP28" s="10">
+        <v>24913</v>
+      </c>
+      <c r="AQ28" s="10">
+        <v>42132</v>
+      </c>
+      <c r="AR28" s="10">
+        <v>108708</v>
+      </c>
+      <c r="AS28" s="10">
+        <v>27883</v>
+      </c>
     </row>
-    <row r="24" spans="1:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...132 lines deleted...]
-      <c r="AU24" s="4"/>
+    <row r="29" spans="2:45" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B29" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="L29" s="13">
+        <v>12828</v>
+      </c>
+      <c r="M29" s="13">
+        <v>29612</v>
+      </c>
+      <c r="N29" s="13">
+        <v>41329</v>
+      </c>
+      <c r="O29" s="13">
+        <v>43928</v>
+      </c>
+      <c r="P29" s="13">
+        <v>30496</v>
+      </c>
+      <c r="Q29" s="13">
+        <v>36812</v>
+      </c>
+      <c r="R29" s="13">
+        <v>55060</v>
+      </c>
+      <c r="S29" s="13">
+        <v>166296</v>
+      </c>
+      <c r="T29" s="13">
+        <v>67859</v>
+      </c>
+      <c r="U29" s="13">
+        <v>55316</v>
+      </c>
+      <c r="V29" s="13">
+        <v>54763</v>
+      </c>
+      <c r="W29" s="13">
+        <v>48890</v>
+      </c>
+      <c r="X29" s="13">
+        <v>226828</v>
+      </c>
+      <c r="Y29" s="13">
+        <v>82965</v>
+      </c>
+      <c r="Z29" s="13">
+        <v>68344</v>
+      </c>
+      <c r="AA29" s="13">
+        <v>69083</v>
+      </c>
+      <c r="AB29" s="13">
+        <v>88946</v>
+      </c>
+      <c r="AC29" s="13">
+        <v>309338</v>
+      </c>
+      <c r="AD29" s="13">
+        <v>87856</v>
+      </c>
+      <c r="AE29" s="13">
+        <v>89082</v>
+      </c>
+      <c r="AF29" s="13">
+        <v>98614</v>
+      </c>
+      <c r="AG29" s="13">
+        <v>89314</v>
+      </c>
+      <c r="AH29" s="13">
+        <v>364866</v>
+      </c>
+      <c r="AI29" s="13">
+        <v>126142</v>
+      </c>
+      <c r="AJ29" s="13">
+        <v>119239</v>
+      </c>
+      <c r="AK29" s="13">
+        <v>113916</v>
+      </c>
+      <c r="AL29" s="13">
+        <v>142210</v>
+      </c>
+      <c r="AM29" s="13">
+        <v>501507</v>
+      </c>
+      <c r="AN29" s="13">
+        <v>148382</v>
+      </c>
+      <c r="AO29" s="13">
+        <v>153782</v>
+      </c>
+      <c r="AP29" s="13">
+        <v>185636</v>
+      </c>
+      <c r="AQ29" s="13">
+        <v>324992</v>
+      </c>
+      <c r="AR29" s="13">
+        <v>812792</v>
+      </c>
+      <c r="AS29" s="13">
+        <v>205284</v>
+      </c>
     </row>
-    <row r="25" spans="1:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...132 lines deleted...]
-      <c r="AU25" s="4"/>
+    <row r="30" spans="2:45" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B30" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="L30" s="19"/>
+      <c r="M30" s="19"/>
+      <c r="N30" s="19"/>
+      <c r="O30" s="19"/>
+      <c r="P30" s="19"/>
+      <c r="Q30" s="19"/>
+      <c r="R30" s="19"/>
+      <c r="S30" s="19"/>
+      <c r="T30" s="19"/>
+      <c r="U30" s="19"/>
+      <c r="V30" s="19"/>
+      <c r="W30" s="19"/>
+      <c r="X30" s="19"/>
+      <c r="Y30" s="19"/>
+      <c r="Z30" s="19"/>
+      <c r="AA30" s="19"/>
+      <c r="AB30" s="19"/>
+      <c r="AC30" s="19"/>
+      <c r="AD30" s="19"/>
+      <c r="AE30" s="19"/>
+      <c r="AF30" s="19"/>
+      <c r="AG30" s="19"/>
+      <c r="AH30" s="19"/>
+      <c r="AI30" s="19"/>
+      <c r="AJ30" s="19"/>
+      <c r="AK30" s="19"/>
+      <c r="AL30" s="19"/>
+      <c r="AM30" s="19"/>
+      <c r="AN30" s="19"/>
+      <c r="AO30" s="19"/>
+      <c r="AP30" s="19"/>
+      <c r="AQ30" s="19"/>
+      <c r="AR30" s="19"/>
+      <c r="AS30" s="19"/>
     </row>
-    <row r="26" spans="1:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...132 lines deleted...]
-      <c r="AU26" s="4"/>
+    <row r="31" spans="2:45" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B31" s="5" t="s">
+        <v>72</v>
+      </c>
     </row>
-    <row r="27" spans="1:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...132 lines deleted...]
-      <c r="AU27" s="4"/>
+    <row r="32" spans="2:45" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B32" s="14" t="s">
+        <v>73</v>
+      </c>
+      <c r="C32" s="15">
+        <v>0.16</v>
+      </c>
+      <c r="D32" s="15">
+        <v>0.06</v>
+      </c>
+      <c r="E32" s="15">
+        <v>0.15</v>
+      </c>
+      <c r="F32" s="15">
+        <v>0.03</v>
+      </c>
+      <c r="G32" s="15">
+        <v>0.21</v>
+      </c>
+      <c r="H32" s="15">
+        <v>0.18</v>
+      </c>
+      <c r="I32" s="15">
+        <v>0.21</v>
+      </c>
+      <c r="J32" s="15">
+        <v>0.13</v>
+      </c>
+      <c r="K32" s="15">
+        <v>0.19</v>
+      </c>
+      <c r="L32" s="15">
+        <v>0.09</v>
+      </c>
+      <c r="M32" s="15">
+        <v>0.21</v>
+      </c>
+      <c r="N32" s="15">
+        <v>0.26</v>
+      </c>
+      <c r="O32" s="15">
+        <v>0.26</v>
+      </c>
+      <c r="P32" s="15">
+        <v>0.17</v>
+      </c>
+      <c r="Q32" s="15">
+        <v>0.2</v>
+      </c>
+      <c r="R32" s="15">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="S32" s="15">
+        <v>0.92</v>
+      </c>
+      <c r="T32" s="15">
+        <v>0.34</v>
+      </c>
+      <c r="U32" s="15">
+        <v>0.27</v>
+      </c>
+      <c r="V32" s="15">
+        <v>0.27</v>
+      </c>
+      <c r="W32" s="15">
+        <v>0.24</v>
+      </c>
+      <c r="X32" s="15">
+        <v>1.1299999999999999</v>
+      </c>
+      <c r="Y32" s="15">
+        <v>0.41</v>
+      </c>
+      <c r="Z32" s="15">
+        <v>0.33</v>
+      </c>
+      <c r="AA32" s="15">
+        <v>0.34</v>
+      </c>
+      <c r="AB32" s="15">
+        <v>0.43</v>
+      </c>
+      <c r="AC32" s="15">
+        <v>1.5</v>
+      </c>
+      <c r="AD32" s="15">
+        <v>0.42</v>
+      </c>
+      <c r="AE32" s="15">
+        <v>0.42</v>
+      </c>
+      <c r="AF32" s="15">
+        <v>0.47</v>
+      </c>
+      <c r="AG32" s="15">
+        <v>0.42</v>
+      </c>
+      <c r="AH32" s="15">
+        <v>1.73</v>
+      </c>
+      <c r="AI32" s="15">
+        <v>0.59</v>
+      </c>
+      <c r="AJ32" s="15">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="AK32" s="15">
+        <v>0.53</v>
+      </c>
+      <c r="AL32" s="15">
+        <v>0.67</v>
+      </c>
+      <c r="AM32" s="15">
+        <v>2.35</v>
+      </c>
+      <c r="AN32" s="15">
+        <v>0.7</v>
+      </c>
+      <c r="AO32" s="15">
+        <v>0.72</v>
+      </c>
+      <c r="AP32" s="15">
+        <v>0.87</v>
+      </c>
+      <c r="AQ32" s="15">
+        <v>1.52</v>
+      </c>
+      <c r="AR32" s="15">
+        <v>3.81</v>
+      </c>
+      <c r="AS32" s="15">
+        <v>0.96</v>
+      </c>
     </row>
-    <row r="28" spans="1:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...114 lines deleted...]
-      <c r="AU28" s="4"/>
+    <row r="33" spans="2:45" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B33" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="C33" s="16">
+        <v>0.16</v>
+      </c>
+      <c r="D33" s="16">
+        <v>0.06</v>
+      </c>
+      <c r="E33" s="16">
+        <v>0.15</v>
+      </c>
+      <c r="F33" s="16">
+        <v>0.03</v>
+      </c>
+      <c r="G33" s="16">
+        <v>0.21</v>
+      </c>
+      <c r="H33" s="16">
+        <v>0.18</v>
+      </c>
+      <c r="I33" s="16">
+        <v>0.21</v>
+      </c>
+      <c r="J33" s="16">
+        <v>0.13</v>
+      </c>
+      <c r="K33" s="16">
+        <v>0.19</v>
+      </c>
+      <c r="L33" s="16">
+        <v>0.09</v>
+      </c>
+      <c r="M33" s="16">
+        <v>0.2</v>
+      </c>
+      <c r="N33" s="16">
+        <v>0.25</v>
+      </c>
+      <c r="O33" s="16">
+        <v>0.25</v>
+      </c>
+      <c r="P33" s="16">
+        <v>0.16</v>
+      </c>
+      <c r="Q33" s="16">
+        <v>0.19</v>
+      </c>
+      <c r="R33" s="16">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="S33" s="16">
+        <v>0.88</v>
+      </c>
+      <c r="T33" s="16">
+        <v>0.33</v>
+      </c>
+      <c r="U33" s="16">
+        <v>0.27</v>
+      </c>
+      <c r="V33" s="16">
+        <v>0.26</v>
+      </c>
+      <c r="W33" s="16">
+        <v>0.23</v>
+      </c>
+      <c r="X33" s="16">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="Y33" s="16">
+        <v>0.4</v>
+      </c>
+      <c r="Z33" s="16">
+        <v>0.33</v>
+      </c>
+      <c r="AA33" s="16">
+        <v>0.33</v>
+      </c>
+      <c r="AB33" s="16">
+        <v>0.42</v>
+      </c>
+      <c r="AC33" s="16">
+        <v>1.48</v>
+      </c>
+      <c r="AD33" s="16">
+        <v>0.42</v>
+      </c>
+      <c r="AE33" s="16">
+        <v>0.42</v>
+      </c>
+      <c r="AF33" s="16">
+        <v>0.46</v>
+      </c>
+      <c r="AG33" s="16">
+        <v>0.42</v>
+      </c>
+      <c r="AH33" s="16">
+        <v>1.71</v>
+      </c>
+      <c r="AI33" s="16">
+        <v>0.59</v>
+      </c>
+      <c r="AJ33" s="16">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="AK33" s="16">
+        <v>0.53</v>
+      </c>
+      <c r="AL33" s="16">
+        <v>0.66</v>
+      </c>
+      <c r="AM33" s="16">
+        <v>2.33</v>
+      </c>
+      <c r="AN33" s="16">
+        <v>0.69</v>
+      </c>
+      <c r="AO33" s="16">
+        <v>0.71</v>
+      </c>
+      <c r="AP33" s="16">
+        <v>0.86</v>
+      </c>
+      <c r="AQ33" s="16">
+        <v>1.51</v>
+      </c>
+      <c r="AR33" s="16">
+        <v>3.78</v>
+      </c>
+      <c r="AS33" s="16">
+        <v>0.96</v>
+      </c>
     </row>
-    <row r="29" spans="1:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...114 lines deleted...]
-      <c r="AU29" s="4"/>
+    <row r="34" spans="2:45" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B34" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="C34" s="19"/>
+      <c r="D34" s="19"/>
+      <c r="E34" s="19"/>
+      <c r="F34" s="19"/>
+      <c r="G34" s="19"/>
+      <c r="H34" s="19"/>
+      <c r="I34" s="19"/>
+      <c r="J34" s="19"/>
+      <c r="K34" s="19"/>
+      <c r="L34" s="19"/>
+      <c r="M34" s="19"/>
+      <c r="N34" s="19"/>
+      <c r="O34" s="19"/>
+      <c r="P34" s="19"/>
+      <c r="Q34" s="19"/>
+      <c r="R34" s="19"/>
+      <c r="S34" s="19"/>
+      <c r="T34" s="19"/>
+      <c r="U34" s="19"/>
+      <c r="V34" s="19"/>
+      <c r="W34" s="19"/>
+      <c r="X34" s="19"/>
+      <c r="Y34" s="19"/>
+      <c r="Z34" s="19"/>
+      <c r="AA34" s="19"/>
+      <c r="AB34" s="19"/>
+      <c r="AC34" s="19"/>
+      <c r="AD34" s="19"/>
+      <c r="AE34" s="19"/>
+      <c r="AF34" s="19"/>
+      <c r="AG34" s="19"/>
+      <c r="AH34" s="19"/>
+      <c r="AI34" s="19"/>
+      <c r="AJ34" s="19"/>
+      <c r="AK34" s="19"/>
+      <c r="AL34" s="19"/>
+      <c r="AM34" s="19"/>
+      <c r="AN34" s="19"/>
+      <c r="AO34" s="19"/>
+      <c r="AP34" s="19"/>
+      <c r="AQ34" s="19"/>
+      <c r="AR34" s="19"/>
+      <c r="AS34" s="19"/>
     </row>
-    <row r="30" spans="1:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...48 lines deleted...]
-      <c r="AU30" s="4"/>
+    <row r="35" spans="2:45" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B35" s="14" t="s">
+        <v>73</v>
+      </c>
+      <c r="C35" s="9">
+        <v>210964700</v>
+      </c>
+      <c r="D35" s="9">
+        <v>212403283</v>
+      </c>
+      <c r="E35" s="9">
+        <v>213434971</v>
+      </c>
+      <c r="F35" s="9">
+        <v>213434971</v>
+      </c>
+      <c r="G35" s="9">
+        <v>213435321</v>
+      </c>
+      <c r="H35" s="9">
+        <v>213435314</v>
+      </c>
+      <c r="I35" s="9">
+        <v>219165997</v>
+      </c>
+      <c r="J35" s="9">
+        <v>222221628</v>
+      </c>
+      <c r="K35" s="9">
+        <v>222222197</v>
+      </c>
+      <c r="L35" s="9">
+        <v>142933192</v>
+      </c>
+      <c r="M35" s="9">
+        <v>142935206</v>
+      </c>
+      <c r="N35" s="9">
+        <v>157950550</v>
+      </c>
+      <c r="O35" s="9">
+        <v>166234749</v>
+      </c>
+      <c r="P35" s="9">
+        <v>177649501</v>
+      </c>
+      <c r="Q35" s="9">
+        <v>187774170</v>
+      </c>
+      <c r="R35" s="9">
+        <v>189795356</v>
+      </c>
+      <c r="S35" s="9">
+        <v>180409462</v>
+      </c>
+      <c r="T35" s="9">
+        <v>199064607</v>
+      </c>
+      <c r="U35" s="9">
+        <v>201749985</v>
+      </c>
+      <c r="V35" s="9">
+        <v>202238122</v>
+      </c>
+      <c r="W35" s="9">
+        <v>202576021</v>
+      </c>
+      <c r="X35" s="9">
+        <v>201419081</v>
+      </c>
+      <c r="Y35" s="9">
+        <v>204061347</v>
+      </c>
+      <c r="Z35" s="9">
+        <v>204501035</v>
+      </c>
+      <c r="AA35" s="9">
+        <v>205721162</v>
+      </c>
+      <c r="AB35" s="9">
+        <v>207978371</v>
+      </c>
+      <c r="AC35" s="9">
+        <v>205576637</v>
+      </c>
+      <c r="AD35" s="9">
+        <v>208105437</v>
+      </c>
+      <c r="AE35" s="9">
+        <v>211569728</v>
+      </c>
+      <c r="AF35" s="9">
+        <v>211618475</v>
+      </c>
+      <c r="AG35" s="9">
+        <v>211843460</v>
+      </c>
+      <c r="AH35" s="9">
+        <v>210796802</v>
+      </c>
+      <c r="AI35" s="9">
+        <v>212709872</v>
+      </c>
+      <c r="AJ35" s="9">
+        <v>213162158</v>
+      </c>
+      <c r="AK35" s="9">
+        <v>213206193</v>
+      </c>
+      <c r="AL35" s="9">
+        <v>213039958</v>
+      </c>
+      <c r="AM35" s="9">
+        <v>213030056</v>
+      </c>
+      <c r="AN35" s="9">
+        <v>213087496</v>
+      </c>
+      <c r="AO35" s="9">
+        <v>213339761</v>
+      </c>
+      <c r="AP35" s="9">
+        <v>213359090</v>
+      </c>
+      <c r="AQ35" s="9">
+        <v>213065776</v>
+      </c>
+      <c r="AR35" s="9">
+        <v>213213371</v>
+      </c>
+      <c r="AS35" s="9">
+        <v>212685136</v>
+      </c>
     </row>
-    <row r="31" spans="1:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...48 lines deleted...]
-      <c r="AU31" s="4"/>
+    <row r="36" spans="2:45" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B36" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="C36" s="9">
+        <v>210964700</v>
+      </c>
+      <c r="D36" s="9">
+        <v>212403283</v>
+      </c>
+      <c r="E36" s="9">
+        <v>213434971</v>
+      </c>
+      <c r="F36" s="9">
+        <v>213434971</v>
+      </c>
+      <c r="G36" s="9">
+        <v>213435321</v>
+      </c>
+      <c r="H36" s="9">
+        <v>213435314</v>
+      </c>
+      <c r="I36" s="9">
+        <v>219165997</v>
+      </c>
+      <c r="J36" s="9">
+        <v>222243851</v>
+      </c>
+      <c r="K36" s="9">
+        <v>223320457</v>
+      </c>
+      <c r="L36" s="9">
+        <v>150847183</v>
+      </c>
+      <c r="M36" s="9">
+        <v>151362643</v>
+      </c>
+      <c r="N36" s="9">
+        <v>167069241</v>
+      </c>
+      <c r="O36" s="9">
+        <v>174517244</v>
+      </c>
+      <c r="P36" s="9">
+        <v>185489824</v>
+      </c>
+      <c r="Q36" s="9">
+        <v>194955695</v>
+      </c>
+      <c r="R36" s="9">
+        <v>197745297</v>
+      </c>
+      <c r="S36" s="9">
+        <v>188223032</v>
+      </c>
+      <c r="T36" s="9">
+        <v>205028717</v>
+      </c>
+      <c r="U36" s="9">
+        <v>207463960</v>
+      </c>
+      <c r="V36" s="9">
+        <v>208197439</v>
+      </c>
+      <c r="W36" s="9">
+        <v>208282322</v>
+      </c>
+      <c r="X36" s="9">
+        <v>207254840</v>
+      </c>
+      <c r="Y36" s="9">
+        <v>207497102</v>
+      </c>
+      <c r="Z36" s="9">
+        <v>207272675</v>
+      </c>
+      <c r="AA36" s="9">
+        <v>208329469</v>
+      </c>
+      <c r="AB36" s="9">
+        <v>210329656</v>
+      </c>
+      <c r="AC36" s="9">
+        <v>208400040</v>
+      </c>
+      <c r="AD36" s="9">
+        <v>210143734</v>
+      </c>
+      <c r="AE36" s="9">
+        <v>213156753</v>
+      </c>
+      <c r="AF36" s="9">
+        <v>213491634</v>
+      </c>
+      <c r="AG36" s="9">
+        <v>213833001</v>
+      </c>
+      <c r="AH36" s="9">
+        <v>212668808</v>
+      </c>
+      <c r="AI36" s="9">
+        <v>214660853</v>
+      </c>
+      <c r="AJ36" s="9">
+        <v>214895947</v>
+      </c>
+      <c r="AK36" s="9">
+        <v>215096974</v>
+      </c>
+      <c r="AL36" s="9">
+        <v>215043352</v>
+      </c>
+      <c r="AM36" s="9">
+        <v>214924763</v>
+      </c>
+      <c r="AN36" s="9">
+        <v>214895418</v>
+      </c>
+      <c r="AO36" s="9">
+        <v>214971946</v>
+      </c>
+      <c r="AP36" s="9">
+        <v>214983486</v>
+      </c>
+      <c r="AQ36" s="9">
+        <v>214740747</v>
+      </c>
+      <c r="AR36" s="9">
+        <v>214898240</v>
+      </c>
+      <c r="AS36" s="9">
+        <v>213324648</v>
+      </c>
     </row>
-    <row r="32" spans="1:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...25 lines deleted...]
-      <c r="J32" s="23">
+    <row r="37" spans="2:45" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="38" spans="2:45" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B38" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="C38" s="17">
+        <v>0.40100000000000002</v>
+      </c>
+      <c r="D38" s="17">
+        <v>0.25</v>
+      </c>
+      <c r="E38" s="17">
+        <v>0.35499999999999998</v>
+      </c>
+      <c r="F38" s="17">
+        <v>0.22500000000000001</v>
+      </c>
+      <c r="G38" s="17">
+        <v>0.39900000000000002</v>
+      </c>
+      <c r="H38" s="17">
+        <v>0.371</v>
+      </c>
+      <c r="I38" s="17">
+        <v>0.41200000000000003</v>
+      </c>
+      <c r="J38" s="17">
+        <v>0.36399999999999999</v>
+      </c>
+      <c r="K38" s="17">
+        <v>0.42700000000000005</v>
+      </c>
+      <c r="L38" s="17">
+        <v>0.34299999999999997</v>
+      </c>
+      <c r="M38" s="17">
+        <v>0.46500000000000002</v>
+      </c>
+      <c r="N38" s="17">
+        <v>0.46</v>
+      </c>
+      <c r="O38" s="17">
+        <v>0.48899999999999999</v>
+      </c>
+      <c r="P38" s="17">
+        <v>0.441</v>
+      </c>
+      <c r="Q38" s="17">
+        <v>0.45700000000000002</v>
+      </c>
+      <c r="R38" s="17">
+        <v>0.47799999999999998</v>
+      </c>
+      <c r="S38" s="17">
+        <v>0.46700000000000003</v>
+      </c>
+      <c r="T38" s="17">
+        <v>0.50900000000000001</v>
+      </c>
+      <c r="U38" s="17">
+        <v>0.48200000000000004</v>
+      </c>
+      <c r="V38" s="17">
+        <v>0.49100000000000005</v>
+      </c>
+      <c r="W38" s="17">
+        <v>0.48700000000000004</v>
+      </c>
+      <c r="X38" s="17">
+        <v>0.49200000000000005</v>
+      </c>
+      <c r="Y38" s="17">
+        <v>0.501</v>
+      </c>
+      <c r="Z38" s="17">
+        <v>0.50900000000000001</v>
+      </c>
+      <c r="AA38" s="17">
+        <v>0.51400000000000001</v>
+      </c>
+      <c r="AB38" s="17">
+        <v>0.46600000000000003</v>
+      </c>
+      <c r="AC38" s="17">
+        <v>0.498</v>
+      </c>
+      <c r="AD38" s="17">
+        <v>0.51</v>
+      </c>
+      <c r="AE38" s="17">
+        <v>0.52200000000000002</v>
+      </c>
+      <c r="AF38" s="17">
+        <v>0.52200000000000002</v>
+      </c>
+      <c r="AG38" s="17">
+        <v>0.51100000000000001</v>
+      </c>
+      <c r="AH38" s="17">
+        <v>0.51600000000000001</v>
+      </c>
+      <c r="AI38" s="17">
+        <v>0.53100000000000003</v>
+      </c>
+      <c r="AJ38" s="17">
+        <v>0.52500000000000002</v>
+      </c>
+      <c r="AK38" s="17">
+        <v>0.48399999999999999</v>
+      </c>
+      <c r="AL38" s="17">
+        <v>0.54300000000000004</v>
+      </c>
+      <c r="AM38" s="17">
+        <v>0.52</v>
+      </c>
+      <c r="AN38" s="17">
+        <v>0.52300000000000002</v>
+      </c>
+      <c r="AO38" s="17">
+        <v>0.51300000000000001</v>
+      </c>
+      <c r="AP38" s="17">
+        <v>0.54</v>
+      </c>
+      <c r="AQ38" s="17">
+        <v>0.53900000000000003</v>
+      </c>
+      <c r="AR38" s="17">
+        <v>0.52900000000000003</v>
+      </c>
+      <c r="AS38" s="17">
+        <v>0.56299999999999994</v>
+      </c>
+    </row>
+    <row r="39" spans="2:45" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B39" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="C39" s="17">
+        <v>0.25700000000000001</v>
+      </c>
+      <c r="D39" s="17">
+        <v>0.107</v>
+      </c>
+      <c r="E39" s="17">
+        <v>0.23600000000000002</v>
+      </c>
+      <c r="F39" s="17">
+        <v>8.5999999999999993E-2</v>
+      </c>
+      <c r="G39" s="17">
+        <v>0.29699999999999999</v>
+      </c>
+      <c r="H39" s="17">
+        <v>0.26500000000000001</v>
+      </c>
+      <c r="I39" s="17">
+        <v>0.315</v>
+      </c>
+      <c r="J39" s="17">
+        <v>0.17899999999999999</v>
+      </c>
+      <c r="K39" s="17">
+        <v>0.24800000000000003</v>
+      </c>
+      <c r="L39" s="17">
+        <v>0.16300000000000001</v>
+      </c>
+      <c r="M39" s="17">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="N39" s="17">
+        <v>0.27500000000000002</v>
+      </c>
+      <c r="O39" s="17">
+        <v>0.33100000000000002</v>
+      </c>
+      <c r="P39" s="17">
+        <v>0.26200000000000001</v>
+      </c>
+      <c r="Q39" s="17">
+        <v>0.27500000000000002</v>
+      </c>
+      <c r="R39" s="17">
+        <v>0.307</v>
+      </c>
+      <c r="S39" s="17">
+        <v>0.29499999999999998</v>
+      </c>
+      <c r="T39" s="17">
+        <v>0.36</v>
+      </c>
+      <c r="U39" s="17">
+        <v>0.32100000000000001</v>
+      </c>
+      <c r="V39" s="17">
+        <v>0.32200000000000001</v>
+      </c>
+      <c r="W39" s="17">
+        <v>0.32900000000000001</v>
+      </c>
+      <c r="X39" s="17">
+        <v>0.33299999999999996</v>
+      </c>
+      <c r="Y39" s="17">
+        <v>0.35799999999999998</v>
+      </c>
+      <c r="Z39" s="17">
+        <v>0.35899999999999999</v>
+      </c>
+      <c r="AA39" s="17">
+        <v>0.35799999999999998</v>
+      </c>
+      <c r="AB39" s="17">
+        <v>0.312</v>
+      </c>
+      <c r="AC39" s="17">
+        <v>0.34700000000000003</v>
+      </c>
+      <c r="AD39" s="17">
+        <v>0.37200000000000005</v>
+      </c>
+      <c r="AE39" s="17">
+        <v>0.375</v>
+      </c>
+      <c r="AF39" s="17">
+        <v>0.38</v>
+      </c>
+      <c r="AG39" s="17">
+        <v>0.38300000000000001</v>
+      </c>
+      <c r="AH39" s="17">
+        <v>0.378</v>
+      </c>
+      <c r="AI39" s="17">
+        <v>0.41000000000000003</v>
+      </c>
+      <c r="AJ39" s="17">
+        <v>0.40100000000000002</v>
+      </c>
+      <c r="AK39" s="17">
+        <v>0.35499999999999998</v>
+      </c>
+      <c r="AL39" s="17">
+        <v>0.40700000000000003</v>
+      </c>
+      <c r="AM39" s="17">
+        <v>0.39299999999999996</v>
+      </c>
+      <c r="AN39" s="17">
+        <v>0.4</v>
+      </c>
+      <c r="AO39" s="17">
+        <v>0.39</v>
+      </c>
+      <c r="AP39" s="17">
+        <v>0.41399999999999998</v>
+      </c>
+      <c r="AQ39" s="17">
+        <v>0.42399999999999999</v>
+      </c>
+      <c r="AR39" s="17">
+        <v>0.40700000000000003</v>
+      </c>
+      <c r="AS39" s="17">
+        <v>0.46500000000000002</v>
+      </c>
+    </row>
+    <row r="40" spans="2:45" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B40" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="C40" s="17">
+        <v>0.25600000000000001</v>
+      </c>
+      <c r="D40" s="17">
+        <v>0.109</v>
+      </c>
+      <c r="E40" s="17">
+        <v>0.23899999999999999</v>
+      </c>
+      <c r="F40" s="17">
+        <v>8.8000000000000009E-2</v>
+      </c>
+      <c r="G40" s="17">
+        <v>0.3</v>
+      </c>
+      <c r="H40" s="17">
+        <v>0.26900000000000002</v>
+      </c>
+      <c r="I40" s="17">
+        <v>0.31900000000000001</v>
+      </c>
+      <c r="J40" s="17">
+        <v>0.18300000000000002</v>
+      </c>
+      <c r="K40" s="17">
+        <v>0.252</v>
+      </c>
+      <c r="L40" s="17">
+        <v>0.16300000000000001</v>
+      </c>
+      <c r="M40" s="17">
+        <v>0.29300000000000004</v>
+      </c>
+      <c r="N40" s="17">
+        <v>0.44700000000000006</v>
+      </c>
+      <c r="O40" s="17">
+        <v>0.33400000000000002</v>
+      </c>
+      <c r="P40" s="17">
+        <v>0.26100000000000001</v>
+      </c>
+      <c r="Q40" s="17">
+        <v>0.27300000000000002</v>
+      </c>
+      <c r="R40" s="17">
+        <v>0.35399999999999998</v>
+      </c>
+      <c r="S40" s="17">
+        <v>0.307</v>
+      </c>
+      <c r="T40" s="17">
+        <v>0.35799999999999998</v>
+      </c>
+      <c r="U40" s="17">
+        <v>0.32</v>
+      </c>
+      <c r="V40" s="17">
+        <v>0.32100000000000001</v>
+      </c>
+      <c r="W40" s="17">
+        <v>0.374</v>
+      </c>
+      <c r="X40" s="17">
+        <v>0.34399999999999997</v>
+      </c>
+      <c r="Y40" s="17">
+        <v>0.35700000000000004</v>
+      </c>
+      <c r="Z40" s="17">
+        <v>0.36100000000000004</v>
+      </c>
+      <c r="AA40" s="17">
+        <v>0.37</v>
+      </c>
+      <c r="AB40" s="17">
+        <v>0.38400000000000001</v>
+      </c>
+      <c r="AC40" s="17">
+        <v>0.36799999999999999</v>
+      </c>
+      <c r="AD40" s="17">
+        <v>0.41100000000000003</v>
+      </c>
+      <c r="AE40" s="17">
+        <v>0.42200000000000004</v>
+      </c>
+      <c r="AF40" s="17">
+        <v>0.42700000000000005</v>
+      </c>
+      <c r="AG40" s="17">
+        <v>0.38200000000000006</v>
+      </c>
+      <c r="AH40" s="17">
+        <v>0.40899999999999997</v>
+      </c>
+      <c r="AI40" s="17">
+        <v>0.45799999999999996</v>
+      </c>
+      <c r="AJ40" s="17">
+        <v>0.45299999999999996</v>
+      </c>
+      <c r="AK40" s="17">
+        <v>0.38700000000000001</v>
+      </c>
+      <c r="AL40" s="17">
+        <v>0.45400000000000001</v>
+      </c>
+      <c r="AM40" s="17">
+        <v>0.43700000000000006</v>
+      </c>
+      <c r="AN40" s="17">
+        <v>0.435</v>
+      </c>
+      <c r="AO40" s="17">
+        <v>0.443</v>
+      </c>
+      <c r="AP40" s="17">
+        <v>0.53</v>
+      </c>
+      <c r="AQ40" s="17">
+        <v>0.876</v>
+      </c>
+      <c r="AR40" s="17">
+        <v>0.57200000000000006</v>
+      </c>
+      <c r="AS40" s="17">
+        <v>0.49</v>
+      </c>
+    </row>
+    <row r="41" spans="2:45" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B41" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="C41" s="17">
+        <v>0.24800000000000003</v>
+      </c>
+      <c r="D41" s="17">
+        <v>0.1</v>
+      </c>
+      <c r="E41" s="17">
+        <v>0.23100000000000001</v>
+      </c>
+      <c r="F41" s="17">
+        <v>6.2000000000000006E-2</v>
+      </c>
+      <c r="G41" s="17">
+        <v>0.28399999999999997</v>
+      </c>
+      <c r="H41" s="17">
+        <v>0.25600000000000001</v>
+      </c>
+      <c r="I41" s="17">
+        <v>0.27399999999999997</v>
+      </c>
+      <c r="J41" s="17">
+        <v>0.16399999999999998</v>
+      </c>
+      <c r="K41" s="17">
+        <v>0.22700000000000001</v>
+      </c>
+      <c r="L41" s="17">
         <v>0.13</v>
       </c>
-      <c r="K32" s="23">
-[...17 lines deleted...]
-      <c r="Q32" s="23">
+      <c r="M41" s="17">
+        <v>0.24199999999999999</v>
+      </c>
+      <c r="N41" s="17">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="O41" s="17">
+        <v>0.26600000000000001</v>
+      </c>
+      <c r="P41" s="17">
         <v>0.2</v>
       </c>
-      <c r="R32" s="23">
+      <c r="Q41" s="17">
+        <v>0.22100000000000003</v>
+      </c>
+      <c r="R41" s="17">
+        <v>0.28500000000000003</v>
+      </c>
+      <c r="S41" s="17">
+        <v>0.245</v>
+      </c>
+      <c r="T41" s="17">
+        <v>0.29799999999999999</v>
+      </c>
+      <c r="U41" s="17">
+        <v>0.254</v>
+      </c>
+      <c r="V41" s="17">
+        <v>0.24600000000000002</v>
+      </c>
+      <c r="W41" s="17">
+        <v>0.217</v>
+      </c>
+      <c r="X41" s="17">
+        <v>0.254</v>
+      </c>
+      <c r="Y41" s="17">
+        <v>0.313</v>
+      </c>
+      <c r="Z41" s="17">
+        <v>0.27500000000000002</v>
+      </c>
+      <c r="AA41" s="17">
+        <v>0.28399999999999997</v>
+      </c>
+      <c r="AB41" s="17">
+        <v>0.33799999999999997</v>
+      </c>
+      <c r="AC41" s="17">
+        <v>0.30299999999999999</v>
+      </c>
+      <c r="AD41" s="17">
+        <v>0.31</v>
+      </c>
+      <c r="AE41" s="17">
+        <v>0.32799999999999996</v>
+      </c>
+      <c r="AF41" s="17">
+        <v>0.34</v>
+      </c>
+      <c r="AG41" s="17">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="AH41" s="17">
+        <v>0.313</v>
+      </c>
+      <c r="AI41" s="17">
+        <v>0.35100000000000003</v>
+      </c>
+      <c r="AJ41" s="17">
+        <v>0.33700000000000002</v>
+      </c>
+      <c r="AK41" s="17">
         <v>0.28999999999999998</v>
       </c>
-      <c r="S32" s="23">
-[...20 lines deleted...]
-      <c r="Z32" s="23">
+      <c r="AL41" s="17">
+        <v>0.34500000000000003</v>
+      </c>
+      <c r="AM41" s="17">
         <v>0.33</v>
       </c>
-      <c r="AA32" s="23">
-[...55 lines deleted...]
-      <c r="AU32" s="4"/>
+      <c r="AN41" s="17">
+        <v>0.33</v>
+      </c>
+      <c r="AO41" s="17">
+        <v>0.34200000000000003</v>
+      </c>
+      <c r="AP41" s="17">
+        <v>0.41399999999999998</v>
+      </c>
+      <c r="AQ41" s="17">
+        <v>0.70400000000000007</v>
+      </c>
+      <c r="AR41" s="17">
+        <v>0.44900000000000001</v>
+      </c>
+      <c r="AS41" s="17">
+        <v>0.37700000000000006</v>
+      </c>
     </row>
-    <row r="33" spans="1:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1659 lines deleted...]
-    </row>
+    <row r="42" spans="2:45" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="43" spans="2:45" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="44" spans="2:45" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="45" spans="2:45" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="46" spans="2:45" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="47" spans="2:45" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="48" spans="2:45" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="49" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="50" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="51" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="52" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="53" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:AT76"/>
-[...6493 lines deleted...]
-  <dimension ref="A1:AL51"/>
+  <dimension ref="A1:AU76"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="4" topLeftCell="C5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="C5" sqref="C5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="13.7109375" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="13.08984375" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="3.42578125" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="11" max="40" width="11.85546875" customWidth="1"/>
+    <col min="1" max="1" width="3.453125" customWidth="1"/>
+    <col min="2" max="2" width="38.26953125" customWidth="1"/>
+    <col min="3" max="7" width="13.1796875" customWidth="1"/>
+    <col min="8" max="8" width="13.54296875" customWidth="1"/>
+    <col min="9" max="15" width="13.1796875" customWidth="1"/>
+    <col min="16" max="16" width="3.453125" customWidth="1"/>
+    <col min="17" max="32" width="12.90625" customWidth="1"/>
+    <col min="33" max="48" width="12.6328125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:38" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...11 lines deleted...]
-      <c r="AL1" s="4"/>
+    <row r="1" spans="1:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="50"/>
     </row>
-    <row r="2" spans="1:38" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="59" t="s">
+    <row r="2" spans="1:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="49" t="s">
+        <v>80</v>
+      </c>
+      <c r="B2" s="50"/>
+    </row>
+    <row r="3" spans="1:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="51" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="50"/>
+      <c r="AR3" s="20"/>
+      <c r="AS3" s="20"/>
+    </row>
+    <row r="4" spans="1:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C4" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="D4" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="E4" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="H4" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="I4" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="J4" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="K4" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="L4" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="M4" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="N4" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="O4" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="Q4" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="R4" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="S4" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="T4" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="U4" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="V4" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="W4" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="X4" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="Y4" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="Z4" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="AA4" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="AB4" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC4" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="AD4" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE4" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="AF4" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="AG4" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="AH4" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="AI4" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="AJ4" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="AK4" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="AL4" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="AM4" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="AN4" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="AO4" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="AP4" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AQ4" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="AR4" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="AS4" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="AT4" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="AU4" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="5" spans="1:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B5" s="21" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="6" spans="1:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B6" s="22" t="s">
+        <v>83</v>
+      </c>
+      <c r="C6" s="6">
+        <v>44020</v>
+      </c>
+      <c r="D6" s="6">
+        <v>44718</v>
+      </c>
+      <c r="E6" s="6">
+        <v>45456</v>
+      </c>
+      <c r="F6" s="6">
+        <v>46268</v>
+      </c>
+      <c r="G6" s="6">
+        <v>48845</v>
+      </c>
+      <c r="H6" s="6">
+        <v>49829</v>
+      </c>
+      <c r="I6" s="6">
+        <v>49784</v>
+      </c>
+      <c r="J6" s="6">
+        <v>49724</v>
+      </c>
+      <c r="K6" s="6">
+        <v>50440</v>
+      </c>
+      <c r="L6" s="6">
+        <v>50320</v>
+      </c>
+      <c r="M6" s="6">
+        <v>50620</v>
+      </c>
+      <c r="N6" s="6">
+        <v>50394</v>
+      </c>
+      <c r="O6" s="6">
+        <v>201774</v>
+      </c>
+      <c r="Q6" s="6">
+        <v>50498</v>
+      </c>
+      <c r="R6" s="6">
+        <v>50722</v>
+      </c>
+      <c r="S6" s="6">
+        <v>51627</v>
+      </c>
+      <c r="T6" s="6">
+        <v>52654</v>
+      </c>
+      <c r="U6" s="23">
+        <v>205501</v>
+      </c>
+      <c r="V6" s="6">
+        <v>53278</v>
+      </c>
+      <c r="W6" s="6">
+        <v>54237</v>
+      </c>
+      <c r="X6" s="6">
+        <v>58530</v>
+      </c>
+      <c r="Y6" s="6">
+        <v>58438</v>
+      </c>
+      <c r="Z6" s="23">
+        <v>224483</v>
+      </c>
+      <c r="AA6" s="6">
+        <v>56950</v>
+      </c>
+      <c r="AB6" s="6">
+        <v>55252</v>
+      </c>
+      <c r="AC6" s="6">
+        <v>54494</v>
+      </c>
+      <c r="AD6" s="6">
+        <v>54930</v>
+      </c>
+      <c r="AE6" s="23">
+        <v>221626</v>
+      </c>
+      <c r="AF6" s="6">
+        <v>56337</v>
+      </c>
+      <c r="AG6" s="6">
+        <v>58766</v>
+      </c>
+      <c r="AH6" s="6">
+        <v>58704</v>
+      </c>
+      <c r="AI6" s="6">
+        <v>59495</v>
+      </c>
+      <c r="AJ6" s="23">
+        <v>233302</v>
+      </c>
+      <c r="AK6" s="23">
+        <v>60396</v>
+      </c>
+      <c r="AL6" s="23">
+        <v>59895</v>
+      </c>
+      <c r="AM6" s="23">
+        <v>59424</v>
+      </c>
+      <c r="AN6" s="23">
+        <v>64785</v>
+      </c>
+      <c r="AO6" s="23">
+        <v>244500</v>
+      </c>
+      <c r="AP6" s="23">
+        <v>68075</v>
+      </c>
+      <c r="AQ6" s="23">
+        <v>69774</v>
+      </c>
+      <c r="AR6" s="23">
+        <v>71088</v>
+      </c>
+      <c r="AS6" s="23">
+        <v>71348</v>
+      </c>
+      <c r="AT6" s="23">
+        <v>280285</v>
+      </c>
+      <c r="AU6" s="23">
+        <v>72432</v>
+      </c>
+    </row>
+    <row r="7" spans="1:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B7" s="22" t="s">
+        <v>84</v>
+      </c>
+      <c r="C7" s="24">
+        <v>35806</v>
+      </c>
+      <c r="D7" s="24">
+        <v>36365</v>
+      </c>
+      <c r="E7" s="24">
+        <v>36195</v>
+      </c>
+      <c r="F7" s="24">
+        <v>35474</v>
+      </c>
+      <c r="G7" s="24">
+        <v>45068</v>
+      </c>
+      <c r="H7" s="24">
+        <v>45307</v>
+      </c>
+      <c r="I7" s="24">
+        <v>42808</v>
+      </c>
+      <c r="J7" s="24">
+        <v>47868</v>
+      </c>
+      <c r="K7" s="24">
+        <v>53650</v>
+      </c>
+      <c r="L7" s="24">
+        <v>56743</v>
+      </c>
+      <c r="M7" s="24">
+        <v>64885</v>
+      </c>
+      <c r="N7" s="24">
+        <v>57145</v>
+      </c>
+      <c r="O7" s="24">
+        <v>232423</v>
+      </c>
+      <c r="Q7" s="24">
+        <v>75541</v>
+      </c>
+      <c r="R7" s="24">
+        <v>62101</v>
+      </c>
+      <c r="S7" s="24">
+        <v>64139</v>
+      </c>
+      <c r="T7" s="24">
+        <v>69045</v>
+      </c>
+      <c r="U7" s="25">
+        <v>270826</v>
+      </c>
+      <c r="V7" s="24">
+        <v>89651</v>
+      </c>
+      <c r="W7" s="24">
+        <v>79766</v>
+      </c>
+      <c r="X7" s="24">
+        <v>80888</v>
+      </c>
+      <c r="Y7" s="24">
+        <v>88090</v>
+      </c>
+      <c r="Z7" s="25">
+        <v>338395</v>
+      </c>
+      <c r="AA7" s="24">
+        <v>103389</v>
+      </c>
+      <c r="AB7" s="24">
+        <v>96334</v>
+      </c>
+      <c r="AC7" s="24">
+        <v>93673</v>
+      </c>
+      <c r="AD7" s="24">
+        <v>90384</v>
+      </c>
+      <c r="AE7" s="25">
+        <v>383780</v>
+      </c>
+      <c r="AF7" s="24">
+        <v>114168</v>
+      </c>
+      <c r="AG7" s="24">
+        <v>101588</v>
+      </c>
+      <c r="AH7" s="24">
+        <v>114128</v>
+      </c>
+      <c r="AI7" s="25">
+        <v>132248</v>
+      </c>
+      <c r="AJ7" s="25">
+        <v>462132</v>
+      </c>
+      <c r="AK7" s="25">
+        <v>153697</v>
+      </c>
+      <c r="AL7" s="25">
+        <v>157636</v>
+      </c>
+      <c r="AM7" s="25">
+        <v>173698</v>
+      </c>
+      <c r="AN7" s="25">
+        <v>175407</v>
+      </c>
+      <c r="AO7" s="25">
+        <v>660438</v>
+      </c>
+      <c r="AP7" s="25">
+        <v>197357</v>
+      </c>
+      <c r="AQ7" s="25">
+        <v>204743</v>
+      </c>
+      <c r="AR7" s="25">
+        <v>203409</v>
+      </c>
+      <c r="AS7" s="25">
+        <v>207735</v>
+      </c>
+      <c r="AT7" s="25">
+        <v>813244</v>
+      </c>
+      <c r="AU7" s="25">
+        <v>271740</v>
+      </c>
+    </row>
+    <row r="8" spans="1:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B8" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="C8" s="26">
+        <v>79826</v>
+      </c>
+      <c r="D8" s="26">
+        <v>81083</v>
+      </c>
+      <c r="E8" s="26">
+        <v>81651</v>
+      </c>
+      <c r="F8" s="26">
+        <v>81742</v>
+      </c>
+      <c r="G8" s="26">
+        <v>93913</v>
+      </c>
+      <c r="H8" s="26">
+        <v>95136</v>
+      </c>
+      <c r="I8" s="26">
+        <v>92592</v>
+      </c>
+      <c r="J8" s="26">
+        <v>97592</v>
+      </c>
+      <c r="K8" s="26">
+        <v>104090</v>
+      </c>
+      <c r="L8" s="26">
+        <v>107063</v>
+      </c>
+      <c r="M8" s="26">
+        <v>115505</v>
+      </c>
+      <c r="N8" s="26">
+        <v>107539</v>
+      </c>
+      <c r="O8" s="26">
+        <v>434197</v>
+      </c>
+      <c r="Q8" s="26">
+        <v>126039</v>
+      </c>
+      <c r="R8" s="26">
+        <v>112823</v>
+      </c>
+      <c r="S8" s="26">
+        <v>115766</v>
+      </c>
+      <c r="T8" s="26">
+        <v>121699</v>
+      </c>
+      <c r="U8" s="26">
+        <v>476327</v>
+      </c>
+      <c r="V8" s="26">
+        <v>142929</v>
+      </c>
+      <c r="W8" s="26">
+        <v>134003</v>
+      </c>
+      <c r="X8" s="26">
+        <v>139418</v>
+      </c>
+      <c r="Y8" s="26">
+        <v>146528</v>
+      </c>
+      <c r="Z8" s="26">
+        <v>562878</v>
+      </c>
+      <c r="AA8" s="26">
+        <v>160339</v>
+      </c>
+      <c r="AB8" s="26">
+        <v>151586</v>
+      </c>
+      <c r="AC8" s="26">
+        <v>148167</v>
+      </c>
+      <c r="AD8" s="26">
+        <v>145314</v>
+      </c>
+      <c r="AE8" s="26">
+        <v>605406</v>
+      </c>
+      <c r="AF8" s="26">
+        <v>170505</v>
+      </c>
+      <c r="AG8" s="26">
+        <v>160354</v>
+      </c>
+      <c r="AH8" s="26">
+        <v>172832</v>
+      </c>
+      <c r="AI8" s="26">
+        <v>191743</v>
+      </c>
+      <c r="AJ8" s="26">
+        <v>695434</v>
+      </c>
+      <c r="AK8" s="26">
+        <v>214093</v>
+      </c>
+      <c r="AL8" s="26">
+        <v>217531</v>
+      </c>
+      <c r="AM8" s="26">
+        <v>233122</v>
+      </c>
+      <c r="AN8" s="26">
+        <v>240192</v>
+      </c>
+      <c r="AO8" s="26">
+        <v>904938</v>
+      </c>
+      <c r="AP8" s="26">
+        <v>265432</v>
+      </c>
+      <c r="AQ8" s="26">
+        <v>274517</v>
+      </c>
+      <c r="AR8" s="26">
+        <v>274497</v>
+      </c>
+      <c r="AS8" s="26">
+        <v>279083</v>
+      </c>
+      <c r="AT8" s="26">
+        <v>1093529</v>
+      </c>
+      <c r="AU8" s="26">
+        <v>344172</v>
+      </c>
+    </row>
+    <row r="9" spans="1:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B9" s="22" t="s">
+        <v>83</v>
+      </c>
+      <c r="C9" s="24">
+        <v>3652</v>
+      </c>
+      <c r="D9" s="24">
+        <v>3590</v>
+      </c>
+      <c r="E9" s="24">
+        <v>3598</v>
+      </c>
+      <c r="F9" s="24">
+        <v>3650</v>
+      </c>
+      <c r="G9" s="24">
+        <v>5120</v>
+      </c>
+      <c r="H9" s="24">
+        <v>4975</v>
+      </c>
+      <c r="I9" s="24">
+        <v>5116</v>
+      </c>
+      <c r="J9" s="24">
+        <v>5228</v>
+      </c>
+      <c r="K9" s="24">
+        <v>5077</v>
+      </c>
+      <c r="L9" s="24">
+        <v>5262</v>
+      </c>
+      <c r="M9" s="24">
+        <v>5161</v>
+      </c>
+      <c r="N9" s="24">
+        <v>5311</v>
+      </c>
+      <c r="O9" s="24">
+        <v>20811</v>
+      </c>
+      <c r="Q9" s="24">
+        <v>5403</v>
+      </c>
+      <c r="R9" s="24">
+        <v>5374</v>
+      </c>
+      <c r="S9" s="24">
+        <v>5938</v>
+      </c>
+      <c r="T9" s="24">
+        <v>6050</v>
+      </c>
+      <c r="U9" s="25">
+        <v>22765</v>
+      </c>
+      <c r="V9" s="24">
+        <v>6370</v>
+      </c>
+      <c r="W9" s="24">
+        <v>6500</v>
+      </c>
+      <c r="X9" s="24">
+        <v>6501</v>
+      </c>
+      <c r="Y9" s="24">
+        <v>6699</v>
+      </c>
+      <c r="Z9" s="25">
+        <v>26070</v>
+      </c>
+      <c r="AA9" s="24">
+        <v>6670</v>
+      </c>
+      <c r="AB9" s="24">
+        <v>6494</v>
+      </c>
+      <c r="AC9" s="25">
+        <v>6377</v>
+      </c>
+      <c r="AD9" s="25">
+        <v>6502</v>
+      </c>
+      <c r="AE9" s="25">
+        <v>26043</v>
+      </c>
+      <c r="AF9" s="25">
+        <v>6653</v>
+      </c>
+      <c r="AG9" s="25">
+        <v>6714</v>
+      </c>
+      <c r="AH9" s="24">
+        <v>7578</v>
+      </c>
+      <c r="AI9" s="25">
+        <v>7468</v>
+      </c>
+      <c r="AJ9" s="25">
+        <v>28413</v>
+      </c>
+      <c r="AK9" s="25">
+        <v>7811</v>
+      </c>
+      <c r="AL9" s="25">
+        <v>8539</v>
+      </c>
+      <c r="AM9" s="25">
+        <v>8787</v>
+      </c>
+      <c r="AN9" s="25">
+        <v>10195</v>
+      </c>
+      <c r="AO9" s="25">
+        <v>35332</v>
+      </c>
+      <c r="AP9" s="25">
+        <v>10458</v>
+      </c>
+      <c r="AQ9" s="25">
+        <v>17339</v>
+      </c>
+      <c r="AR9" s="25">
+        <v>17454</v>
+      </c>
+      <c r="AS9" s="25">
+        <v>17469</v>
+      </c>
+      <c r="AT9" s="25">
+        <v>62720</v>
+      </c>
+      <c r="AU9" s="25">
+        <v>17588</v>
+      </c>
+    </row>
+    <row r="10" spans="1:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B10" s="22" t="s">
+        <v>84</v>
+      </c>
+      <c r="C10" s="24">
+        <v>22166</v>
+      </c>
+      <c r="D10" s="24">
+        <v>21608</v>
+      </c>
+      <c r="E10" s="24">
+        <v>23267</v>
+      </c>
+      <c r="F10" s="24">
+        <v>23805</v>
+      </c>
+      <c r="G10" s="24">
+        <v>29613</v>
+      </c>
+      <c r="H10" s="24">
+        <v>29102</v>
+      </c>
+      <c r="I10" s="24">
+        <v>28526</v>
+      </c>
+      <c r="J10" s="24">
+        <v>31976</v>
+      </c>
+      <c r="K10" s="24">
+        <v>34358</v>
+      </c>
+      <c r="L10" s="24">
+        <v>34337</v>
+      </c>
+      <c r="M10" s="24">
+        <v>34417</v>
+      </c>
+      <c r="N10" s="24">
+        <v>38231</v>
+      </c>
+      <c r="O10" s="24">
+        <v>141343</v>
+      </c>
+      <c r="Q10" s="24">
+        <v>48575</v>
+      </c>
+      <c r="R10" s="24">
+        <v>43731</v>
+      </c>
+      <c r="S10" s="24">
+        <v>44278</v>
+      </c>
+      <c r="T10" s="24">
+        <v>53205</v>
+      </c>
+      <c r="U10" s="25">
+        <v>189789</v>
+      </c>
+      <c r="V10" s="24">
+        <v>67998</v>
+      </c>
+      <c r="W10" s="24">
+        <v>65712</v>
+      </c>
+      <c r="X10" s="24">
+        <v>65742</v>
+      </c>
+      <c r="Y10" s="24">
+        <v>66915</v>
+      </c>
+      <c r="Z10" s="25">
+        <v>266367</v>
+      </c>
+      <c r="AA10" s="24">
+        <v>79648</v>
+      </c>
+      <c r="AB10" s="24">
+        <v>77497</v>
+      </c>
+      <c r="AC10" s="25">
+        <v>71724</v>
+      </c>
+      <c r="AD10" s="25">
+        <v>76891</v>
+      </c>
+      <c r="AE10" s="25">
+        <v>305760</v>
+      </c>
+      <c r="AF10" s="25">
+        <v>82364</v>
+      </c>
+      <c r="AG10" s="25">
+        <v>77334</v>
+      </c>
+      <c r="AH10" s="24">
+        <v>82484</v>
+      </c>
+      <c r="AI10" s="25">
+        <v>96799</v>
+      </c>
+      <c r="AJ10" s="25">
+        <v>338981</v>
+      </c>
+      <c r="AK10" s="25">
+        <v>108028</v>
+      </c>
+      <c r="AL10" s="25">
+        <v>102785</v>
+      </c>
+      <c r="AM10" s="25">
+        <v>109518</v>
+      </c>
+      <c r="AN10" s="25">
+        <v>103377</v>
+      </c>
+      <c r="AO10" s="25">
+        <v>423708</v>
+      </c>
+      <c r="AP10" s="25">
+        <v>113542</v>
+      </c>
+      <c r="AQ10" s="25">
+        <v>106956</v>
+      </c>
+      <c r="AR10" s="25">
+        <v>103880</v>
+      </c>
+      <c r="AS10" s="25">
+        <v>100939</v>
+      </c>
+      <c r="AT10" s="25">
+        <v>425317</v>
+      </c>
+      <c r="AU10" s="25">
+        <v>120638</v>
+      </c>
+    </row>
+    <row r="11" spans="1:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B11" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="C11" s="26">
+        <v>25818</v>
+      </c>
+      <c r="D11" s="26">
+        <v>25198</v>
+      </c>
+      <c r="E11" s="26">
+        <v>26865</v>
+      </c>
+      <c r="F11" s="26">
+        <v>27455</v>
+      </c>
+      <c r="G11" s="26">
+        <v>34733</v>
+      </c>
+      <c r="H11" s="26">
+        <v>34077</v>
+      </c>
+      <c r="I11" s="26">
+        <v>33642</v>
+      </c>
+      <c r="J11" s="26">
+        <v>37204</v>
+      </c>
+      <c r="K11" s="26">
+        <v>39435</v>
+      </c>
+      <c r="L11" s="26">
+        <v>39599</v>
+      </c>
+      <c r="M11" s="26">
+        <v>39578</v>
+      </c>
+      <c r="N11" s="26">
+        <v>43542</v>
+      </c>
+      <c r="O11" s="26">
+        <v>162154</v>
+      </c>
+      <c r="Q11" s="26">
+        <v>53978</v>
+      </c>
+      <c r="R11" s="26">
+        <v>49105</v>
+      </c>
+      <c r="S11" s="26">
+        <v>50216</v>
+      </c>
+      <c r="T11" s="26">
+        <v>59255</v>
+      </c>
+      <c r="U11" s="26">
+        <v>212554</v>
+      </c>
+      <c r="V11" s="26">
+        <v>74368</v>
+      </c>
+      <c r="W11" s="26">
+        <v>72212</v>
+      </c>
+      <c r="X11" s="26">
+        <v>72243</v>
+      </c>
+      <c r="Y11" s="26">
+        <v>73614</v>
+      </c>
+      <c r="Z11" s="26">
+        <v>292437</v>
+      </c>
+      <c r="AA11" s="26">
+        <v>86318</v>
+      </c>
+      <c r="AB11" s="26">
+        <v>83991</v>
+      </c>
+      <c r="AC11" s="26">
+        <v>78101</v>
+      </c>
+      <c r="AD11" s="26">
+        <v>83393</v>
+      </c>
+      <c r="AE11" s="26">
+        <v>331803</v>
+      </c>
+      <c r="AF11" s="26">
+        <v>89017</v>
+      </c>
+      <c r="AG11" s="26">
+        <v>84048</v>
+      </c>
+      <c r="AH11" s="26">
+        <v>90062</v>
+      </c>
+      <c r="AI11" s="26">
+        <v>104267</v>
+      </c>
+      <c r="AJ11" s="26">
+        <v>367394</v>
+      </c>
+      <c r="AK11" s="26">
+        <v>115839</v>
+      </c>
+      <c r="AL11" s="26">
+        <v>111324</v>
+      </c>
+      <c r="AM11" s="26">
+        <v>118305</v>
+      </c>
+      <c r="AN11" s="26">
+        <v>113572</v>
+      </c>
+      <c r="AO11" s="26">
+        <v>459040</v>
+      </c>
+      <c r="AP11" s="26">
+        <v>124000</v>
+      </c>
+      <c r="AQ11" s="26">
+        <v>124295</v>
+      </c>
+      <c r="AR11" s="26">
+        <v>121334</v>
+      </c>
+      <c r="AS11" s="26">
+        <v>118408</v>
+      </c>
+      <c r="AT11" s="26">
+        <v>488037</v>
+      </c>
+      <c r="AU11" s="26">
+        <v>138226</v>
+      </c>
+    </row>
+    <row r="12" spans="1:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="22" t="s">
+        <v>83</v>
+      </c>
+      <c r="C12" s="24">
+        <v>1027</v>
+      </c>
+      <c r="D12" s="24">
+        <v>1115</v>
+      </c>
+      <c r="E12" s="24">
+        <v>1175</v>
+      </c>
+      <c r="F12" s="24">
+        <v>1214</v>
+      </c>
+      <c r="G12" s="24">
+        <v>1671</v>
+      </c>
+      <c r="H12" s="24">
+        <v>1764</v>
+      </c>
+      <c r="I12" s="24">
+        <v>1418</v>
+      </c>
+      <c r="J12" s="24">
+        <v>1643</v>
+      </c>
+      <c r="K12" s="24">
+        <v>1646</v>
+      </c>
+      <c r="L12" s="24">
+        <v>1921</v>
+      </c>
+      <c r="M12" s="24">
+        <v>2437</v>
+      </c>
+      <c r="N12" s="24">
+        <v>2393</v>
+      </c>
+      <c r="O12" s="24">
+        <v>8397</v>
+      </c>
+      <c r="Q12" s="24">
+        <v>2334</v>
+      </c>
+      <c r="R12" s="24">
+        <v>2502</v>
+      </c>
+      <c r="S12" s="24">
+        <v>2528</v>
+      </c>
+      <c r="T12" s="24">
+        <v>2809</v>
+      </c>
+      <c r="U12" s="25">
+        <v>10173</v>
+      </c>
+      <c r="V12" s="24">
+        <v>2881</v>
+      </c>
+      <c r="W12" s="24">
+        <v>2785</v>
+      </c>
+      <c r="X12" s="24">
+        <v>2222</v>
+      </c>
+      <c r="Y12" s="24">
+        <v>2609</v>
+      </c>
+      <c r="Z12" s="25">
+        <v>10497</v>
+      </c>
+      <c r="AA12" s="24">
+        <v>2384</v>
+      </c>
+      <c r="AB12" s="24">
+        <v>2250</v>
+      </c>
+      <c r="AC12" s="25">
+        <v>2308</v>
+      </c>
+      <c r="AD12" s="25">
+        <v>2178</v>
+      </c>
+      <c r="AE12" s="25">
+        <v>9120</v>
+      </c>
+      <c r="AF12" s="25">
+        <v>2306</v>
+      </c>
+      <c r="AG12" s="25">
+        <v>2280</v>
+      </c>
+      <c r="AH12" s="24">
+        <v>2323</v>
+      </c>
+      <c r="AI12" s="25">
+        <v>2383</v>
+      </c>
+      <c r="AJ12" s="25">
+        <v>9292</v>
+      </c>
+      <c r="AK12" s="25">
+        <v>2376</v>
+      </c>
+      <c r="AL12" s="25">
+        <v>2269</v>
+      </c>
+      <c r="AM12" s="25">
+        <v>2296</v>
+      </c>
+      <c r="AN12" s="25">
+        <v>2279</v>
+      </c>
+      <c r="AO12" s="25">
+        <v>9220</v>
+      </c>
+      <c r="AP12" s="25">
+        <v>2204</v>
+      </c>
+      <c r="AQ12" s="25">
+        <v>2359</v>
+      </c>
+      <c r="AR12" s="25">
+        <v>2470</v>
+      </c>
+      <c r="AS12" s="25">
+        <v>2471</v>
+      </c>
+      <c r="AT12" s="25">
+        <v>9504</v>
+      </c>
+      <c r="AU12" s="25">
+        <v>2475</v>
+      </c>
+    </row>
+    <row r="13" spans="1:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B13" s="22" t="s">
+        <v>84</v>
+      </c>
+      <c r="C13" s="24">
+        <v>4654</v>
+      </c>
+      <c r="D13" s="24">
+        <v>4762</v>
+      </c>
+      <c r="E13" s="24">
+        <v>4575</v>
+      </c>
+      <c r="F13" s="24">
+        <v>5159</v>
+      </c>
+      <c r="G13" s="24">
+        <v>8521</v>
+      </c>
+      <c r="H13" s="24">
+        <v>7907</v>
+      </c>
+      <c r="I13" s="24">
+        <v>7066</v>
+      </c>
+      <c r="J13" s="24">
+        <v>10949</v>
+      </c>
+      <c r="K13" s="24">
+        <v>10152</v>
+      </c>
+      <c r="L13" s="24">
+        <v>9195</v>
+      </c>
+      <c r="M13" s="24">
+        <v>9896</v>
+      </c>
+      <c r="N13" s="24">
+        <v>9272</v>
+      </c>
+      <c r="O13" s="24">
+        <v>38515</v>
+      </c>
+      <c r="Q13" s="24">
+        <v>17100</v>
+      </c>
+      <c r="R13" s="24">
+        <v>12905</v>
+      </c>
+      <c r="S13" s="24">
+        <v>9329</v>
+      </c>
+      <c r="T13" s="24">
+        <v>12202</v>
+      </c>
+      <c r="U13" s="25">
+        <v>51536</v>
+      </c>
+      <c r="V13" s="24">
+        <v>15980</v>
+      </c>
+      <c r="W13" s="24">
+        <v>14612</v>
+      </c>
+      <c r="X13" s="24">
+        <v>14235</v>
+      </c>
+      <c r="Y13" s="24">
+        <v>15752</v>
+      </c>
+      <c r="Z13" s="25">
+        <v>60579</v>
+      </c>
+      <c r="AA13" s="24">
+        <v>24151</v>
+      </c>
+      <c r="AB13" s="24">
+        <v>20409</v>
+      </c>
+      <c r="AC13" s="25">
+        <v>18969</v>
+      </c>
+      <c r="AD13" s="25">
+        <v>20825</v>
+      </c>
+      <c r="AE13" s="25">
+        <v>84354</v>
+      </c>
+      <c r="AF13" s="25">
+        <v>23897</v>
+      </c>
+      <c r="AG13" s="25">
+        <v>19866</v>
+      </c>
+      <c r="AH13" s="24">
+        <v>18567</v>
+      </c>
+      <c r="AI13" s="25">
+        <v>23673</v>
+      </c>
+      <c r="AJ13" s="25">
+        <v>86003</v>
+      </c>
+      <c r="AK13" s="25">
+        <v>24674</v>
+      </c>
+      <c r="AL13" s="25">
+        <v>20602</v>
+      </c>
+      <c r="AM13" s="25">
+        <v>23218</v>
+      </c>
+      <c r="AN13" s="25">
+        <v>26470</v>
+      </c>
+      <c r="AO13" s="25">
+        <v>94964</v>
+      </c>
+      <c r="AP13" s="25">
+        <v>29206</v>
+      </c>
+      <c r="AQ13" s="25">
+        <v>31893</v>
+      </c>
+      <c r="AR13" s="25">
+        <v>27359</v>
+      </c>
+      <c r="AS13" s="25">
+        <v>29062</v>
+      </c>
+      <c r="AT13" s="25">
+        <v>117520</v>
+      </c>
+      <c r="AU13" s="25">
+        <v>38834</v>
+      </c>
+    </row>
+    <row r="14" spans="1:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B14" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="C14" s="26">
+        <v>5681</v>
+      </c>
+      <c r="D14" s="26">
+        <v>5877</v>
+      </c>
+      <c r="E14" s="26">
+        <v>5750</v>
+      </c>
+      <c r="F14" s="26">
+        <v>6373</v>
+      </c>
+      <c r="G14" s="26">
+        <v>10192</v>
+      </c>
+      <c r="H14" s="26">
+        <v>9671</v>
+      </c>
+      <c r="I14" s="26">
+        <v>8484</v>
+      </c>
+      <c r="J14" s="26">
+        <v>12592</v>
+      </c>
+      <c r="K14" s="26">
+        <v>11798</v>
+      </c>
+      <c r="L14" s="26">
+        <v>11116</v>
+      </c>
+      <c r="M14" s="26">
+        <v>12333</v>
+      </c>
+      <c r="N14" s="26">
+        <v>11665</v>
+      </c>
+      <c r="O14" s="26">
+        <v>46912</v>
+      </c>
+      <c r="Q14" s="26">
+        <v>19434</v>
+      </c>
+      <c r="R14" s="26">
+        <v>15407</v>
+      </c>
+      <c r="S14" s="26">
+        <v>11857</v>
+      </c>
+      <c r="T14" s="26">
+        <v>15011</v>
+      </c>
+      <c r="U14" s="26">
+        <v>61709</v>
+      </c>
+      <c r="V14" s="26">
+        <v>18861</v>
+      </c>
+      <c r="W14" s="26">
+        <v>17397</v>
+      </c>
+      <c r="X14" s="26">
+        <v>16457</v>
+      </c>
+      <c r="Y14" s="26">
+        <v>18361</v>
+      </c>
+      <c r="Z14" s="26">
+        <v>71076</v>
+      </c>
+      <c r="AA14" s="26">
+        <v>26535</v>
+      </c>
+      <c r="AB14" s="26">
+        <v>22659</v>
+      </c>
+      <c r="AC14" s="26">
+        <v>21277</v>
+      </c>
+      <c r="AD14" s="26">
+        <v>23003</v>
+      </c>
+      <c r="AE14" s="26">
+        <v>93474</v>
+      </c>
+      <c r="AF14" s="26">
+        <v>26203</v>
+      </c>
+      <c r="AG14" s="26">
+        <v>22146</v>
+      </c>
+      <c r="AH14" s="26">
+        <v>20890</v>
+      </c>
+      <c r="AI14" s="26">
+        <v>26056</v>
+      </c>
+      <c r="AJ14" s="26">
+        <v>95295</v>
+      </c>
+      <c r="AK14" s="26">
+        <v>27050</v>
+      </c>
+      <c r="AL14" s="26">
+        <v>22871</v>
+      </c>
+      <c r="AM14" s="26">
+        <v>25514</v>
+      </c>
+      <c r="AN14" s="26">
+        <v>28749</v>
+      </c>
+      <c r="AO14" s="26">
+        <v>104184</v>
+      </c>
+      <c r="AP14" s="26">
+        <v>31410</v>
+      </c>
+      <c r="AQ14" s="26">
+        <v>34252</v>
+      </c>
+      <c r="AR14" s="26">
+        <v>29829</v>
+      </c>
+      <c r="AS14" s="26">
+        <v>31533</v>
+      </c>
+      <c r="AT14" s="26">
+        <v>127024</v>
+      </c>
+      <c r="AU14" s="26">
+        <v>41309</v>
+      </c>
+    </row>
+    <row r="15" spans="1:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B15" s="22" t="s">
+        <v>83</v>
+      </c>
+      <c r="C15" s="24">
+        <v>3399</v>
+      </c>
+      <c r="D15" s="24">
+        <v>3415</v>
+      </c>
+      <c r="E15" s="24">
+        <v>3442</v>
+      </c>
+      <c r="F15" s="24">
+        <v>3322</v>
+      </c>
+      <c r="G15" s="24">
+        <v>3412</v>
+      </c>
+      <c r="H15" s="24">
+        <v>3455</v>
+      </c>
+      <c r="I15" s="24">
+        <v>3578</v>
+      </c>
+      <c r="J15" s="24">
+        <v>3453</v>
+      </c>
+      <c r="K15" s="24">
+        <v>3739</v>
+      </c>
+      <c r="L15" s="24">
+        <v>3648</v>
+      </c>
+      <c r="M15" s="24">
+        <v>3737</v>
+      </c>
+      <c r="N15" s="24">
+        <v>3807</v>
+      </c>
+      <c r="O15" s="24">
+        <v>14931</v>
+      </c>
+      <c r="Q15" s="24">
+        <v>4071</v>
+      </c>
+      <c r="R15" s="24">
+        <v>4094</v>
+      </c>
+      <c r="S15" s="24">
+        <v>4101</v>
+      </c>
+      <c r="T15" s="24">
+        <v>4046</v>
+      </c>
+      <c r="U15" s="25">
+        <v>16312</v>
+      </c>
+      <c r="V15" s="24">
+        <v>4105</v>
+      </c>
+      <c r="W15" s="24">
+        <v>4098</v>
+      </c>
+      <c r="X15" s="24">
+        <v>4023</v>
+      </c>
+      <c r="Y15" s="24">
+        <v>4184</v>
+      </c>
+      <c r="Z15" s="25">
+        <v>16410</v>
+      </c>
+      <c r="AA15" s="24">
+        <v>4250</v>
+      </c>
+      <c r="AB15" s="24">
+        <v>4508</v>
+      </c>
+      <c r="AC15" s="25">
+        <v>4462</v>
+      </c>
+      <c r="AD15" s="25">
+        <v>4432</v>
+      </c>
+      <c r="AE15" s="25">
+        <v>17652</v>
+      </c>
+      <c r="AF15" s="25">
+        <v>4393</v>
+      </c>
+      <c r="AG15" s="25">
+        <v>4299</v>
+      </c>
+      <c r="AH15" s="24">
+        <v>4330</v>
+      </c>
+      <c r="AI15" s="25">
+        <v>4158</v>
+      </c>
+      <c r="AJ15" s="25">
+        <v>17180</v>
+      </c>
+      <c r="AK15" s="25">
+        <v>4228</v>
+      </c>
+      <c r="AL15" s="25">
+        <v>4350</v>
+      </c>
+      <c r="AM15" s="25">
+        <v>4198</v>
+      </c>
+      <c r="AN15" s="25">
+        <v>4228</v>
+      </c>
+      <c r="AO15" s="25">
+        <v>17004</v>
+      </c>
+      <c r="AP15" s="25">
+        <v>4317</v>
+      </c>
+      <c r="AQ15" s="25">
+        <v>4349</v>
+      </c>
+      <c r="AR15" s="25">
+        <v>4465</v>
+      </c>
+      <c r="AS15" s="25">
+        <v>4505</v>
+      </c>
+      <c r="AT15" s="25">
+        <v>17636</v>
+      </c>
+      <c r="AU15" s="25">
+        <v>4488</v>
+      </c>
+    </row>
+    <row r="16" spans="1:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B16" s="22" t="s">
+        <v>84</v>
+      </c>
+      <c r="C16" s="24">
+        <v>3338</v>
+      </c>
+      <c r="D16" s="24">
+        <v>3625</v>
+      </c>
+      <c r="E16" s="24">
+        <v>3730</v>
+      </c>
+      <c r="F16" s="24">
+        <v>4362</v>
+      </c>
+      <c r="G16" s="24">
+        <v>4702</v>
+      </c>
+      <c r="H16" s="24">
+        <v>5012</v>
+      </c>
+      <c r="I16" s="24">
+        <v>5089</v>
+      </c>
+      <c r="J16" s="24">
+        <v>6040</v>
+      </c>
+      <c r="K16" s="24">
+        <v>5823</v>
+      </c>
+      <c r="L16" s="24">
+        <v>6674</v>
+      </c>
+      <c r="M16" s="24">
+        <v>6743</v>
+      </c>
+      <c r="N16" s="24">
+        <v>6221</v>
+      </c>
+      <c r="O16" s="24">
+        <v>25461</v>
+      </c>
+      <c r="Q16" s="24">
+        <v>7137</v>
+      </c>
+      <c r="R16" s="24">
+        <v>6445</v>
+      </c>
+      <c r="S16" s="24">
+        <v>6390</v>
+      </c>
+      <c r="T16" s="24">
+        <v>6336</v>
+      </c>
+      <c r="U16" s="25">
+        <v>26308</v>
+      </c>
+      <c r="V16" s="24">
+        <v>6713</v>
+      </c>
+      <c r="W16" s="24">
+        <v>7242</v>
+      </c>
+      <c r="X16" s="24">
+        <v>7198</v>
+      </c>
+      <c r="Y16" s="24">
+        <v>6731</v>
+      </c>
+      <c r="Z16" s="25">
+        <v>27884</v>
+      </c>
+      <c r="AA16" s="24">
+        <v>7274</v>
+      </c>
+      <c r="AB16" s="24">
+        <v>7658</v>
+      </c>
+      <c r="AC16" s="25">
+        <v>8507</v>
+      </c>
+      <c r="AD16" s="25">
+        <v>8867</v>
+      </c>
+      <c r="AE16" s="25">
+        <v>32306</v>
+      </c>
+      <c r="AF16" s="25">
+        <v>10414</v>
+      </c>
+      <c r="AG16" s="25">
+        <v>11535</v>
+      </c>
+      <c r="AH16" s="24">
+        <v>11433</v>
+      </c>
+      <c r="AI16" s="25">
+        <v>12448</v>
+      </c>
+      <c r="AJ16" s="25">
+        <v>45830</v>
+      </c>
+      <c r="AK16" s="25">
+        <v>12563</v>
+      </c>
+      <c r="AL16" s="25">
+        <v>13695</v>
+      </c>
+      <c r="AM16" s="25">
+        <v>31928</v>
+      </c>
+      <c r="AN16" s="25">
+        <v>40030</v>
+      </c>
+      <c r="AO16" s="25">
+        <v>98216</v>
+      </c>
+      <c r="AP16" s="25">
+        <v>39395</v>
+      </c>
+      <c r="AQ16" s="25">
+        <v>37287</v>
+      </c>
+      <c r="AR16" s="25">
+        <v>38424</v>
+      </c>
+      <c r="AS16" s="25">
+        <v>41118</v>
+      </c>
+      <c r="AT16" s="25">
+        <v>156224</v>
+      </c>
+      <c r="AU16" s="25">
+        <v>42619</v>
+      </c>
+    </row>
+    <row r="17" spans="2:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B17" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="C17" s="26">
+        <v>6737</v>
+      </c>
+      <c r="D17" s="26">
+        <v>7040</v>
+      </c>
+      <c r="E17" s="26">
+        <v>7172</v>
+      </c>
+      <c r="F17" s="26">
+        <v>7684</v>
+      </c>
+      <c r="G17" s="26">
+        <v>8114</v>
+      </c>
+      <c r="H17" s="26">
+        <v>8467</v>
+      </c>
+      <c r="I17" s="26">
+        <v>8667</v>
+      </c>
+      <c r="J17" s="26">
+        <v>9493</v>
+      </c>
+      <c r="K17" s="26">
+        <v>9562</v>
+      </c>
+      <c r="L17" s="26">
+        <v>10322</v>
+      </c>
+      <c r="M17" s="26">
+        <v>10480</v>
+      </c>
+      <c r="N17" s="26">
+        <v>10028</v>
+      </c>
+      <c r="O17" s="26">
+        <v>40392</v>
+      </c>
+      <c r="Q17" s="26">
+        <v>11208</v>
+      </c>
+      <c r="R17" s="26">
+        <v>10539</v>
+      </c>
+      <c r="S17" s="26">
+        <v>10491</v>
+      </c>
+      <c r="T17" s="26">
+        <v>10382</v>
+      </c>
+      <c r="U17" s="26">
+        <v>42620</v>
+      </c>
+      <c r="V17" s="26">
+        <v>10818</v>
+      </c>
+      <c r="W17" s="26">
+        <v>11340</v>
+      </c>
+      <c r="X17" s="26">
+        <v>11221</v>
+      </c>
+      <c r="Y17" s="26">
+        <v>10915</v>
+      </c>
+      <c r="Z17" s="26">
+        <v>44294</v>
+      </c>
+      <c r="AA17" s="26">
+        <v>11524</v>
+      </c>
+      <c r="AB17" s="26">
+        <v>12166</v>
+      </c>
+      <c r="AC17" s="26">
+        <v>12969</v>
+      </c>
+      <c r="AD17" s="26">
+        <v>13299</v>
+      </c>
+      <c r="AE17" s="26">
+        <v>49958</v>
+      </c>
+      <c r="AF17" s="26">
+        <v>14807</v>
+      </c>
+      <c r="AG17" s="26">
+        <v>15834</v>
+      </c>
+      <c r="AH17" s="26">
+        <v>15763</v>
+      </c>
+      <c r="AI17" s="26">
+        <v>16606</v>
+      </c>
+      <c r="AJ17" s="26">
+        <v>63010</v>
+      </c>
+      <c r="AK17" s="26">
+        <v>16791</v>
+      </c>
+      <c r="AL17" s="26">
+        <v>18045</v>
+      </c>
+      <c r="AM17" s="26">
+        <v>36126</v>
+      </c>
+      <c r="AN17" s="26">
+        <v>44258</v>
+      </c>
+      <c r="AO17" s="26">
+        <v>115220</v>
+      </c>
+      <c r="AP17" s="26">
+        <v>43712</v>
+      </c>
+      <c r="AQ17" s="26">
+        <v>41636</v>
+      </c>
+      <c r="AR17" s="26">
+        <v>42889</v>
+      </c>
+      <c r="AS17" s="26">
+        <v>45623</v>
+      </c>
+      <c r="AT17" s="26">
+        <v>173860</v>
+      </c>
+      <c r="AU17" s="26">
+        <v>47107</v>
+      </c>
+    </row>
+    <row r="18" spans="2:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B18" s="22" t="s">
+        <v>89</v>
+      </c>
+      <c r="C18" s="24">
+        <v>12746</v>
+      </c>
+      <c r="D18" s="24">
+        <v>12643</v>
+      </c>
+      <c r="E18" s="24">
+        <v>12506</v>
+      </c>
+      <c r="F18" s="24">
+        <v>12230</v>
+      </c>
+      <c r="G18" s="24">
+        <v>12237</v>
+      </c>
+      <c r="H18" s="24">
+        <v>12081</v>
+      </c>
+      <c r="I18" s="24">
+        <v>12533</v>
+      </c>
+      <c r="J18" s="24">
+        <v>13467</v>
+      </c>
+      <c r="K18" s="24">
+        <v>13616</v>
+      </c>
+      <c r="L18" s="24">
+        <v>13385</v>
+      </c>
+      <c r="M18" s="24">
+        <v>13251</v>
+      </c>
+      <c r="N18" s="24">
+        <v>15383</v>
+      </c>
+      <c r="O18" s="24">
+        <v>55635</v>
+      </c>
+      <c r="Q18" s="24">
+        <v>14628</v>
+      </c>
+      <c r="R18" s="24">
+        <v>14565</v>
+      </c>
+      <c r="S18" s="24">
+        <v>14273</v>
+      </c>
+      <c r="T18" s="24">
+        <v>16240</v>
+      </c>
+      <c r="U18" s="25">
+        <v>59706</v>
+      </c>
+      <c r="V18" s="24">
+        <v>15117</v>
+      </c>
+      <c r="W18" s="24">
+        <v>14926</v>
+      </c>
+      <c r="X18" s="24">
+        <v>15002</v>
+      </c>
+      <c r="Y18" s="24">
+        <v>16116</v>
+      </c>
+      <c r="Z18" s="25">
+        <v>61161</v>
+      </c>
+      <c r="AA18" s="24">
+        <v>15558</v>
+      </c>
+      <c r="AB18" s="24">
+        <v>15426</v>
+      </c>
+      <c r="AC18" s="25">
+        <v>15370</v>
+      </c>
+      <c r="AD18" s="25">
+        <v>16367</v>
+      </c>
+      <c r="AE18" s="25">
+        <v>62721</v>
+      </c>
+      <c r="AF18" s="25">
+        <v>15594</v>
+      </c>
+      <c r="AG18" s="25">
+        <v>15461</v>
+      </c>
+      <c r="AH18" s="25">
+        <v>15460</v>
+      </c>
+      <c r="AI18" s="25">
+        <v>17821</v>
+      </c>
+      <c r="AJ18" s="25">
+        <v>64336</v>
+      </c>
+      <c r="AK18" s="25">
+        <v>20500</v>
+      </c>
+      <c r="AL18" s="25">
+        <v>20581</v>
+      </c>
+      <c r="AM18" s="25">
+        <v>20512</v>
+      </c>
+      <c r="AN18" s="25">
+        <v>20552</v>
+      </c>
+      <c r="AO18" s="25">
+        <v>82145</v>
+      </c>
+      <c r="AP18" s="25">
+        <v>28925</v>
+      </c>
+      <c r="AQ18" s="25">
+        <v>20569</v>
+      </c>
+      <c r="AR18" s="25">
+        <v>20534</v>
+      </c>
+      <c r="AS18" s="25">
+        <v>23169</v>
+      </c>
+      <c r="AT18" s="25">
+        <v>93197</v>
+      </c>
+      <c r="AU18" s="25">
+        <v>26742</v>
+      </c>
+    </row>
+    <row r="19" spans="2:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B19" s="22" t="s">
+        <v>90</v>
+      </c>
+      <c r="C19" s="24">
+        <v>1213</v>
+      </c>
+      <c r="D19" s="24">
+        <v>1163</v>
+      </c>
+      <c r="E19" s="24">
+        <v>1308</v>
+      </c>
+      <c r="F19" s="24">
+        <v>1813</v>
+      </c>
+      <c r="G19" s="24">
+        <v>3315</v>
+      </c>
+      <c r="H19" s="24">
+        <v>3656</v>
+      </c>
+      <c r="I19" s="24">
+        <v>3237</v>
+      </c>
+      <c r="J19" s="24">
+        <v>3266</v>
+      </c>
+      <c r="K19" s="24">
+        <v>3287</v>
+      </c>
+      <c r="L19" s="24">
+        <v>4159</v>
+      </c>
+      <c r="M19" s="24">
+        <v>3663</v>
+      </c>
+      <c r="N19" s="24">
+        <v>3979</v>
+      </c>
+      <c r="O19" s="24">
+        <v>15088</v>
+      </c>
+      <c r="Q19" s="24">
+        <v>3934</v>
+      </c>
+      <c r="R19" s="24">
+        <v>3932</v>
+      </c>
+      <c r="S19" s="24">
+        <v>4325</v>
+      </c>
+      <c r="T19" s="24">
+        <v>4624</v>
+      </c>
+      <c r="U19" s="25">
+        <v>16815</v>
+      </c>
+      <c r="V19" s="24">
+        <v>4855</v>
+      </c>
+      <c r="W19" s="24">
+        <v>5081</v>
+      </c>
+      <c r="X19" s="24">
+        <v>5513</v>
+      </c>
+      <c r="Y19" s="24">
+        <v>5532</v>
+      </c>
+      <c r="Z19" s="25">
+        <v>20981</v>
+      </c>
+      <c r="AA19" s="24">
+        <v>5808</v>
+      </c>
+      <c r="AB19" s="24">
+        <v>5604</v>
+      </c>
+      <c r="AC19" s="24">
+        <v>5852</v>
+      </c>
+      <c r="AD19" s="24">
+        <v>5928</v>
+      </c>
+      <c r="AE19" s="25">
+        <v>23192</v>
+      </c>
+      <c r="AF19" s="24">
+        <v>6840</v>
+      </c>
+      <c r="AG19" s="24">
+        <v>7270</v>
+      </c>
+      <c r="AH19" s="24">
+        <v>7381</v>
+      </c>
+      <c r="AI19" s="25">
+        <v>7979</v>
+      </c>
+      <c r="AJ19" s="25">
+        <v>29470</v>
+      </c>
+      <c r="AK19" s="25">
+        <v>8390</v>
+      </c>
+      <c r="AL19" s="25">
+        <v>8514</v>
+      </c>
+      <c r="AM19" s="25">
+        <v>9144</v>
+      </c>
+      <c r="AN19" s="25">
+        <v>9370</v>
+      </c>
+      <c r="AO19" s="25">
+        <v>35418</v>
+      </c>
+      <c r="AP19" s="25">
+        <v>9671</v>
+      </c>
+      <c r="AQ19" s="25">
+        <v>9739</v>
+      </c>
+      <c r="AR19" s="25">
+        <v>10187</v>
+      </c>
+      <c r="AS19" s="25">
+        <v>10515</v>
+      </c>
+      <c r="AT19" s="25">
+        <v>40112</v>
+      </c>
+      <c r="AU19" s="25">
+        <v>10093</v>
+      </c>
+    </row>
+    <row r="20" spans="2:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B20" s="22" t="s">
+        <v>84</v>
+      </c>
+      <c r="C20" s="9">
+        <v>0</v>
+      </c>
+      <c r="D20" s="9">
+        <v>0</v>
+      </c>
+      <c r="E20" s="9">
+        <v>0</v>
+      </c>
+      <c r="F20" s="9">
+        <v>0</v>
+      </c>
+      <c r="G20" s="9">
+        <v>0</v>
+      </c>
+      <c r="H20" s="9">
+        <v>0</v>
+      </c>
+      <c r="I20" s="9">
+        <v>0</v>
+      </c>
+      <c r="J20" s="9">
+        <v>0</v>
+      </c>
+      <c r="K20" s="9">
+        <v>0</v>
+      </c>
+      <c r="L20" s="9">
+        <v>0</v>
+      </c>
+      <c r="M20" s="9">
+        <v>0</v>
+      </c>
+      <c r="N20" s="9">
+        <v>0</v>
+      </c>
+      <c r="O20" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="9">
+        <v>0</v>
+      </c>
+      <c r="R20" s="9">
+        <v>0</v>
+      </c>
+      <c r="S20" s="9">
+        <v>0</v>
+      </c>
+      <c r="T20" s="9">
+        <v>0</v>
+      </c>
+      <c r="U20" s="9">
+        <v>0</v>
+      </c>
+      <c r="V20" s="9">
+        <v>0</v>
+      </c>
+      <c r="W20" s="9">
+        <v>0</v>
+      </c>
+      <c r="X20" s="9">
+        <v>0</v>
+      </c>
+      <c r="Y20" s="9">
+        <v>0</v>
+      </c>
+      <c r="Z20" s="9">
+        <v>0</v>
+      </c>
+      <c r="AA20" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB20" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC20" s="9">
+        <v>0</v>
+      </c>
+      <c r="AD20" s="9">
+        <v>0</v>
+      </c>
+      <c r="AE20" s="9">
+        <v>0</v>
+      </c>
+      <c r="AF20" s="9">
+        <v>0</v>
+      </c>
+      <c r="AG20" s="24">
+        <v>45</v>
+      </c>
+      <c r="AH20" s="24">
+        <v>115</v>
+      </c>
+      <c r="AI20" s="25">
+        <v>108</v>
+      </c>
+      <c r="AJ20" s="25">
+        <v>268</v>
+      </c>
+      <c r="AK20" s="25">
+        <v>132</v>
+      </c>
+      <c r="AL20" s="25">
+        <v>132</v>
+      </c>
+      <c r="AM20" s="25">
+        <v>104</v>
+      </c>
+      <c r="AN20" s="25">
+        <v>89</v>
+      </c>
+      <c r="AO20" s="25">
+        <v>457</v>
+      </c>
+      <c r="AP20" s="25">
+        <v>111</v>
+      </c>
+      <c r="AQ20" s="25">
+        <v>109</v>
+      </c>
+      <c r="AR20" s="25">
+        <v>96</v>
+      </c>
+      <c r="AS20" s="25">
+        <v>99</v>
+      </c>
+      <c r="AT20" s="25">
+        <v>415</v>
+      </c>
+      <c r="AU20" s="25">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="21" spans="2:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B21" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="C21" s="26">
+        <v>13959</v>
+      </c>
+      <c r="D21" s="26">
+        <v>13806</v>
+      </c>
+      <c r="E21" s="26">
+        <v>13814</v>
+      </c>
+      <c r="F21" s="26">
+        <v>14043</v>
+      </c>
+      <c r="G21" s="26">
+        <v>15552</v>
+      </c>
+      <c r="H21" s="26">
+        <v>15737</v>
+      </c>
+      <c r="I21" s="26">
+        <v>15770</v>
+      </c>
+      <c r="J21" s="26">
+        <v>16733</v>
+      </c>
+      <c r="K21" s="26">
+        <v>16903</v>
+      </c>
+      <c r="L21" s="26">
+        <v>17544</v>
+      </c>
+      <c r="M21" s="26">
+        <v>16914</v>
+      </c>
+      <c r="N21" s="26">
+        <v>19362</v>
+      </c>
+      <c r="O21" s="26">
+        <v>70723</v>
+      </c>
+      <c r="Q21" s="26">
+        <v>18562</v>
+      </c>
+      <c r="R21" s="26">
+        <v>18497</v>
+      </c>
+      <c r="S21" s="26">
+        <v>18598</v>
+      </c>
+      <c r="T21" s="26">
+        <v>20864</v>
+      </c>
+      <c r="U21" s="26">
+        <v>76521</v>
+      </c>
+      <c r="V21" s="26">
+        <v>19972</v>
+      </c>
+      <c r="W21" s="26">
+        <v>20007</v>
+      </c>
+      <c r="X21" s="26">
+        <v>20515</v>
+      </c>
+      <c r="Y21" s="26">
+        <v>21648</v>
+      </c>
+      <c r="Z21" s="26">
+        <v>82142</v>
+      </c>
+      <c r="AA21" s="26">
+        <v>21366</v>
+      </c>
+      <c r="AB21" s="26">
+        <v>21030</v>
+      </c>
+      <c r="AC21" s="26">
+        <v>21222</v>
+      </c>
+      <c r="AD21" s="26">
+        <v>22295</v>
+      </c>
+      <c r="AE21" s="26">
+        <v>85913</v>
+      </c>
+      <c r="AF21" s="26">
+        <v>22434</v>
+      </c>
+      <c r="AG21" s="26">
+        <v>22776</v>
+      </c>
+      <c r="AH21" s="26">
+        <v>22956</v>
+      </c>
+      <c r="AI21" s="26">
+        <v>25908</v>
+      </c>
+      <c r="AJ21" s="26">
+        <v>94074</v>
+      </c>
+      <c r="AK21" s="26">
+        <v>29022</v>
+      </c>
+      <c r="AL21" s="26">
+        <v>29227</v>
+      </c>
+      <c r="AM21" s="26">
+        <v>29760</v>
+      </c>
+      <c r="AN21" s="26">
+        <v>30011</v>
+      </c>
+      <c r="AO21" s="26">
+        <v>118020</v>
+      </c>
+      <c r="AP21" s="26">
+        <v>38707</v>
+      </c>
+      <c r="AQ21" s="26">
+        <v>30417</v>
+      </c>
+      <c r="AR21" s="26">
+        <v>30817</v>
+      </c>
+      <c r="AS21" s="26">
+        <v>33783</v>
+      </c>
+      <c r="AT21" s="26">
+        <v>133724</v>
+      </c>
+      <c r="AU21" s="26">
+        <v>36927</v>
+      </c>
+    </row>
+    <row r="22" spans="2:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B22" s="22" t="s">
+        <v>83</v>
+      </c>
+      <c r="C22" s="24">
+        <v>6302</v>
+      </c>
+      <c r="D22" s="24">
+        <v>6663</v>
+      </c>
+      <c r="E22" s="24">
+        <v>6299</v>
+      </c>
+      <c r="F22" s="24">
+        <v>6094</v>
+      </c>
+      <c r="G22" s="24">
+        <v>6999</v>
+      </c>
+      <c r="H22" s="24">
+        <v>7913</v>
+      </c>
+      <c r="I22" s="24">
+        <v>6072</v>
+      </c>
+      <c r="J22" s="24">
+        <v>5023</v>
+      </c>
+      <c r="K22" s="24">
+        <v>5004</v>
+      </c>
+      <c r="L22" s="24">
+        <v>4841</v>
+      </c>
+      <c r="M22" s="24">
+        <v>6171</v>
+      </c>
+      <c r="N22" s="24">
+        <v>5172</v>
+      </c>
+      <c r="O22" s="24">
+        <v>21188</v>
+      </c>
+      <c r="Q22" s="24">
+        <v>5385</v>
+      </c>
+      <c r="R22" s="24">
+        <v>5736</v>
+      </c>
+      <c r="S22" s="24">
+        <v>5942</v>
+      </c>
+      <c r="T22" s="24">
+        <v>5865</v>
+      </c>
+      <c r="U22" s="25">
+        <v>22928</v>
+      </c>
+      <c r="V22" s="24">
+        <v>6451</v>
+      </c>
+      <c r="W22" s="24">
+        <v>5881</v>
+      </c>
+      <c r="X22" s="24">
+        <v>5471</v>
+      </c>
+      <c r="Y22" s="24">
+        <v>5817</v>
+      </c>
+      <c r="Z22" s="25">
+        <v>23620</v>
+      </c>
+      <c r="AA22" s="24">
+        <v>5404</v>
+      </c>
+      <c r="AB22" s="24">
+        <v>5706</v>
+      </c>
+      <c r="AC22" s="25">
+        <v>5379</v>
+      </c>
+      <c r="AD22" s="25">
+        <v>5738</v>
+      </c>
+      <c r="AE22" s="25">
+        <v>22227</v>
+      </c>
+      <c r="AF22" s="25">
+        <v>6283</v>
+      </c>
+      <c r="AG22" s="25">
+        <v>5455</v>
+      </c>
+      <c r="AH22" s="24">
+        <v>5854</v>
+      </c>
+      <c r="AI22" s="25">
+        <v>5420</v>
+      </c>
+      <c r="AJ22" s="25">
+        <v>23012</v>
+      </c>
+      <c r="AK22" s="25">
+        <v>5944</v>
+      </c>
+      <c r="AL22" s="25">
+        <v>5953</v>
+      </c>
+      <c r="AM22" s="25">
+        <v>5575</v>
+      </c>
+      <c r="AN22" s="25">
+        <v>6094</v>
+      </c>
+      <c r="AO22" s="25">
+        <v>23566</v>
+      </c>
+      <c r="AP22" s="25">
+        <v>6018</v>
+      </c>
+      <c r="AQ22" s="25">
+        <v>5979</v>
+      </c>
+      <c r="AR22" s="25">
+        <v>6629</v>
+      </c>
+      <c r="AS22" s="25">
+        <v>5937</v>
+      </c>
+      <c r="AT22" s="25">
+        <v>24563</v>
+      </c>
+      <c r="AU22" s="25">
+        <v>6254</v>
+      </c>
+    </row>
+    <row r="23" spans="2:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B23" s="22" t="s">
+        <v>84</v>
+      </c>
+      <c r="C23" s="24">
+        <v>12</v>
+      </c>
+      <c r="D23" s="24">
+        <v>9</v>
+      </c>
+      <c r="E23" s="24">
+        <v>7</v>
+      </c>
+      <c r="F23" s="24">
+        <v>8</v>
+      </c>
+      <c r="G23" s="9">
+        <v>0</v>
+      </c>
+      <c r="H23" s="24">
+        <v>14</v>
+      </c>
+      <c r="I23" s="24">
+        <v>26</v>
+      </c>
+      <c r="J23" s="9">
+        <v>0</v>
+      </c>
+      <c r="K23" s="9">
+        <v>0</v>
+      </c>
+      <c r="L23" s="9">
+        <v>0</v>
+      </c>
+      <c r="M23" s="9">
+        <v>0</v>
+      </c>
+      <c r="N23" s="9">
+        <v>0</v>
+      </c>
+      <c r="O23" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="9">
+        <v>0</v>
+      </c>
+      <c r="R23" s="9">
+        <v>0</v>
+      </c>
+      <c r="S23" s="9">
+        <v>0</v>
+      </c>
+      <c r="T23" s="9">
+        <v>0</v>
+      </c>
+      <c r="U23" s="9">
+        <v>0</v>
+      </c>
+      <c r="V23" s="9">
+        <v>0</v>
+      </c>
+      <c r="W23" s="9">
+        <v>0</v>
+      </c>
+      <c r="X23" s="9">
+        <v>0</v>
+      </c>
+      <c r="Y23" s="9">
+        <v>0</v>
+      </c>
+      <c r="Z23" s="9">
+        <v>0</v>
+      </c>
+      <c r="AA23" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB23" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC23" s="9">
+        <v>0</v>
+      </c>
+      <c r="AD23" s="9">
+        <v>0</v>
+      </c>
+      <c r="AE23" s="9">
+        <v>0</v>
+      </c>
+      <c r="AF23" s="9">
+        <v>0</v>
+      </c>
+      <c r="AG23" s="9">
+        <v>0</v>
+      </c>
+      <c r="AH23" s="9">
+        <v>0</v>
+      </c>
+      <c r="AI23" s="9">
+        <v>0</v>
+      </c>
+      <c r="AJ23" s="9">
+        <v>0</v>
+      </c>
+      <c r="AK23" s="9">
+        <v>0</v>
+      </c>
+      <c r="AL23" s="9">
+        <v>0</v>
+      </c>
+      <c r="AM23" s="25">
+        <v>513</v>
+      </c>
+      <c r="AN23" s="25">
+        <v>468</v>
+      </c>
+      <c r="AO23" s="25">
+        <v>981</v>
+      </c>
+      <c r="AP23" s="25">
+        <v>398</v>
+      </c>
+      <c r="AQ23" s="25">
+        <v>1875</v>
+      </c>
+      <c r="AR23" s="25">
+        <v>2603</v>
+      </c>
+      <c r="AS23" s="25">
+        <v>6816</v>
+      </c>
+      <c r="AT23" s="25">
+        <v>11692</v>
+      </c>
+      <c r="AU23" s="25">
+        <v>3769</v>
+      </c>
+    </row>
+    <row r="24" spans="2:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B24" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="C24" s="26">
+        <v>6314</v>
+      </c>
+      <c r="D24" s="26">
+        <v>6672</v>
+      </c>
+      <c r="E24" s="26">
+        <v>6306</v>
+      </c>
+      <c r="F24" s="26">
+        <v>6102</v>
+      </c>
+      <c r="G24" s="26">
+        <v>6999</v>
+      </c>
+      <c r="H24" s="26">
+        <v>7927</v>
+      </c>
+      <c r="I24" s="26">
+        <v>6098</v>
+      </c>
+      <c r="J24" s="26">
+        <v>5023</v>
+      </c>
+      <c r="K24" s="26">
+        <v>5004</v>
+      </c>
+      <c r="L24" s="26">
+        <v>4841</v>
+      </c>
+      <c r="M24" s="26">
+        <v>6171</v>
+      </c>
+      <c r="N24" s="26">
+        <v>5172</v>
+      </c>
+      <c r="O24" s="26">
+        <v>21188</v>
+      </c>
+      <c r="Q24" s="26">
+        <v>5385</v>
+      </c>
+      <c r="R24" s="26">
+        <v>5736</v>
+      </c>
+      <c r="S24" s="26">
+        <v>5942</v>
+      </c>
+      <c r="T24" s="26">
+        <v>5865</v>
+      </c>
+      <c r="U24" s="26">
+        <v>22928</v>
+      </c>
+      <c r="V24" s="26">
+        <v>6451</v>
+      </c>
+      <c r="W24" s="26">
+        <v>5881</v>
+      </c>
+      <c r="X24" s="26">
+        <v>5471</v>
+      </c>
+      <c r="Y24" s="26">
+        <v>5817</v>
+      </c>
+      <c r="Z24" s="26">
+        <v>23620</v>
+      </c>
+      <c r="AA24" s="26">
+        <v>5404</v>
+      </c>
+      <c r="AB24" s="26">
+        <v>5706</v>
+      </c>
+      <c r="AC24" s="26">
+        <v>5379</v>
+      </c>
+      <c r="AD24" s="26">
+        <v>5738</v>
+      </c>
+      <c r="AE24" s="26">
+        <v>22227</v>
+      </c>
+      <c r="AF24" s="26">
+        <v>6283</v>
+      </c>
+      <c r="AG24" s="26">
+        <v>5455</v>
+      </c>
+      <c r="AH24" s="26">
+        <v>5854</v>
+      </c>
+      <c r="AI24" s="26">
+        <v>5420</v>
+      </c>
+      <c r="AJ24" s="26">
+        <v>23012</v>
+      </c>
+      <c r="AK24" s="26">
+        <v>5944</v>
+      </c>
+      <c r="AL24" s="26">
+        <v>5953</v>
+      </c>
+      <c r="AM24" s="26">
+        <v>6088</v>
+      </c>
+      <c r="AN24" s="26">
+        <v>6562</v>
+      </c>
+      <c r="AO24" s="26">
+        <v>24547</v>
+      </c>
+      <c r="AP24" s="26">
+        <v>6416</v>
+      </c>
+      <c r="AQ24" s="26">
+        <v>7854</v>
+      </c>
+      <c r="AR24" s="26">
+        <v>9232</v>
+      </c>
+      <c r="AS24" s="26">
+        <v>12753</v>
+      </c>
+      <c r="AT24" s="26">
+        <v>36255</v>
+      </c>
+      <c r="AU24" s="26">
+        <v>10023</v>
+      </c>
+    </row>
+    <row r="25" spans="2:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B25" s="22" t="s">
+        <v>93</v>
+      </c>
+      <c r="C25" s="24">
+        <v>72359</v>
+      </c>
+      <c r="D25" s="24">
+        <v>73307</v>
+      </c>
+      <c r="E25" s="24">
+        <v>73784</v>
+      </c>
+      <c r="F25" s="24">
+        <v>74591</v>
+      </c>
+      <c r="G25" s="24">
+        <v>81599</v>
+      </c>
+      <c r="H25" s="24">
+        <v>83673</v>
+      </c>
+      <c r="I25" s="24">
+        <v>81738</v>
+      </c>
+      <c r="J25" s="24">
+        <v>81804</v>
+      </c>
+      <c r="K25" s="24">
+        <v>82809</v>
+      </c>
+      <c r="L25" s="24">
+        <v>83536</v>
+      </c>
+      <c r="M25" s="24">
+        <v>85040</v>
+      </c>
+      <c r="N25" s="24">
+        <v>86439</v>
+      </c>
+      <c r="O25" s="24">
+        <v>337824</v>
+      </c>
+      <c r="Q25" s="24">
+        <v>86253</v>
+      </c>
+      <c r="R25" s="24">
+        <v>86925</v>
+      </c>
+      <c r="S25" s="24">
+        <v>88734</v>
+      </c>
+      <c r="T25" s="24">
+        <v>92288</v>
+      </c>
+      <c r="U25" s="25">
+        <v>354200</v>
+      </c>
+      <c r="V25" s="24">
+        <v>93057</v>
+      </c>
+      <c r="W25" s="24">
+        <v>93508</v>
+      </c>
+      <c r="X25" s="24">
+        <v>97262</v>
+      </c>
+      <c r="Y25" s="24">
+        <v>99395</v>
+      </c>
+      <c r="Z25" s="25">
+        <v>383222</v>
+      </c>
+      <c r="AA25" s="24">
+        <v>97024</v>
+      </c>
+      <c r="AB25" s="24">
+        <v>95240</v>
+      </c>
+      <c r="AC25" s="24">
+        <v>94242</v>
+      </c>
+      <c r="AD25" s="24">
+        <v>96075</v>
+      </c>
+      <c r="AE25" s="25">
+        <v>382581</v>
+      </c>
+      <c r="AF25" s="24">
+        <v>98406</v>
+      </c>
+      <c r="AG25" s="24">
+        <v>100245</v>
+      </c>
+      <c r="AH25" s="24">
+        <v>101630</v>
+      </c>
+      <c r="AI25" s="24">
+        <v>104724</v>
+      </c>
+      <c r="AJ25" s="25">
+        <v>405005</v>
+      </c>
+      <c r="AK25" s="24">
+        <v>109645</v>
+      </c>
+      <c r="AL25" s="24">
+        <v>110101</v>
+      </c>
+      <c r="AM25" s="24">
+        <v>109936</v>
+      </c>
+      <c r="AN25" s="24">
+        <v>117503</v>
+      </c>
+      <c r="AO25" s="25">
+        <v>447185</v>
+      </c>
+      <c r="AP25" s="25">
+        <v>129668</v>
+      </c>
+      <c r="AQ25" s="25">
+        <v>130108</v>
+      </c>
+      <c r="AR25" s="25">
+        <v>132827</v>
+      </c>
+      <c r="AS25" s="25">
+        <v>135414</v>
+      </c>
+      <c r="AT25" s="25">
+        <v>528017</v>
+      </c>
+      <c r="AU25" s="25">
+        <v>140072</v>
+      </c>
+    </row>
+    <row r="26" spans="2:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B26" s="22" t="s">
+        <v>94</v>
+      </c>
+      <c r="C26" s="27">
+        <v>65976</v>
+      </c>
+      <c r="D26" s="27">
+        <v>66369</v>
+      </c>
+      <c r="E26" s="27">
+        <v>67774</v>
+      </c>
+      <c r="F26" s="27">
+        <v>68808</v>
+      </c>
+      <c r="G26" s="27">
+        <v>87904</v>
+      </c>
+      <c r="H26" s="27">
+        <v>87342</v>
+      </c>
+      <c r="I26" s="27">
+        <v>83515</v>
+      </c>
+      <c r="J26" s="27">
+        <v>96833</v>
+      </c>
+      <c r="K26" s="27">
+        <v>103983</v>
+      </c>
+      <c r="L26" s="27">
+        <v>106949</v>
+      </c>
+      <c r="M26" s="27">
+        <v>115941</v>
+      </c>
+      <c r="N26" s="27">
+        <v>110869</v>
+      </c>
+      <c r="O26" s="27">
+        <v>437742</v>
+      </c>
+      <c r="Q26" s="27">
+        <v>148353</v>
+      </c>
+      <c r="R26" s="27">
+        <v>125182</v>
+      </c>
+      <c r="S26" s="27">
+        <v>124136</v>
+      </c>
+      <c r="T26" s="27">
+        <v>140788</v>
+      </c>
+      <c r="U26" s="28">
+        <v>538459</v>
+      </c>
+      <c r="V26" s="27">
+        <v>180342</v>
+      </c>
+      <c r="W26" s="27">
+        <v>167332</v>
+      </c>
+      <c r="X26" s="27">
+        <v>168063</v>
+      </c>
+      <c r="Y26" s="27">
+        <v>177488</v>
+      </c>
+      <c r="Z26" s="28">
+        <v>693225</v>
+      </c>
+      <c r="AA26" s="27">
+        <v>214462</v>
+      </c>
+      <c r="AB26" s="27">
+        <v>201898</v>
+      </c>
+      <c r="AC26" s="27">
+        <v>192873</v>
+      </c>
+      <c r="AD26" s="27">
+        <v>196967</v>
+      </c>
+      <c r="AE26" s="28">
+        <v>806200</v>
+      </c>
+      <c r="AF26" s="27">
+        <v>230843</v>
+      </c>
+      <c r="AG26" s="27">
+        <v>210368</v>
+      </c>
+      <c r="AH26" s="27">
+        <v>226727</v>
+      </c>
+      <c r="AI26" s="27">
+        <v>265276</v>
+      </c>
+      <c r="AJ26" s="28">
+        <v>933214</v>
+      </c>
+      <c r="AK26" s="27">
+        <v>299094</v>
+      </c>
+      <c r="AL26" s="27">
+        <v>294850</v>
+      </c>
+      <c r="AM26" s="27">
+        <v>338979</v>
+      </c>
+      <c r="AN26" s="27">
+        <v>345841</v>
+      </c>
+      <c r="AO26" s="28">
+        <v>1278764</v>
+      </c>
+      <c r="AP26" s="28">
+        <v>380009</v>
+      </c>
+      <c r="AQ26" s="28">
+        <v>382863</v>
+      </c>
+      <c r="AR26" s="28">
+        <v>375771</v>
+      </c>
+      <c r="AS26" s="28">
+        <v>385769</v>
+      </c>
+      <c r="AT26" s="28">
+        <v>1524412</v>
+      </c>
+      <c r="AU26" s="28">
+        <v>477692</v>
+      </c>
+    </row>
+    <row r="27" spans="2:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B27" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="C27" s="29">
+        <v>138335</v>
+      </c>
+      <c r="D27" s="29">
+        <v>139676</v>
+      </c>
+      <c r="E27" s="29">
+        <v>141558</v>
+      </c>
+      <c r="F27" s="29">
+        <v>143399</v>
+      </c>
+      <c r="G27" s="29">
+        <v>169503</v>
+      </c>
+      <c r="H27" s="29">
+        <v>171015</v>
+      </c>
+      <c r="I27" s="29">
+        <v>165253</v>
+      </c>
+      <c r="J27" s="29">
+        <v>178637</v>
+      </c>
+      <c r="K27" s="29">
+        <v>186792</v>
+      </c>
+      <c r="L27" s="29">
+        <v>190485</v>
+      </c>
+      <c r="M27" s="29">
+        <v>200981</v>
+      </c>
+      <c r="N27" s="29">
+        <v>197308</v>
+      </c>
+      <c r="O27" s="29">
+        <v>775566</v>
+      </c>
+      <c r="Q27" s="29">
+        <v>234606</v>
+      </c>
+      <c r="R27" s="29">
+        <v>212107</v>
+      </c>
+      <c r="S27" s="29">
+        <v>212870</v>
+      </c>
+      <c r="T27" s="29">
+        <v>233076</v>
+      </c>
+      <c r="U27" s="29">
+        <v>892659</v>
+      </c>
+      <c r="V27" s="29">
+        <v>273399</v>
+      </c>
+      <c r="W27" s="29">
+        <v>260840</v>
+      </c>
+      <c r="X27" s="29">
+        <v>265325</v>
+      </c>
+      <c r="Y27" s="29">
+        <v>276883</v>
+      </c>
+      <c r="Z27" s="29">
+        <v>1076447</v>
+      </c>
+      <c r="AA27" s="29">
+        <v>311486</v>
+      </c>
+      <c r="AB27" s="29">
+        <v>297138</v>
+      </c>
+      <c r="AC27" s="29">
+        <v>287115</v>
+      </c>
+      <c r="AD27" s="29">
+        <v>293042</v>
+      </c>
+      <c r="AE27" s="29">
+        <v>1188781</v>
+      </c>
+      <c r="AF27" s="29">
+        <v>329249</v>
+      </c>
+      <c r="AG27" s="29">
+        <v>310613</v>
+      </c>
+      <c r="AH27" s="29">
+        <v>328357</v>
+      </c>
+      <c r="AI27" s="29">
+        <v>370000</v>
+      </c>
+      <c r="AJ27" s="29">
+        <v>1338219</v>
+      </c>
+      <c r="AK27" s="29">
+        <v>408739</v>
+      </c>
+      <c r="AL27" s="29">
+        <v>404951</v>
+      </c>
+      <c r="AM27" s="29">
+        <v>448915</v>
+      </c>
+      <c r="AN27" s="29">
+        <v>463344</v>
+      </c>
+      <c r="AO27" s="29">
+        <v>1725949</v>
+      </c>
+      <c r="AP27" s="29">
+        <v>509677</v>
+      </c>
+      <c r="AQ27" s="29">
+        <v>512971</v>
+      </c>
+      <c r="AR27" s="29">
+        <v>508598</v>
+      </c>
+      <c r="AS27" s="29">
+        <v>521183</v>
+      </c>
+      <c r="AT27" s="29">
+        <v>2052429</v>
+      </c>
+      <c r="AU27" s="29">
+        <v>617764</v>
+      </c>
+    </row>
+    <row r="28" spans="2:47" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="29" spans="2:47" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="30" spans="2:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B30" s="4" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="31" spans="2:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B31" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="C31" s="24">
+        <v>58796</v>
+      </c>
+      <c r="D31" s="24">
+        <v>65032</v>
+      </c>
+      <c r="E31" s="24">
+        <v>61899</v>
+      </c>
+      <c r="F31" s="24">
+        <v>63236</v>
+      </c>
+      <c r="G31" s="24">
+        <v>71570</v>
+      </c>
+      <c r="H31" s="24">
+        <v>68407</v>
+      </c>
+      <c r="I31" s="24">
+        <v>69076</v>
+      </c>
+      <c r="J31" s="24">
+        <v>80436</v>
+      </c>
+      <c r="K31" s="24">
+        <v>77273</v>
+      </c>
+      <c r="L31" s="24">
+        <v>75592</v>
+      </c>
+      <c r="M31" s="24">
+        <v>77649</v>
+      </c>
+      <c r="N31" s="24">
+        <v>73845</v>
+      </c>
+      <c r="O31" s="24">
+        <v>304359</v>
+      </c>
+      <c r="Q31" s="24">
+        <v>87023</v>
+      </c>
+      <c r="R31" s="24">
+        <v>83871</v>
+      </c>
+      <c r="S31" s="24">
+        <v>82151</v>
+      </c>
+      <c r="T31" s="24">
+        <v>83588</v>
+      </c>
+      <c r="U31" s="25">
+        <v>336633</v>
+      </c>
+      <c r="V31" s="24">
+        <v>97239</v>
+      </c>
+      <c r="W31" s="24">
+        <v>95646</v>
+      </c>
+      <c r="X31" s="24">
+        <v>95681</v>
+      </c>
+      <c r="Y31" s="24">
+        <v>101825</v>
+      </c>
+      <c r="Z31" s="25">
+        <v>390391</v>
+      </c>
+      <c r="AA31" s="24">
+        <v>114122</v>
+      </c>
+      <c r="AB31" s="24">
+        <v>102595</v>
+      </c>
+      <c r="AC31" s="24">
+        <v>100045</v>
+      </c>
+      <c r="AD31" s="24">
+        <v>95250</v>
+      </c>
+      <c r="AE31" s="25">
+        <v>412012</v>
+      </c>
+      <c r="AF31" s="24">
+        <v>113643</v>
+      </c>
+      <c r="AG31" s="24">
+        <v>103339</v>
+      </c>
+      <c r="AH31" s="24">
+        <v>114147</v>
+      </c>
+      <c r="AI31" s="25">
+        <v>124466</v>
+      </c>
+      <c r="AJ31" s="25">
+        <v>455595</v>
+      </c>
+      <c r="AK31" s="25">
+        <v>141669</v>
+      </c>
+      <c r="AL31" s="25">
+        <v>136663</v>
+      </c>
+      <c r="AM31" s="25">
+        <v>154674</v>
+      </c>
+      <c r="AN31" s="25">
+        <v>150922</v>
+      </c>
+      <c r="AO31" s="25">
+        <v>583928</v>
+      </c>
+      <c r="AP31" s="25">
+        <v>175913</v>
+      </c>
+      <c r="AQ31" s="25">
+        <v>168761</v>
+      </c>
+      <c r="AR31" s="25">
+        <v>164133</v>
+      </c>
+      <c r="AS31" s="25">
+        <v>158566</v>
+      </c>
+      <c r="AT31" s="25">
+        <v>667373</v>
+      </c>
+      <c r="AU31" s="25">
+        <v>196960</v>
+      </c>
+    </row>
+    <row r="32" spans="2:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B32" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="C32" s="24">
+        <v>9439</v>
+      </c>
+      <c r="D32" s="24">
+        <v>9109</v>
+      </c>
+      <c r="E32" s="24">
+        <v>9427</v>
+      </c>
+      <c r="F32" s="24">
+        <v>9404</v>
+      </c>
+      <c r="G32" s="24">
+        <v>9762</v>
+      </c>
+      <c r="H32" s="24">
+        <v>9621</v>
+      </c>
+      <c r="I32" s="24">
+        <v>9849</v>
+      </c>
+      <c r="J32" s="24">
+        <v>10607</v>
+      </c>
+      <c r="K32" s="24">
+        <v>10294</v>
+      </c>
+      <c r="L32" s="24">
+        <v>10159</v>
+      </c>
+      <c r="M32" s="24">
+        <v>10353</v>
+      </c>
+      <c r="N32" s="24">
+        <v>10959</v>
+      </c>
+      <c r="O32" s="24">
+        <v>41765</v>
+      </c>
+      <c r="Q32" s="24">
+        <v>10903</v>
+      </c>
+      <c r="R32" s="24">
+        <v>10788</v>
+      </c>
+      <c r="S32" s="24">
+        <v>10898</v>
+      </c>
+      <c r="T32" s="24">
+        <v>11013</v>
+      </c>
+      <c r="U32" s="25">
+        <v>43602</v>
+      </c>
+      <c r="V32" s="24">
+        <v>11363</v>
+      </c>
+      <c r="W32" s="24">
+        <v>11627</v>
+      </c>
+      <c r="X32" s="24">
+        <v>11867</v>
+      </c>
+      <c r="Y32" s="24">
+        <v>11871</v>
+      </c>
+      <c r="Z32" s="25">
+        <v>46728</v>
+      </c>
+      <c r="AA32" s="24">
+        <v>12681</v>
+      </c>
+      <c r="AB32" s="24">
+        <v>13009</v>
+      </c>
+      <c r="AC32" s="24">
+        <v>13220</v>
+      </c>
+      <c r="AD32" s="24">
+        <v>13310</v>
+      </c>
+      <c r="AE32" s="25">
+        <v>52220</v>
+      </c>
+      <c r="AF32" s="24">
+        <v>13787</v>
+      </c>
+      <c r="AG32" s="24">
+        <v>14258</v>
+      </c>
+      <c r="AH32" s="24">
+        <v>14588</v>
+      </c>
+      <c r="AI32" s="25">
+        <v>14986</v>
+      </c>
+      <c r="AJ32" s="25">
+        <v>57619</v>
+      </c>
+      <c r="AK32" s="25">
+        <v>14970</v>
+      </c>
+      <c r="AL32" s="25">
+        <v>15221</v>
+      </c>
+      <c r="AM32" s="25">
+        <v>15923</v>
+      </c>
+      <c r="AN32" s="25">
+        <v>17396</v>
+      </c>
+      <c r="AO32" s="25">
+        <v>63510</v>
+      </c>
+      <c r="AP32" s="25">
+        <v>17226</v>
+      </c>
+      <c r="AQ32" s="25">
+        <v>17574</v>
+      </c>
+      <c r="AR32" s="25">
+        <v>18877</v>
+      </c>
+      <c r="AS32" s="25">
+        <v>20190</v>
+      </c>
+      <c r="AT32" s="25">
+        <v>73867</v>
+      </c>
+      <c r="AU32" s="25">
+        <v>20807</v>
+      </c>
+    </row>
+    <row r="33" spans="2:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B33" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C33" s="24">
+        <v>6960</v>
+      </c>
+      <c r="D33" s="24">
+        <v>7334</v>
+      </c>
+      <c r="E33" s="24">
+        <v>8096</v>
+      </c>
+      <c r="F33" s="24">
+        <v>7623</v>
+      </c>
+      <c r="G33" s="24">
+        <v>8463</v>
+      </c>
+      <c r="H33" s="24">
+        <v>9023</v>
+      </c>
+      <c r="I33" s="24">
+        <v>9112</v>
+      </c>
+      <c r="J33" s="24">
+        <v>9907</v>
+      </c>
+      <c r="K33" s="24">
+        <v>10040</v>
+      </c>
+      <c r="L33" s="24">
+        <v>9519</v>
+      </c>
+      <c r="M33" s="24">
+        <v>9527</v>
+      </c>
+      <c r="N33" s="24">
+        <v>10199</v>
+      </c>
+      <c r="O33" s="24">
+        <v>39285</v>
+      </c>
+      <c r="Q33" s="24">
+        <v>10318</v>
+      </c>
+      <c r="R33" s="24">
+        <v>12042</v>
+      </c>
+      <c r="S33" s="24">
+        <v>12037</v>
+      </c>
+      <c r="T33" s="24">
+        <v>13103</v>
+      </c>
+      <c r="U33" s="25">
+        <v>47500</v>
+      </c>
+      <c r="V33" s="24">
+        <v>13544</v>
+      </c>
+      <c r="W33" s="24">
+        <v>13957</v>
+      </c>
+      <c r="X33" s="24">
+        <v>14747</v>
+      </c>
+      <c r="Y33" s="24">
+        <v>13941</v>
+      </c>
+      <c r="Z33" s="25">
+        <v>56189</v>
+      </c>
+      <c r="AA33" s="24">
+        <v>15776</v>
+      </c>
+      <c r="AB33" s="24">
+        <v>16034</v>
+      </c>
+      <c r="AC33" s="24">
+        <v>16816</v>
+      </c>
+      <c r="AD33" s="24">
+        <v>17231</v>
+      </c>
+      <c r="AE33" s="25">
+        <v>65857</v>
+      </c>
+      <c r="AF33" s="24">
+        <v>17567</v>
+      </c>
+      <c r="AG33" s="24">
+        <v>18701</v>
+      </c>
+      <c r="AH33" s="24">
+        <v>19733</v>
+      </c>
+      <c r="AI33" s="25">
+        <v>21505</v>
+      </c>
+      <c r="AJ33" s="25">
+        <v>77506</v>
+      </c>
+      <c r="AK33" s="25">
+        <v>21310</v>
+      </c>
+      <c r="AL33" s="25">
+        <v>24230</v>
+      </c>
+      <c r="AM33" s="25">
+        <v>24300</v>
+      </c>
+      <c r="AN33" s="25">
+        <v>28728</v>
+      </c>
+      <c r="AO33" s="25">
+        <v>98568</v>
+      </c>
+      <c r="AP33" s="25">
+        <v>28728</v>
+      </c>
+      <c r="AQ33" s="25">
+        <v>30212</v>
+      </c>
+      <c r="AR33" s="25">
+        <v>33867</v>
+      </c>
+      <c r="AS33" s="25">
+        <v>35520</v>
+      </c>
+      <c r="AT33" s="25">
+        <v>128327</v>
+      </c>
+      <c r="AU33" s="25">
+        <v>39549</v>
+      </c>
+    </row>
+    <row r="34" spans="2:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B34" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="C34" s="24">
+        <v>7941</v>
+      </c>
+      <c r="D34" s="24">
+        <v>7566</v>
+      </c>
+      <c r="E34" s="24">
+        <v>9323</v>
+      </c>
+      <c r="F34" s="24">
+        <v>10185</v>
+      </c>
+      <c r="G34" s="24">
+        <v>7529</v>
+      </c>
+      <c r="H34" s="24">
+        <v>7963</v>
+      </c>
+      <c r="I34" s="24">
+        <v>9445</v>
+      </c>
+      <c r="J34" s="24">
+        <v>11484</v>
+      </c>
+      <c r="K34" s="24">
+        <v>8522</v>
+      </c>
+      <c r="L34" s="24">
+        <v>8090</v>
+      </c>
+      <c r="M34" s="24">
+        <v>9444</v>
+      </c>
+      <c r="N34" s="24">
+        <v>9989</v>
+      </c>
+      <c r="O34" s="24">
+        <v>36045</v>
+      </c>
+      <c r="Q34" s="24">
+        <v>6978</v>
+      </c>
+      <c r="R34" s="24">
+        <v>4767</v>
+      </c>
+      <c r="S34" s="24">
+        <v>6938</v>
+      </c>
+      <c r="T34" s="24">
+        <v>9860</v>
+      </c>
+      <c r="U34" s="25">
+        <v>28543</v>
+      </c>
+      <c r="V34" s="24">
+        <v>8812</v>
+      </c>
+      <c r="W34" s="24">
+        <v>8319</v>
+      </c>
+      <c r="X34" s="24">
+        <v>9420</v>
+      </c>
+      <c r="Y34" s="24">
+        <v>10304</v>
+      </c>
+      <c r="Z34" s="25">
+        <v>36855</v>
+      </c>
+      <c r="AA34" s="24">
+        <v>9581</v>
+      </c>
+      <c r="AB34" s="24">
+        <v>10667</v>
+      </c>
+      <c r="AC34" s="24">
+        <v>10864</v>
+      </c>
+      <c r="AD34" s="24">
+        <v>11040</v>
+      </c>
+      <c r="AE34" s="25">
+        <v>42152</v>
+      </c>
+      <c r="AF34" s="24">
+        <v>11122</v>
+      </c>
+      <c r="AG34" s="24">
+        <v>11966</v>
+      </c>
+      <c r="AH34" s="24">
+        <v>11533</v>
+      </c>
+      <c r="AI34" s="25">
+        <v>15500</v>
+      </c>
+      <c r="AJ34" s="25">
+        <v>50121</v>
+      </c>
+      <c r="AK34" s="25">
+        <v>12828</v>
+      </c>
+      <c r="AL34" s="25">
+        <v>12454</v>
+      </c>
+      <c r="AM34" s="25">
+        <v>14069</v>
+      </c>
+      <c r="AN34" s="25">
+        <v>20703</v>
+      </c>
+      <c r="AO34" s="25">
+        <v>60054</v>
+      </c>
+      <c r="AP34" s="25">
+        <v>11369</v>
+      </c>
+      <c r="AQ34" s="25">
+        <v>19362</v>
+      </c>
+      <c r="AR34" s="25">
+        <v>18264</v>
+      </c>
+      <c r="AS34" s="25">
+        <v>26252</v>
+      </c>
+      <c r="AT34" s="25">
+        <v>75247</v>
+      </c>
+      <c r="AU34" s="25">
+        <v>21056</v>
+      </c>
+    </row>
+    <row r="35" spans="2:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B35" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="C35" s="24">
+        <v>3514</v>
+      </c>
+      <c r="D35" s="24">
+        <v>5259</v>
+      </c>
+      <c r="E35" s="24">
+        <v>4489</v>
+      </c>
+      <c r="F35" s="24">
+        <v>6089</v>
+      </c>
+      <c r="G35" s="24">
+        <v>5538</v>
+      </c>
+      <c r="H35" s="24">
+        <v>7276</v>
+      </c>
+      <c r="I35" s="24">
+        <v>7546</v>
+      </c>
+      <c r="J35" s="24">
+        <v>8194</v>
+      </c>
+      <c r="K35" s="24">
+        <v>6971</v>
+      </c>
+      <c r="L35" s="24">
+        <v>6738</v>
+      </c>
+      <c r="M35" s="24">
+        <v>7272</v>
+      </c>
+      <c r="N35" s="24">
+        <v>7048</v>
+      </c>
+      <c r="O35" s="24">
+        <v>28029</v>
+      </c>
+      <c r="Q35" s="24">
+        <v>6911</v>
+      </c>
+      <c r="R35" s="24">
+        <v>6609</v>
+      </c>
+      <c r="S35" s="24">
+        <v>7388</v>
+      </c>
+      <c r="T35" s="24">
+        <v>7967</v>
+      </c>
+      <c r="U35" s="25">
+        <v>28875</v>
+      </c>
+      <c r="V35" s="24">
+        <v>7967</v>
+      </c>
+      <c r="W35" s="24">
+        <v>7402</v>
+      </c>
+      <c r="X35" s="24">
+        <v>8798</v>
+      </c>
+      <c r="Y35" s="24">
+        <v>7301</v>
+      </c>
+      <c r="Z35" s="25">
+        <v>31468</v>
+      </c>
+      <c r="AA35" s="24">
+        <v>7875</v>
+      </c>
+      <c r="AB35" s="24">
+        <v>8560</v>
+      </c>
+      <c r="AC35" s="24">
+        <v>9357</v>
+      </c>
+      <c r="AD35" s="24">
+        <v>10903</v>
+      </c>
+      <c r="AE35" s="25">
+        <v>36695</v>
+      </c>
+      <c r="AF35" s="24">
+        <v>10591</v>
+      </c>
+      <c r="AG35" s="24">
+        <v>9524</v>
+      </c>
+      <c r="AH35" s="24">
+        <v>8452</v>
+      </c>
+      <c r="AI35" s="25">
+        <v>8939</v>
+      </c>
+      <c r="AJ35" s="25">
+        <v>37506</v>
+      </c>
+      <c r="AK35" s="25">
+        <v>8731</v>
+      </c>
+      <c r="AL35" s="25">
+        <v>10095</v>
+      </c>
+      <c r="AM35" s="25">
+        <v>10641</v>
+      </c>
+      <c r="AN35" s="25">
+        <v>13097</v>
+      </c>
+      <c r="AO35" s="25">
+        <v>42564</v>
+      </c>
+      <c r="AP35" s="25">
+        <v>10374</v>
+      </c>
+      <c r="AQ35" s="25">
+        <v>10718</v>
+      </c>
+      <c r="AR35" s="25">
+        <v>11270</v>
+      </c>
+      <c r="AS35" s="25">
+        <v>15312</v>
+      </c>
+      <c r="AT35" s="25">
+        <v>47674</v>
+      </c>
+      <c r="AU35" s="25">
+        <v>12324</v>
+      </c>
+    </row>
+    <row r="36" spans="2:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B36" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="C36" s="27">
+        <v>3764</v>
+      </c>
+      <c r="D36" s="27">
+        <v>3909</v>
+      </c>
+      <c r="E36" s="27">
+        <v>3649</v>
+      </c>
+      <c r="F36" s="27">
+        <v>3119</v>
+      </c>
+      <c r="G36" s="27">
+        <v>3722</v>
+      </c>
+      <c r="H36" s="27">
+        <v>3519</v>
+      </c>
+      <c r="I36" s="27">
+        <v>3491</v>
+      </c>
+      <c r="J36" s="27">
+        <v>3308</v>
+      </c>
+      <c r="K36" s="27">
+        <v>3639</v>
+      </c>
+      <c r="L36" s="27">
+        <v>3621</v>
+      </c>
+      <c r="M36" s="27">
+        <v>3640</v>
+      </c>
+      <c r="N36" s="27">
+        <v>3786</v>
+      </c>
+      <c r="O36" s="27">
+        <v>14686</v>
+      </c>
+      <c r="Q36" s="27">
+        <v>3726</v>
+      </c>
+      <c r="R36" s="27">
+        <v>3509</v>
+      </c>
+      <c r="S36" s="27">
+        <v>3443</v>
+      </c>
+      <c r="T36" s="27">
+        <v>3982</v>
+      </c>
+      <c r="U36" s="28">
+        <v>14660</v>
+      </c>
+      <c r="V36" s="27">
+        <v>3753</v>
+      </c>
+      <c r="W36" s="27">
+        <v>3618</v>
+      </c>
+      <c r="X36" s="27">
+        <v>3733</v>
+      </c>
+      <c r="Y36" s="27">
+        <v>3424</v>
+      </c>
+      <c r="Z36" s="28">
+        <v>14528</v>
+      </c>
+      <c r="AA36" s="27">
+        <v>3497</v>
+      </c>
+      <c r="AB36" s="27">
+        <v>3661</v>
+      </c>
+      <c r="AC36" s="27">
+        <v>3699</v>
+      </c>
+      <c r="AD36" s="27">
+        <v>3869</v>
+      </c>
+      <c r="AE36" s="28">
+        <v>14726</v>
+      </c>
+      <c r="AF36" s="27">
+        <v>4123</v>
+      </c>
+      <c r="AG36" s="27">
+        <v>4028</v>
+      </c>
+      <c r="AH36" s="27">
+        <v>4132</v>
+      </c>
+      <c r="AI36" s="28">
+        <v>3647</v>
+      </c>
+      <c r="AJ36" s="28">
+        <v>15930</v>
+      </c>
+      <c r="AK36" s="28">
+        <v>4673</v>
+      </c>
+      <c r="AL36" s="28">
+        <v>4976</v>
+      </c>
+      <c r="AM36" s="28">
+        <v>5415</v>
+      </c>
+      <c r="AN36" s="28">
+        <v>5151</v>
+      </c>
+      <c r="AO36" s="28">
+        <v>20215</v>
+      </c>
+      <c r="AP36" s="28">
+        <v>5074</v>
+      </c>
+      <c r="AQ36" s="28">
+        <v>6022</v>
+      </c>
+      <c r="AR36" s="28">
+        <v>6641</v>
+      </c>
+      <c r="AS36" s="28">
+        <v>8214</v>
+      </c>
+      <c r="AT36" s="28">
+        <v>25951</v>
+      </c>
+      <c r="AU36" s="28">
+        <v>8192</v>
+      </c>
+    </row>
+    <row r="37" spans="2:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B37" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="C37" s="30">
+        <v>90414</v>
+      </c>
+      <c r="D37" s="30">
+        <v>98209</v>
+      </c>
+      <c r="E37" s="30">
+        <v>96883</v>
+      </c>
+      <c r="F37" s="30">
+        <v>99656</v>
+      </c>
+      <c r="G37" s="30">
+        <v>106584</v>
+      </c>
+      <c r="H37" s="30">
+        <v>105809</v>
+      </c>
+      <c r="I37" s="30">
+        <v>108519</v>
+      </c>
+      <c r="J37" s="30">
+        <v>123936</v>
+      </c>
+      <c r="K37" s="30">
+        <v>116739</v>
+      </c>
+      <c r="L37" s="30">
+        <v>113719</v>
+      </c>
+      <c r="M37" s="30">
+        <v>117885</v>
+      </c>
+      <c r="N37" s="30">
+        <v>115826</v>
+      </c>
+      <c r="O37" s="30">
+        <v>464169</v>
+      </c>
+      <c r="Q37" s="30">
+        <v>125859</v>
+      </c>
+      <c r="R37" s="30">
+        <v>121586</v>
+      </c>
+      <c r="S37" s="30">
+        <v>122855</v>
+      </c>
+      <c r="T37" s="30">
+        <v>129513</v>
+      </c>
+      <c r="U37" s="30">
+        <v>499813</v>
+      </c>
+      <c r="V37" s="30">
+        <v>142678</v>
+      </c>
+      <c r="W37" s="30">
+        <v>140569</v>
+      </c>
+      <c r="X37" s="30">
+        <v>144246</v>
+      </c>
+      <c r="Y37" s="30">
+        <v>148666</v>
+      </c>
+      <c r="Z37" s="30">
+        <v>576159</v>
+      </c>
+      <c r="AA37" s="30">
+        <v>163532</v>
+      </c>
+      <c r="AB37" s="30">
+        <v>154526</v>
+      </c>
+      <c r="AC37" s="30">
+        <v>154001</v>
+      </c>
+      <c r="AD37" s="30">
+        <v>151603</v>
+      </c>
+      <c r="AE37" s="30">
+        <v>623662</v>
+      </c>
+      <c r="AF37" s="30">
+        <v>170833</v>
+      </c>
+      <c r="AG37" s="30">
+        <v>161816</v>
+      </c>
+      <c r="AH37" s="30">
+        <v>172585</v>
+      </c>
+      <c r="AI37" s="30">
+        <v>189043</v>
+      </c>
+      <c r="AJ37" s="30">
+        <v>694277</v>
+      </c>
+      <c r="AK37" s="30">
+        <v>204181</v>
+      </c>
+      <c r="AL37" s="30">
+        <v>203639</v>
+      </c>
+      <c r="AM37" s="30">
+        <v>225022</v>
+      </c>
+      <c r="AN37" s="30">
+        <v>235997</v>
+      </c>
+      <c r="AO37" s="30">
+        <v>868839</v>
+      </c>
+      <c r="AP37" s="30">
+        <v>248684</v>
+      </c>
+      <c r="AQ37" s="30">
+        <v>252649</v>
+      </c>
+      <c r="AR37" s="30">
+        <v>253052</v>
+      </c>
+      <c r="AS37" s="30">
+        <v>264054</v>
+      </c>
+      <c r="AT37" s="30">
+        <v>1018439</v>
+      </c>
+      <c r="AU37" s="30">
+        <v>298888</v>
+      </c>
+    </row>
+    <row r="38" spans="2:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B38" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="C38" s="30">
+        <v>47921</v>
+      </c>
+      <c r="D38" s="30">
+        <v>41467</v>
+      </c>
+      <c r="E38" s="30">
+        <v>44675</v>
+      </c>
+      <c r="F38" s="30">
+        <v>43743</v>
+      </c>
+      <c r="G38" s="30">
+        <v>62919</v>
+      </c>
+      <c r="H38" s="30">
+        <v>65206</v>
+      </c>
+      <c r="I38" s="30">
+        <v>56734</v>
+      </c>
+      <c r="J38" s="30">
+        <v>54701</v>
+      </c>
+      <c r="K38" s="30">
+        <v>70053</v>
+      </c>
+      <c r="L38" s="30">
+        <v>76766</v>
+      </c>
+      <c r="M38" s="30">
+        <v>83096</v>
+      </c>
+      <c r="N38" s="30">
+        <v>81482</v>
+      </c>
+      <c r="O38" s="30">
+        <v>311397</v>
+      </c>
+      <c r="Q38" s="30">
+        <v>108747</v>
+      </c>
+      <c r="R38" s="30">
+        <v>90521</v>
+      </c>
+      <c r="S38" s="30">
+        <v>90015</v>
+      </c>
+      <c r="T38" s="30">
+        <v>103563</v>
+      </c>
+      <c r="U38" s="30">
+        <v>392846</v>
+      </c>
+      <c r="V38" s="30">
+        <v>130721</v>
+      </c>
+      <c r="W38" s="30">
+        <v>120271</v>
+      </c>
+      <c r="X38" s="30">
+        <v>121079</v>
+      </c>
+      <c r="Y38" s="30">
+        <v>128217</v>
+      </c>
+      <c r="Z38" s="30">
+        <v>500288</v>
+      </c>
+      <c r="AA38" s="30">
+        <v>147954</v>
+      </c>
+      <c r="AB38" s="30">
+        <v>142612</v>
+      </c>
+      <c r="AC38" s="30">
+        <v>133114</v>
+      </c>
+      <c r="AD38" s="30">
+        <v>141439</v>
+      </c>
+      <c r="AE38" s="30">
+        <v>565119</v>
+      </c>
+      <c r="AF38" s="30">
+        <v>158416</v>
+      </c>
+      <c r="AG38" s="30">
+        <v>148797</v>
+      </c>
+      <c r="AH38" s="30">
+        <v>155772</v>
+      </c>
+      <c r="AI38" s="30">
+        <v>180957</v>
+      </c>
+      <c r="AJ38" s="30">
+        <v>643942</v>
+      </c>
+      <c r="AK38" s="30">
+        <v>204558</v>
+      </c>
+      <c r="AL38" s="30">
+        <v>201312</v>
+      </c>
+      <c r="AM38" s="30">
+        <v>223893</v>
+      </c>
+      <c r="AN38" s="30">
+        <v>227347</v>
+      </c>
+      <c r="AO38" s="30">
+        <v>857110</v>
+      </c>
+      <c r="AP38" s="30">
+        <v>260993</v>
+      </c>
+      <c r="AQ38" s="30">
+        <v>260322</v>
+      </c>
+      <c r="AR38" s="30">
+        <v>255546</v>
+      </c>
+      <c r="AS38" s="30">
+        <v>257129</v>
+      </c>
+      <c r="AT38" s="30">
+        <v>1033990</v>
+      </c>
+      <c r="AU38" s="30">
+        <v>318876</v>
+      </c>
+    </row>
+    <row r="39" spans="2:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B39" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="C39" s="12">
+        <v>205</v>
+      </c>
+      <c r="D39" s="12">
+        <v>319</v>
+      </c>
+      <c r="E39" s="12">
+        <v>359</v>
+      </c>
+      <c r="F39" s="12">
+        <v>256</v>
+      </c>
+      <c r="G39" s="12">
+        <v>471</v>
+      </c>
+      <c r="H39" s="12">
+        <v>582</v>
+      </c>
+      <c r="I39" s="12">
+        <v>673</v>
+      </c>
+      <c r="J39" s="12">
+        <v>787</v>
+      </c>
+      <c r="K39" s="12">
+        <v>858</v>
+      </c>
+      <c r="L39" s="12">
+        <v>563</v>
+      </c>
+      <c r="M39" s="12">
+        <v>1054</v>
+      </c>
+      <c r="N39" s="12">
+        <v>1179</v>
+      </c>
+      <c r="O39" s="12">
+        <v>3654</v>
+      </c>
+      <c r="Q39" s="12">
+        <v>1184</v>
+      </c>
+      <c r="R39" s="12">
+        <v>163</v>
+      </c>
+      <c r="S39" s="12">
+        <v>110</v>
+      </c>
+      <c r="T39" s="12">
+        <v>60</v>
+      </c>
+      <c r="U39" s="12">
+        <v>1517</v>
+      </c>
+      <c r="V39" s="12">
+        <v>122</v>
+      </c>
+      <c r="W39" s="12">
+        <v>109</v>
+      </c>
+      <c r="X39" s="12">
+        <v>96</v>
+      </c>
+      <c r="Y39" s="12">
+        <v>68</v>
+      </c>
+      <c r="Z39" s="12">
+        <v>395</v>
+      </c>
+      <c r="AA39" s="12">
+        <v>14</v>
+      </c>
+      <c r="AB39" s="12">
+        <v>1000</v>
+      </c>
+      <c r="AC39" s="12">
+        <v>3859</v>
+      </c>
+      <c r="AD39" s="12">
+        <v>8840</v>
+      </c>
+      <c r="AE39" s="12">
+        <v>13713</v>
+      </c>
+      <c r="AF39" s="12">
+        <v>12940</v>
+      </c>
+      <c r="AG39" s="12">
+        <v>15576</v>
+      </c>
+      <c r="AH39" s="12">
+        <v>17929</v>
+      </c>
+      <c r="AI39" s="12">
+        <v>20952</v>
+      </c>
+      <c r="AJ39" s="12">
+        <v>67397</v>
+      </c>
+      <c r="AK39" s="12">
+        <v>21060</v>
+      </c>
+      <c r="AL39" s="12">
+        <v>21511</v>
+      </c>
+      <c r="AM39" s="12">
+        <v>16663</v>
+      </c>
+      <c r="AN39" s="12">
+        <v>14803</v>
+      </c>
+      <c r="AO39" s="12">
+        <v>74037</v>
+      </c>
+      <c r="AP39" s="12">
+        <v>13849</v>
+      </c>
+      <c r="AQ39" s="12">
+        <v>14972</v>
+      </c>
+      <c r="AR39" s="12">
+        <v>20348</v>
+      </c>
+      <c r="AS39" s="12">
+        <v>19238</v>
+      </c>
+      <c r="AT39" s="12">
+        <v>68407</v>
+      </c>
+      <c r="AU39" s="12">
+        <v>17451</v>
+      </c>
+    </row>
+    <row r="40" spans="2:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B40" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="C40" s="10">
+        <v>-323</v>
+      </c>
+      <c r="D40" s="10">
+        <v>-132</v>
+      </c>
+      <c r="E40" s="10">
+        <v>0</v>
+      </c>
+      <c r="F40" s="10">
+        <v>0</v>
+      </c>
+      <c r="G40" s="10">
+        <v>0</v>
+      </c>
+      <c r="H40" s="10">
+        <v>0</v>
+      </c>
+      <c r="I40" s="10">
+        <v>0</v>
+      </c>
+      <c r="J40" s="10">
+        <v>0</v>
+      </c>
+      <c r="K40" s="10">
+        <v>0</v>
+      </c>
+      <c r="L40" s="10">
+        <v>-388</v>
+      </c>
+      <c r="M40" s="10">
+        <v>-418</v>
+      </c>
+      <c r="N40" s="10">
+        <v>-475</v>
+      </c>
+      <c r="O40" s="10">
+        <v>-1281</v>
+      </c>
+      <c r="Q40" s="10">
+        <v>-485</v>
+      </c>
+      <c r="R40" s="10">
+        <v>-449</v>
+      </c>
+      <c r="S40" s="10">
+        <v>-459</v>
+      </c>
+      <c r="T40" s="10">
+        <v>-440</v>
+      </c>
+      <c r="U40" s="10">
+        <v>-1833</v>
+      </c>
+      <c r="V40" s="10">
+        <v>-615</v>
+      </c>
+      <c r="W40" s="10">
+        <v>-434</v>
+      </c>
+      <c r="X40" s="10">
+        <v>-457</v>
+      </c>
+      <c r="Y40" s="10">
+        <v>-479</v>
+      </c>
+      <c r="Z40" s="10">
+        <v>-1985</v>
+      </c>
+      <c r="AA40" s="10">
+        <v>-461</v>
+      </c>
+      <c r="AB40" s="10">
+        <v>-459</v>
+      </c>
+      <c r="AC40" s="10">
+        <v>-446</v>
+      </c>
+      <c r="AD40" s="10">
+        <v>-440</v>
+      </c>
+      <c r="AE40" s="10">
+        <v>-1806</v>
+      </c>
+      <c r="AF40" s="10">
+        <v>-449</v>
+      </c>
+      <c r="AG40" s="10">
+        <v>-467</v>
+      </c>
+      <c r="AH40" s="10">
+        <v>-464</v>
+      </c>
+      <c r="AI40" s="10">
+        <v>-667</v>
+      </c>
+      <c r="AJ40" s="10">
+        <v>-2047</v>
+      </c>
+      <c r="AK40" s="10">
+        <v>-1718</v>
+      </c>
+      <c r="AL40" s="10">
+        <v>-542</v>
+      </c>
+      <c r="AM40" s="10">
+        <v>-1446</v>
+      </c>
+      <c r="AN40" s="10">
+        <v>-573</v>
+      </c>
+      <c r="AO40" s="10">
+        <v>-4279</v>
+      </c>
+      <c r="AP40" s="10">
+        <v>-587</v>
+      </c>
+      <c r="AQ40" s="10">
+        <v>-429</v>
+      </c>
+      <c r="AR40" s="10">
+        <v>-522</v>
+      </c>
+      <c r="AS40" s="10">
+        <v>-403</v>
+      </c>
+      <c r="AT40" s="10">
+        <v>-1941</v>
+      </c>
+      <c r="AU40" s="10">
+        <v>-624</v>
+      </c>
+    </row>
+    <row r="41" spans="2:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B41" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="C41" s="30">
+        <v>47803</v>
+      </c>
+      <c r="D41" s="30">
+        <v>41654</v>
+      </c>
+      <c r="E41" s="30">
+        <v>45034</v>
+      </c>
+      <c r="F41" s="30">
+        <v>43999</v>
+      </c>
+      <c r="G41" s="30">
+        <v>63390</v>
+      </c>
+      <c r="H41" s="30">
+        <v>65788</v>
+      </c>
+      <c r="I41" s="30">
+        <v>57407</v>
+      </c>
+      <c r="J41" s="30">
+        <v>55488</v>
+      </c>
+      <c r="K41" s="30">
+        <v>70911</v>
+      </c>
+      <c r="L41" s="30">
+        <v>76941</v>
+      </c>
+      <c r="M41" s="30">
+        <v>83732</v>
+      </c>
+      <c r="N41" s="30">
+        <v>82186</v>
+      </c>
+      <c r="O41" s="30">
+        <v>313770</v>
+      </c>
+      <c r="Q41" s="30">
+        <v>109446</v>
+      </c>
+      <c r="R41" s="30">
+        <v>90235</v>
+      </c>
+      <c r="S41" s="30">
+        <v>89666</v>
+      </c>
+      <c r="T41" s="30">
+        <v>103183</v>
+      </c>
+      <c r="U41" s="30">
+        <v>392530</v>
+      </c>
+      <c r="V41" s="30">
+        <v>130228</v>
+      </c>
+      <c r="W41" s="30">
+        <v>119946</v>
+      </c>
+      <c r="X41" s="30">
+        <v>120718</v>
+      </c>
+      <c r="Y41" s="30">
+        <v>127806</v>
+      </c>
+      <c r="Z41" s="30">
+        <v>498698</v>
+      </c>
+      <c r="AA41" s="30">
+        <v>147507</v>
+      </c>
+      <c r="AB41" s="30">
+        <v>143153</v>
+      </c>
+      <c r="AC41" s="30">
+        <v>136527</v>
+      </c>
+      <c r="AD41" s="30">
+        <v>149839</v>
+      </c>
+      <c r="AE41" s="30">
+        <v>577026</v>
+      </c>
+      <c r="AF41" s="30">
+        <v>170907</v>
+      </c>
+      <c r="AG41" s="30">
+        <v>163906</v>
+      </c>
+      <c r="AH41" s="30">
+        <v>173237</v>
+      </c>
+      <c r="AI41" s="30">
+        <v>201242</v>
+      </c>
+      <c r="AJ41" s="30">
+        <v>709292</v>
+      </c>
+      <c r="AK41" s="30">
+        <v>223900</v>
+      </c>
+      <c r="AL41" s="30">
+        <v>222281</v>
+      </c>
+      <c r="AM41" s="30">
+        <v>239110</v>
+      </c>
+      <c r="AN41" s="30">
+        <v>241577</v>
+      </c>
+      <c r="AO41" s="30">
+        <v>926868</v>
+      </c>
+      <c r="AP41" s="30">
+        <v>274255</v>
+      </c>
+      <c r="AQ41" s="30">
+        <v>274865</v>
+      </c>
+      <c r="AR41" s="30">
+        <v>275372</v>
+      </c>
+      <c r="AS41" s="30">
+        <v>275964</v>
+      </c>
+      <c r="AT41" s="30">
+        <v>1100456</v>
+      </c>
+      <c r="AU41" s="30">
+        <v>335703</v>
+      </c>
+    </row>
+    <row r="42" spans="2:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B42" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="C42" s="31">
+        <v>-12619</v>
+      </c>
+      <c r="D42" s="31">
+        <v>-10997</v>
+      </c>
+      <c r="E42" s="31">
+        <v>-11889</v>
+      </c>
+      <c r="F42" s="31">
+        <v>-11616</v>
+      </c>
+      <c r="G42" s="31">
+        <v>-16735</v>
+      </c>
+      <c r="H42" s="31">
+        <v>-17368</v>
+      </c>
+      <c r="I42" s="31">
+        <v>-15155</v>
+      </c>
+      <c r="J42" s="31">
+        <v>-14649</v>
+      </c>
+      <c r="K42" s="31">
+        <v>-18721</v>
+      </c>
+      <c r="L42" s="31">
+        <v>-20312</v>
+      </c>
+      <c r="M42" s="31">
+        <v>-22105</v>
+      </c>
+      <c r="N42" s="31">
+        <v>-21697</v>
+      </c>
+      <c r="O42" s="31">
+        <v>-82835</v>
+      </c>
+      <c r="Q42" s="31">
+        <v>-24078</v>
+      </c>
+      <c r="R42" s="31">
+        <v>-19852</v>
+      </c>
+      <c r="S42" s="31">
+        <v>-19727</v>
+      </c>
+      <c r="T42" s="31">
+        <v>-22700</v>
+      </c>
+      <c r="U42" s="31">
+        <v>-86357</v>
+      </c>
+      <c r="V42" s="31">
+        <v>-28650</v>
+      </c>
+      <c r="W42" s="31">
+        <v>-26388</v>
+      </c>
+      <c r="X42" s="31">
+        <v>-26558</v>
+      </c>
+      <c r="Y42" s="31">
+        <v>-28117</v>
+      </c>
+      <c r="Z42" s="31">
+        <v>-109713</v>
+      </c>
+      <c r="AA42" s="31">
+        <v>-32452</v>
+      </c>
+      <c r="AB42" s="31">
+        <v>-31494</v>
+      </c>
+      <c r="AC42" s="31">
+        <v>-30036</v>
+      </c>
+      <c r="AD42" s="31">
+        <v>-32964</v>
+      </c>
+      <c r="AE42" s="31">
+        <v>-126946</v>
+      </c>
+      <c r="AF42" s="31">
+        <v>-41872</v>
+      </c>
+      <c r="AG42" s="31">
+        <v>-40157</v>
+      </c>
+      <c r="AH42" s="31">
+        <v>-42443</v>
+      </c>
+      <c r="AI42" s="31">
+        <v>-49305</v>
+      </c>
+      <c r="AJ42" s="31">
+        <v>-173777</v>
+      </c>
+      <c r="AK42" s="31">
+        <v>-55975</v>
+      </c>
+      <c r="AL42" s="31">
+        <v>-55570</v>
+      </c>
+      <c r="AM42" s="31">
+        <v>-59778</v>
+      </c>
+      <c r="AN42" s="31">
+        <v>-60394</v>
+      </c>
+      <c r="AO42" s="31">
+        <v>-231717</v>
+      </c>
+      <c r="AP42" s="31">
+        <v>-68564</v>
+      </c>
+      <c r="AQ42" s="31">
+        <v>-68716</v>
+      </c>
+      <c r="AR42" s="31">
+        <v>-68843</v>
+      </c>
+      <c r="AS42" s="31">
+        <v>-68991</v>
+      </c>
+      <c r="AT42" s="31">
+        <v>-275114</v>
+      </c>
+      <c r="AU42" s="31">
+        <v>-80569</v>
+      </c>
+    </row>
+    <row r="43" spans="2:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B43" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="C43" s="13">
+        <v>35184</v>
+      </c>
+      <c r="D43" s="13">
+        <v>30657</v>
+      </c>
+      <c r="E43" s="13">
+        <v>33145</v>
+      </c>
+      <c r="F43" s="13">
+        <v>32383</v>
+      </c>
+      <c r="G43" s="13">
+        <v>46655</v>
+      </c>
+      <c r="H43" s="13">
+        <v>48420</v>
+      </c>
+      <c r="I43" s="13">
+        <v>42252</v>
+      </c>
+      <c r="J43" s="13">
+        <v>40839</v>
+      </c>
+      <c r="K43" s="13">
+        <v>52190</v>
+      </c>
+      <c r="L43" s="13">
+        <v>56629</v>
+      </c>
+      <c r="M43" s="13">
+        <v>61627</v>
+      </c>
+      <c r="N43" s="13">
+        <v>60489</v>
+      </c>
+      <c r="O43" s="13">
+        <v>230935</v>
+      </c>
+      <c r="Q43" s="13">
+        <v>85368</v>
+      </c>
+      <c r="R43" s="13">
+        <v>70383</v>
+      </c>
+      <c r="S43" s="13">
+        <v>69939</v>
+      </c>
+      <c r="T43" s="13">
+        <v>80483</v>
+      </c>
+      <c r="U43" s="13">
+        <v>306173</v>
+      </c>
+      <c r="V43" s="13">
+        <v>101578</v>
+      </c>
+      <c r="W43" s="13">
+        <v>93558</v>
+      </c>
+      <c r="X43" s="13">
+        <v>94160</v>
+      </c>
+      <c r="Y43" s="13">
+        <v>99689</v>
+      </c>
+      <c r="Z43" s="13">
+        <v>388985</v>
+      </c>
+      <c r="AA43" s="13">
+        <v>115055</v>
+      </c>
+      <c r="AB43" s="13">
+        <v>111659</v>
+      </c>
+      <c r="AC43" s="13">
+        <v>106491</v>
+      </c>
+      <c r="AD43" s="13">
+        <v>116875</v>
+      </c>
+      <c r="AE43" s="13">
+        <v>450080</v>
+      </c>
+      <c r="AF43" s="13">
+        <v>129035</v>
+      </c>
+      <c r="AG43" s="13">
+        <v>123749</v>
+      </c>
+      <c r="AH43" s="13">
+        <v>130794</v>
+      </c>
+      <c r="AI43" s="13">
+        <v>151937</v>
+      </c>
+      <c r="AJ43" s="13">
+        <v>535515</v>
+      </c>
+      <c r="AK43" s="13">
+        <v>167925</v>
+      </c>
+      <c r="AL43" s="13">
+        <v>166711</v>
+      </c>
+      <c r="AM43" s="13">
+        <v>179332</v>
+      </c>
+      <c r="AN43" s="13">
+        <v>181183</v>
+      </c>
+      <c r="AO43" s="13">
+        <v>695151</v>
+      </c>
+      <c r="AP43" s="13">
+        <v>205691</v>
+      </c>
+      <c r="AQ43" s="13">
+        <v>206149</v>
+      </c>
+      <c r="AR43" s="13">
+        <v>206529</v>
+      </c>
+      <c r="AS43" s="13">
+        <v>206973</v>
+      </c>
+      <c r="AT43" s="13">
+        <v>825342</v>
+      </c>
+      <c r="AU43" s="13">
+        <v>255134</v>
+      </c>
+    </row>
+    <row r="44" spans="2:47" ht="26.65" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B44" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="C44" s="37"/>
+      <c r="D44" s="37"/>
+      <c r="E44" s="37"/>
+      <c r="F44" s="37"/>
+      <c r="G44" s="37"/>
+      <c r="H44" s="37"/>
+      <c r="I44" s="37"/>
+      <c r="J44" s="37"/>
+      <c r="K44" s="37"/>
+      <c r="L44" s="37"/>
+      <c r="M44" s="37"/>
+      <c r="N44" s="37"/>
+      <c r="O44" s="37"/>
+      <c r="Q44" s="37"/>
+      <c r="R44" s="37"/>
+      <c r="S44" s="37"/>
+      <c r="T44" s="37"/>
+      <c r="U44" s="37"/>
+      <c r="V44" s="37"/>
+      <c r="W44" s="37"/>
+      <c r="X44" s="37"/>
+      <c r="Y44" s="37"/>
+      <c r="Z44" s="37"/>
+      <c r="AA44" s="37"/>
+      <c r="AB44" s="37"/>
+      <c r="AC44" s="37"/>
+      <c r="AD44" s="37"/>
+      <c r="AE44" s="37"/>
+      <c r="AF44" s="37"/>
+      <c r="AG44" s="37"/>
+      <c r="AH44" s="38"/>
+      <c r="AI44" s="38"/>
+      <c r="AJ44" s="37"/>
+      <c r="AK44" s="37"/>
+      <c r="AL44" s="37"/>
+      <c r="AM44" s="37"/>
+      <c r="AN44" s="37"/>
+      <c r="AO44" s="37"/>
+      <c r="AP44" s="37"/>
+      <c r="AQ44" s="37"/>
+      <c r="AR44" s="37"/>
+      <c r="AS44" s="37"/>
+      <c r="AT44" s="37"/>
+      <c r="AU44" s="37"/>
+    </row>
+    <row r="45" spans="2:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B45" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="O45" s="32">
+        <v>0.23</v>
+      </c>
+      <c r="P45" s="33" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="46" spans="2:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C46" s="15">
+        <v>0.17</v>
+      </c>
+      <c r="D46" s="15">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="E46" s="15">
+        <v>0.16</v>
+      </c>
+      <c r="F46" s="15">
+        <v>0.15</v>
+      </c>
+      <c r="G46" s="15">
+        <v>0.22</v>
+      </c>
+      <c r="H46" s="15">
+        <v>0.23</v>
+      </c>
+      <c r="I46" s="15">
+        <v>0.19</v>
+      </c>
+      <c r="J46" s="15">
+        <v>0.18</v>
+      </c>
+      <c r="K46" s="15">
+        <v>0.23</v>
+      </c>
+      <c r="L46" s="15">
+        <v>0.25</v>
+      </c>
+      <c r="M46" s="15">
+        <v>0.27</v>
+      </c>
+      <c r="N46" s="15">
+        <v>0.26</v>
+      </c>
+      <c r="O46" s="15">
+        <v>0.77</v>
+      </c>
+      <c r="P46" s="33" t="s">
+        <v>107</v>
+      </c>
+      <c r="Q46" s="15">
+        <v>0.37</v>
+      </c>
+      <c r="R46" s="15">
+        <v>0.3</v>
+      </c>
+      <c r="S46" s="15">
+        <v>0.3</v>
+      </c>
+      <c r="T46" s="15">
+        <v>0.34</v>
+      </c>
+      <c r="U46" s="15">
+        <v>1.31</v>
+      </c>
+      <c r="V46" s="15">
+        <v>0.43</v>
+      </c>
+      <c r="W46" s="15">
+        <v>0.39</v>
+      </c>
+      <c r="X46" s="15">
+        <v>0.39</v>
+      </c>
+      <c r="Y46" s="15">
+        <v>0.42</v>
+      </c>
+      <c r="Z46" s="15">
+        <v>1.63</v>
+      </c>
+      <c r="AA46" s="15">
+        <v>0.48</v>
+      </c>
+      <c r="AB46" s="15">
+        <v>0.47</v>
+      </c>
+      <c r="AC46" s="15">
+        <v>0.45</v>
+      </c>
+      <c r="AD46" s="15">
+        <v>0.49</v>
+      </c>
+      <c r="AE46" s="15">
+        <v>1.9</v>
+      </c>
+      <c r="AF46" s="15">
+        <v>0.54</v>
+      </c>
+      <c r="AG46" s="15">
+        <v>0.52</v>
+      </c>
+      <c r="AH46" s="15">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="AI46" s="15">
+        <v>0.64</v>
+      </c>
+      <c r="AJ46" s="15">
+        <v>2.2599999999999998</v>
+      </c>
+      <c r="AK46" s="15">
+        <v>0.71</v>
+      </c>
+      <c r="AL46" s="15">
+        <v>0.7</v>
+      </c>
+      <c r="AM46" s="15">
+        <v>0.75</v>
+      </c>
+      <c r="AN46" s="15">
+        <v>0.76</v>
+      </c>
+      <c r="AO46" s="15">
+        <v>2.92</v>
+      </c>
+      <c r="AP46" s="15">
+        <v>0.86</v>
+      </c>
+      <c r="AQ46" s="15">
+        <v>0.87</v>
+      </c>
+      <c r="AR46" s="15">
+        <v>0.87</v>
+      </c>
+      <c r="AS46" s="15">
+        <v>0.87</v>
+      </c>
+      <c r="AT46" s="15">
+        <v>3.47</v>
+      </c>
+      <c r="AU46" s="15">
+        <v>1.08</v>
+      </c>
+    </row>
+    <row r="47" spans="2:47" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C47" s="37"/>
+      <c r="D47" s="37"/>
+      <c r="E47" s="37"/>
+      <c r="F47" s="37"/>
+      <c r="G47" s="37"/>
+      <c r="H47" s="37"/>
+      <c r="I47" s="37"/>
+      <c r="J47" s="37"/>
+      <c r="K47" s="37"/>
+      <c r="L47" s="37"/>
+      <c r="M47" s="37"/>
+      <c r="N47" s="37"/>
+      <c r="O47" s="37"/>
+      <c r="Q47" s="37"/>
+      <c r="R47" s="37"/>
+      <c r="S47" s="37"/>
+      <c r="T47" s="37"/>
+      <c r="U47" s="37"/>
+      <c r="V47" s="37"/>
+      <c r="W47" s="37"/>
+      <c r="X47" s="37"/>
+      <c r="Y47" s="37"/>
+      <c r="Z47" s="37"/>
+      <c r="AA47" s="37"/>
+      <c r="AB47" s="37"/>
+      <c r="AC47" s="37"/>
+      <c r="AD47" s="37"/>
+      <c r="AE47" s="37"/>
+      <c r="AF47" s="37"/>
+      <c r="AG47" s="37"/>
+      <c r="AH47" s="37"/>
+      <c r="AI47" s="37"/>
+      <c r="AJ47" s="37"/>
+      <c r="AK47" s="37"/>
+      <c r="AL47" s="37"/>
+      <c r="AM47" s="37"/>
+      <c r="AN47" s="37"/>
+      <c r="AO47" s="37"/>
+      <c r="AP47" s="37"/>
+      <c r="AQ47" s="37"/>
+      <c r="AR47" s="37"/>
+      <c r="AS47" s="37"/>
+      <c r="AT47" s="37"/>
+      <c r="AU47" s="37"/>
+    </row>
+    <row r="48" spans="2:47" ht="26.65" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B48" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="O48" s="9">
+        <v>223320457</v>
+      </c>
+      <c r="P48" s="34" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="49" spans="2:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C49" s="9">
+        <v>210964700</v>
+      </c>
+      <c r="D49" s="9">
+        <v>212403283</v>
+      </c>
+      <c r="E49" s="9">
+        <v>213434971</v>
+      </c>
+      <c r="F49" s="9">
+        <v>213434971</v>
+      </c>
+      <c r="G49" s="9">
+        <v>213435321</v>
+      </c>
+      <c r="H49" s="9">
+        <v>213435314</v>
+      </c>
+      <c r="I49" s="9">
+        <v>219165997</v>
+      </c>
+      <c r="J49" s="9">
+        <v>222243851</v>
+      </c>
+      <c r="K49" s="9">
+        <v>222320457</v>
+      </c>
+      <c r="L49" s="9">
+        <v>230136188</v>
+      </c>
+      <c r="M49" s="9">
+        <v>230651648</v>
+      </c>
+      <c r="N49" s="9">
+        <v>231548249</v>
+      </c>
+      <c r="O49" s="9">
+        <v>230819987</v>
+      </c>
+      <c r="P49" s="33" t="s">
+        <v>107</v>
+      </c>
+      <c r="Q49" s="9">
+        <v>232161791</v>
+      </c>
+      <c r="R49" s="9">
+        <v>233622454</v>
+      </c>
+      <c r="S49" s="9">
+        <v>234468941</v>
+      </c>
+      <c r="T49" s="9">
+        <v>235921516</v>
+      </c>
+      <c r="U49" s="9">
+        <v>234051321</v>
+      </c>
+      <c r="V49" s="9">
+        <v>236243124</v>
+      </c>
+      <c r="W49" s="9">
+        <v>237995893</v>
+      </c>
+      <c r="X49" s="9">
+        <v>238729372</v>
+      </c>
+      <c r="Y49" s="9">
+        <v>238811725</v>
+      </c>
+      <c r="Z49" s="9">
+        <v>237954417</v>
+      </c>
+      <c r="AA49" s="9">
+        <v>237847737</v>
+      </c>
+      <c r="AB49" s="9">
+        <v>237320759</v>
+      </c>
+      <c r="AC49" s="9">
+        <v>237326310</v>
+      </c>
+      <c r="AD49" s="9">
+        <v>237060337</v>
+      </c>
+      <c r="AE49" s="9">
+        <v>237424167</v>
+      </c>
+      <c r="AF49" s="9">
+        <v>236776260</v>
+      </c>
+      <c r="AG49" s="9">
+        <v>236551966</v>
+      </c>
+      <c r="AH49" s="9">
+        <v>236837886</v>
+      </c>
+      <c r="AI49" s="9">
+        <v>237193869</v>
+      </c>
+      <c r="AJ49" s="9">
+        <v>236841436</v>
+      </c>
+      <c r="AK49" s="9">
+        <v>237898783</v>
+      </c>
+      <c r="AL49" s="9">
+        <v>238098657</v>
+      </c>
+      <c r="AM49" s="9">
+        <v>238300112</v>
+      </c>
+      <c r="AN49" s="9">
+        <v>238366875</v>
+      </c>
+      <c r="AO49" s="9">
+        <v>238166701</v>
+      </c>
+      <c r="AP49" s="9">
+        <v>238150754</v>
+      </c>
+      <c r="AQ49" s="9">
+        <v>238197532</v>
+      </c>
+      <c r="AR49" s="9">
+        <v>238204894</v>
+      </c>
+      <c r="AS49" s="9">
+        <v>237968316</v>
+      </c>
+      <c r="AT49" s="9">
+        <v>238128368</v>
+      </c>
+      <c r="AU49" s="9">
+        <v>236459905</v>
+      </c>
+    </row>
+    <row r="50" spans="2:47" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="51" spans="2:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B51" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="C51" s="35">
+        <v>0.41500000000000004</v>
+      </c>
+      <c r="D51" s="35">
+        <v>0.36200000000000004</v>
+      </c>
+      <c r="E51" s="35">
+        <v>0.38200000000000006</v>
+      </c>
+      <c r="F51" s="35">
+        <v>0.371</v>
+      </c>
+      <c r="G51" s="35">
+        <v>0.42899999999999999</v>
+      </c>
+      <c r="H51" s="35">
+        <v>0.438</v>
+      </c>
+      <c r="I51" s="35">
+        <v>0.40299999999999997</v>
+      </c>
+      <c r="J51" s="35">
+        <v>0.36600000000000005</v>
+      </c>
+      <c r="K51" s="35">
+        <v>0.43</v>
+      </c>
+      <c r="L51" s="35">
+        <v>0.45600000000000002</v>
+      </c>
+      <c r="M51" s="35">
+        <v>0.46500000000000002</v>
+      </c>
+      <c r="N51" s="35">
+        <v>0.46899999999999997</v>
+      </c>
+      <c r="O51" s="35">
+        <v>0.45500000000000002</v>
+      </c>
+      <c r="Q51" s="35">
+        <v>0.51</v>
+      </c>
+      <c r="R51" s="35">
+        <v>0.47799999999999998</v>
+      </c>
+      <c r="S51" s="35">
+        <v>0.47399999999999998</v>
+      </c>
+      <c r="T51" s="35">
+        <v>0.49200000000000005</v>
+      </c>
+      <c r="U51" s="35">
+        <v>0.48899999999999999</v>
+      </c>
+      <c r="V51" s="35">
+        <v>0.52</v>
+      </c>
+      <c r="W51" s="35">
+        <v>0.50600000000000001</v>
+      </c>
+      <c r="X51" s="35">
+        <v>0.501</v>
+      </c>
+      <c r="Y51" s="35">
+        <v>0.50600000000000001</v>
+      </c>
+      <c r="Z51" s="35">
+        <v>0.50800000000000001</v>
+      </c>
+      <c r="AA51" s="35">
+        <v>0.51600000000000001</v>
+      </c>
+      <c r="AB51" s="35">
+        <v>0.52400000000000002</v>
+      </c>
+      <c r="AC51" s="35">
+        <v>0.51</v>
+      </c>
+      <c r="AD51" s="35">
+        <v>0.52800000000000002</v>
+      </c>
+      <c r="AE51" s="35">
+        <v>0.51900000000000002</v>
+      </c>
+      <c r="AF51" s="35">
+        <v>0.52300000000000002</v>
+      </c>
+      <c r="AG51" s="35">
+        <v>0.52500000000000002</v>
+      </c>
+      <c r="AH51" s="35">
+        <v>0.51900000000000002</v>
+      </c>
+      <c r="AI51" s="35">
+        <v>0.53</v>
+      </c>
+      <c r="AJ51" s="35">
+        <v>0.52400000000000002</v>
+      </c>
+      <c r="AK51" s="35">
+        <v>0.53700000000000003</v>
+      </c>
+      <c r="AL51" s="35">
+        <v>0.53500000000000003</v>
+      </c>
+      <c r="AM51" s="35">
+        <v>0.53400000000000003</v>
+      </c>
+      <c r="AN51" s="35">
+        <v>0.52800000000000002</v>
+      </c>
+      <c r="AO51" s="35">
+        <v>0.53300000000000003</v>
+      </c>
+      <c r="AP51" s="35">
+        <v>0.54600000000000004</v>
+      </c>
+      <c r="AQ51" s="35">
+        <v>0.54200000000000004</v>
+      </c>
+      <c r="AR51" s="35">
+        <v>0.54</v>
+      </c>
+      <c r="AS51" s="35">
+        <v>0.53200000000000003</v>
+      </c>
+      <c r="AT51" s="35">
+        <v>0.54</v>
+      </c>
+      <c r="AU51" s="35">
+        <v>0.55000000000000004</v>
+      </c>
+    </row>
+    <row r="52" spans="2:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B52" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="C52" s="35">
+        <v>0.34600000000000003</v>
+      </c>
+      <c r="D52" s="35">
+        <v>0.29699999999999999</v>
+      </c>
+      <c r="E52" s="35">
+        <v>0.316</v>
+      </c>
+      <c r="F52" s="35">
+        <v>0.30499999999999999</v>
+      </c>
+      <c r="G52" s="35">
+        <v>0.371</v>
+      </c>
+      <c r="H52" s="35">
+        <v>0.38100000000000001</v>
+      </c>
+      <c r="I52" s="35">
+        <v>0.34299999999999997</v>
+      </c>
+      <c r="J52" s="35">
+        <v>0.30599999999999999</v>
+      </c>
+      <c r="K52" s="35">
+        <v>0.375</v>
+      </c>
+      <c r="L52" s="35">
+        <v>0.40299999999999997</v>
+      </c>
+      <c r="M52" s="35">
+        <v>0.41299999999999998</v>
+      </c>
+      <c r="N52" s="35">
+        <v>0.41299999999999998</v>
+      </c>
+      <c r="O52" s="35">
+        <v>0.40200000000000002</v>
+      </c>
+      <c r="Q52" s="35">
+        <v>0.46399999999999997</v>
+      </c>
+      <c r="R52" s="35">
+        <v>0.42700000000000005</v>
+      </c>
+      <c r="S52" s="35">
+        <v>0.42299999999999999</v>
+      </c>
+      <c r="T52" s="35">
+        <v>0.44400000000000001</v>
+      </c>
+      <c r="U52" s="35">
+        <v>0.44</v>
+      </c>
+      <c r="V52" s="35">
+        <v>0.47799999999999998</v>
+      </c>
+      <c r="W52" s="35">
+        <v>0.46100000000000002</v>
+      </c>
+      <c r="X52" s="35">
+        <v>0.45600000000000002</v>
+      </c>
+      <c r="Y52" s="35">
+        <v>0.46299999999999997</v>
+      </c>
+      <c r="Z52" s="35">
+        <v>0.46500000000000002</v>
+      </c>
+      <c r="AA52" s="35">
+        <v>0.47500000000000003</v>
+      </c>
+      <c r="AB52" s="35">
+        <v>0.48</v>
+      </c>
+      <c r="AC52" s="35">
+        <v>0.46399999999999997</v>
+      </c>
+      <c r="AD52" s="35">
+        <v>0.48299999999999998</v>
+      </c>
+      <c r="AE52" s="35">
+        <v>0.47500000000000003</v>
+      </c>
+      <c r="AF52" s="35">
+        <v>0.48100000000000004</v>
+      </c>
+      <c r="AG52" s="35">
+        <v>0.47899999999999998</v>
+      </c>
+      <c r="AH52" s="35">
+        <v>0.47399999999999998</v>
+      </c>
+      <c r="AI52" s="35">
+        <v>0.48899999999999999</v>
+      </c>
+      <c r="AJ52" s="35">
+        <v>0.48100000000000004</v>
+      </c>
+      <c r="AK52" s="35">
+        <v>0.5</v>
+      </c>
+      <c r="AL52" s="35">
+        <v>0.49700000000000005</v>
+      </c>
+      <c r="AM52" s="35">
+        <v>0.499</v>
+      </c>
+      <c r="AN52" s="35">
+        <v>0.49100000000000005</v>
+      </c>
+      <c r="AO52" s="35">
+        <v>0.49700000000000005</v>
+      </c>
+      <c r="AP52" s="35">
+        <v>0.51200000000000001</v>
+      </c>
+      <c r="AQ52" s="35">
+        <v>0.50700000000000001</v>
+      </c>
+      <c r="AR52" s="35">
+        <v>0.502</v>
+      </c>
+      <c r="AS52" s="35">
+        <v>0.49299999999999999</v>
+      </c>
+      <c r="AT52" s="35">
+        <v>0.504</v>
+      </c>
+      <c r="AU52" s="35">
+        <v>0.51600000000000001</v>
+      </c>
+    </row>
+    <row r="53" spans="2:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B53" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="C53" s="35">
+        <v>0.34600000000000003</v>
+      </c>
+      <c r="D53" s="35">
+        <v>0.29799999999999999</v>
+      </c>
+      <c r="E53" s="35">
+        <v>0.318</v>
+      </c>
+      <c r="F53" s="35">
+        <v>0.307</v>
+      </c>
+      <c r="G53" s="35">
+        <v>0.374</v>
+      </c>
+      <c r="H53" s="35">
+        <v>0.38500000000000001</v>
+      </c>
+      <c r="I53" s="35">
+        <v>0.34700000000000003</v>
+      </c>
+      <c r="J53" s="35">
+        <v>0.311</v>
+      </c>
+      <c r="K53" s="35">
+        <v>0.38</v>
+      </c>
+      <c r="L53" s="35">
+        <v>0.40399999999999997</v>
+      </c>
+      <c r="M53" s="35">
+        <v>0.41700000000000004</v>
+      </c>
+      <c r="N53" s="35">
+        <v>0.41700000000000004</v>
+      </c>
+      <c r="O53" s="35">
+        <v>0.40500000000000003</v>
+      </c>
+      <c r="Q53" s="35">
+        <v>0.46700000000000003</v>
+      </c>
+      <c r="R53" s="35">
+        <v>0.42499999999999999</v>
+      </c>
+      <c r="S53" s="35">
+        <v>0.42100000000000004</v>
+      </c>
+      <c r="T53" s="35">
+        <v>0.443</v>
+      </c>
+      <c r="U53" s="35">
+        <v>0.44</v>
+      </c>
+      <c r="V53" s="35">
+        <v>0.47600000000000003</v>
+      </c>
+      <c r="W53" s="35">
+        <v>0.46</v>
+      </c>
+      <c r="X53" s="35">
+        <v>0.45500000000000002</v>
+      </c>
+      <c r="Y53" s="35">
+        <v>0.46200000000000002</v>
+      </c>
+      <c r="Z53" s="35">
+        <v>0.46299999999999997</v>
+      </c>
+      <c r="AA53" s="35">
+        <v>0.47399999999999998</v>
+      </c>
+      <c r="AB53" s="35">
+        <v>0.48200000000000004</v>
+      </c>
+      <c r="AC53" s="35">
+        <v>0.47600000000000003</v>
+      </c>
+      <c r="AD53" s="35">
+        <v>0.51100000000000001</v>
+      </c>
+      <c r="AE53" s="35">
+        <v>0.48499999999999999</v>
+      </c>
+      <c r="AF53" s="35">
+        <v>0.51900000000000002</v>
+      </c>
+      <c r="AG53" s="35">
+        <v>0.52800000000000002</v>
+      </c>
+      <c r="AH53" s="35">
+        <v>0.52800000000000002</v>
+      </c>
+      <c r="AI53" s="35">
+        <v>0.54400000000000004</v>
+      </c>
+      <c r="AJ53" s="35">
+        <v>0.53</v>
+      </c>
+      <c r="AK53" s="35">
+        <v>0.54799999999999993</v>
+      </c>
+      <c r="AL53" s="35">
+        <v>0.54900000000000004</v>
+      </c>
+      <c r="AM53" s="35">
+        <v>0.53300000000000003</v>
+      </c>
+      <c r="AN53" s="35">
+        <v>0.52100000000000002</v>
+      </c>
+      <c r="AO53" s="35">
+        <v>0.53700000000000003</v>
+      </c>
+      <c r="AP53" s="35">
+        <v>0.53800000000000003</v>
+      </c>
+      <c r="AQ53" s="35">
+        <v>0.53600000000000003</v>
+      </c>
+      <c r="AR53" s="35">
+        <v>0.54100000000000004</v>
+      </c>
+      <c r="AS53" s="35">
+        <v>0.52900000000000003</v>
+      </c>
+      <c r="AT53" s="35">
+        <v>0.53600000000000003</v>
+      </c>
+      <c r="AU53" s="35">
+        <v>0.54300000000000004</v>
+      </c>
+    </row>
+    <row r="54" spans="2:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B54" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C54" s="35">
+        <v>0.254</v>
+      </c>
+      <c r="D54" s="35">
+        <v>0.219</v>
+      </c>
+      <c r="E54" s="35">
+        <v>0.23399999999999999</v>
+      </c>
+      <c r="F54" s="35">
+        <v>0.22600000000000001</v>
+      </c>
+      <c r="G54" s="35">
+        <v>0.27500000000000002</v>
+      </c>
+      <c r="H54" s="35">
+        <v>0.28300000000000003</v>
+      </c>
+      <c r="I54" s="35">
+        <v>0.25600000000000001</v>
+      </c>
+      <c r="J54" s="35">
+        <v>0.22899999999999998</v>
+      </c>
+      <c r="K54" s="35">
+        <v>0.27899999999999997</v>
+      </c>
+      <c r="L54" s="35">
+        <v>0.29699999999999999</v>
+      </c>
+      <c r="M54" s="35">
+        <v>0.307</v>
+      </c>
+      <c r="N54" s="35">
+        <v>0.307</v>
+      </c>
+      <c r="O54" s="35">
+        <v>0.29799999999999999</v>
+      </c>
+      <c r="Q54" s="35">
+        <v>0.36399999999999999</v>
+      </c>
+      <c r="R54" s="35">
+        <v>0.33200000000000002</v>
+      </c>
+      <c r="S54" s="35">
+        <v>0.32900000000000001</v>
+      </c>
+      <c r="T54" s="35">
+        <v>0.34500000000000003</v>
+      </c>
+      <c r="U54" s="35">
+        <v>0.34299999999999997</v>
+      </c>
+      <c r="V54" s="35">
+        <v>0.37200000000000005</v>
+      </c>
+      <c r="W54" s="35">
+        <v>0.35899999999999999</v>
+      </c>
+      <c r="X54" s="35">
+        <v>0.35499999999999998</v>
+      </c>
+      <c r="Y54" s="35">
+        <v>0.36</v>
+      </c>
+      <c r="Z54" s="35">
+        <v>0.36100000000000004</v>
+      </c>
+      <c r="AA54" s="35">
+        <v>0.36899999999999999</v>
+      </c>
+      <c r="AB54" s="35">
+        <v>0.376</v>
+      </c>
+      <c r="AC54" s="35">
+        <v>0.371</v>
+      </c>
+      <c r="AD54" s="35">
+        <v>0.39900000000000002</v>
+      </c>
+      <c r="AE54" s="35">
+        <v>0.379</v>
+      </c>
+      <c r="AF54" s="35">
+        <v>0.39200000000000002</v>
+      </c>
+      <c r="AG54" s="35">
+        <v>0.39799999999999996</v>
+      </c>
+      <c r="AH54" s="35">
+        <v>0.39799999999999996</v>
+      </c>
+      <c r="AI54" s="35">
+        <v>0.41100000000000003</v>
+      </c>
+      <c r="AJ54" s="35">
+        <v>0.4</v>
+      </c>
+      <c r="AK54" s="35">
+        <v>0.41100000000000003</v>
+      </c>
+      <c r="AL54" s="35">
+        <v>0.41200000000000003</v>
+      </c>
+      <c r="AM54" s="35">
+        <v>0.39900000000000002</v>
+      </c>
+      <c r="AN54" s="35">
+        <v>0.39100000000000001</v>
+      </c>
+      <c r="AO54" s="35">
+        <v>0.40299999999999997</v>
+      </c>
+      <c r="AP54" s="35">
+        <v>0.40399999999999997</v>
+      </c>
+      <c r="AQ54" s="35">
+        <v>0.40200000000000002</v>
+      </c>
+      <c r="AR54" s="35">
+        <v>0.40600000000000003</v>
+      </c>
+      <c r="AS54" s="35">
+        <v>0.39700000000000002</v>
+      </c>
+      <c r="AT54" s="35">
+        <v>0.40200000000000002</v>
+      </c>
+      <c r="AU54" s="35">
+        <v>0.41299999999999998</v>
+      </c>
+    </row>
+    <row r="55" spans="2:47" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="56" spans="2:47" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="57" spans="2:47" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B57" s="36" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="58" spans="2:47" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B58" s="36" t="s">
         <v>114</v>
       </c>
-      <c r="B2" s="60"/>
-[...7 lines deleted...]
-      <c r="AL2" s="4"/>
     </row>
-    <row r="3" spans="1:38" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="61" t="s">
+    <row r="59" spans="2:47" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="60" spans="2:47" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="61" spans="2:47" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="62" spans="2:47" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="63" spans="2:47" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="64" spans="2:47" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="65" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="66" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="67" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="68" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="69" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="70" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="71" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="72" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="73" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="74" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="75" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="76" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+  </sheetData>
+  <mergeCells count="3">
+    <mergeCell ref="A1:B1"/>
+    <mergeCell ref="A2:B2"/>
+    <mergeCell ref="A3:B3"/>
+  </mergeCells>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+  <dimension ref="A1:AM51"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane xSplit="2" ySplit="1" topLeftCell="C2" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight"/>
+      <selection pane="bottomLeft"/>
+      <selection pane="bottomRight" activeCell="C2" sqref="C2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="13.08984375" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="3.453125" customWidth="1"/>
+    <col min="2" max="2" width="36.81640625" customWidth="1"/>
+    <col min="3" max="39" width="12.90625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="50"/>
+    </row>
+    <row r="2" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="49" t="s">
         <v>115</v>
       </c>
-      <c r="B3" s="60"/>
-[...7 lines deleted...]
-      <c r="AL3" s="4"/>
+      <c r="B2" s="50"/>
     </row>
-    <row r="4" spans="1:38" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C4" s="7" t="s">
+    <row r="3" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="51" t="s">
+        <v>116</v>
+      </c>
+      <c r="B3" s="50"/>
+    </row>
+    <row r="4" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C4" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="D4" s="7" t="s">
+      <c r="D4" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="E4" s="7" t="s">
+      <c r="E4" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="F4" s="7" t="s">
+      <c r="F4" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="7" t="s">
+      <c r="G4" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="H4" s="7" t="s">
+      <c r="H4" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="I4" s="7" t="s">
+      <c r="I4" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="J4" s="7" t="s">
+      <c r="J4" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="K4" s="7" t="s">
+      <c r="K4" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="L4" s="7" t="s">
+      <c r="L4" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="M4" s="7" t="s">
+      <c r="M4" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="N4" s="7" t="s">
+      <c r="N4" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="O4" s="7" t="s">
+      <c r="O4" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="P4" s="7" t="s">
+      <c r="P4" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="Q4" s="7" t="s">
+      <c r="Q4" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="R4" s="7" t="s">
+      <c r="R4" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="S4" s="7" t="s">
+      <c r="S4" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="T4" s="7" t="s">
+      <c r="T4" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="U4" s="7" t="s">
+      <c r="U4" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="V4" s="7" t="s">
+      <c r="V4" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="W4" s="7" t="s">
+      <c r="W4" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="X4" s="7" t="s">
+      <c r="X4" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="Y4" s="7" t="s">
+      <c r="Y4" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="Z4" s="7" t="s">
+      <c r="Z4" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="AA4" s="7" t="s">
+      <c r="AA4" s="3" t="s">
         <v>30</v>
       </c>
-      <c r="AB4" s="7" t="s">
+      <c r="AB4" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="AC4" s="7" t="s">
+      <c r="AC4" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="AD4" s="7" t="s">
+      <c r="AD4" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="AE4" s="7" t="s">
+      <c r="AE4" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="AF4" s="7" t="s">
+      <c r="AF4" s="3" t="s">
         <v>36</v>
       </c>
-      <c r="AG4" s="7" t="s">
+      <c r="AG4" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="AH4" s="7" t="s">
+      <c r="AH4" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="AI4" s="7" t="s">
+      <c r="AI4" s="3" t="s">
         <v>40</v>
       </c>
-      <c r="AJ4" s="7" t="s">
+      <c r="AJ4" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="AK4" s="7" t="s">
+      <c r="AK4" s="3" t="s">
         <v>42</v>
       </c>
-      <c r="AL4" s="7" t="s">
+      <c r="AL4" s="3" t="s">
         <v>43</v>
       </c>
+      <c r="AM4" s="3" t="s">
+        <v>45</v>
+      </c>
     </row>
-    <row r="5" spans="1:38" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...39 lines deleted...]
-      <c r="AL5" s="4"/>
+    <row r="5" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B5" s="21" t="s">
+        <v>82</v>
+      </c>
     </row>
-    <row r="6" spans="1:38" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="C6" s="9">
+    <row r="6" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B6" s="22" t="s">
+        <v>83</v>
+      </c>
+      <c r="C6" s="6">
         <v>44020</v>
       </c>
-      <c r="D6" s="9">
+      <c r="D6" s="6">
         <v>44718</v>
       </c>
-      <c r="E6" s="9">
+      <c r="E6" s="6">
         <v>45456</v>
       </c>
-      <c r="F6" s="9">
+      <c r="F6" s="6">
         <v>46268</v>
       </c>
-      <c r="G6" s="9">
+      <c r="G6" s="6">
         <v>48845</v>
       </c>
-      <c r="H6" s="9">
+      <c r="H6" s="6">
         <v>49829</v>
       </c>
-      <c r="I6" s="9">
+      <c r="I6" s="6">
         <v>49784</v>
       </c>
-      <c r="J6" s="9">
+      <c r="J6" s="6">
         <v>49724</v>
       </c>
-      <c r="K6" s="9">
+      <c r="K6" s="6">
         <v>50440</v>
       </c>
-      <c r="L6" s="9">
+      <c r="L6" s="6">
         <v>50320</v>
       </c>
-      <c r="M6" s="9">
+      <c r="M6" s="6">
         <v>50620</v>
       </c>
-      <c r="N6" s="9">
+      <c r="N6" s="6">
         <v>50394</v>
       </c>
-      <c r="O6" s="9">
+      <c r="O6" s="6">
         <v>50498</v>
       </c>
-      <c r="P6" s="9">
+      <c r="P6" s="6">
         <v>50722</v>
       </c>
-      <c r="Q6" s="9">
+      <c r="Q6" s="6">
         <v>51627</v>
       </c>
-      <c r="R6" s="9">
+      <c r="R6" s="6">
         <v>52654</v>
       </c>
-      <c r="S6" s="9">
+      <c r="S6" s="6">
         <v>53278</v>
       </c>
-      <c r="T6" s="9">
+      <c r="T6" s="6">
         <v>54237</v>
       </c>
-      <c r="U6" s="9">
+      <c r="U6" s="6">
         <v>58530</v>
       </c>
-      <c r="V6" s="9">
+      <c r="V6" s="6">
         <v>58438</v>
       </c>
-      <c r="W6" s="9">
+      <c r="W6" s="6">
         <v>56950</v>
       </c>
-      <c r="X6" s="9">
+      <c r="X6" s="6">
         <v>55252</v>
       </c>
-      <c r="Y6" s="9">
+      <c r="Y6" s="6">
         <v>54494</v>
       </c>
-      <c r="Z6" s="9">
+      <c r="Z6" s="6">
         <v>54930</v>
       </c>
-      <c r="AA6" s="9">
+      <c r="AA6" s="6">
         <v>56337</v>
       </c>
-      <c r="AB6" s="9">
+      <c r="AB6" s="6">
         <v>58766</v>
       </c>
-      <c r="AC6" s="9">
+      <c r="AC6" s="6">
         <v>58704</v>
       </c>
-      <c r="AD6" s="9">
+      <c r="AD6" s="6">
         <v>59495</v>
       </c>
-      <c r="AE6" s="9">
+      <c r="AE6" s="6">
         <v>60396</v>
       </c>
-      <c r="AF6" s="9">
+      <c r="AF6" s="6">
         <v>59895</v>
       </c>
-      <c r="AG6" s="9">
+      <c r="AG6" s="6">
         <v>59424</v>
       </c>
-      <c r="AH6" s="9">
+      <c r="AH6" s="6">
         <v>64785</v>
       </c>
-      <c r="AI6" s="9">
+      <c r="AI6" s="6">
         <v>68075</v>
       </c>
-      <c r="AJ6" s="9">
+      <c r="AJ6" s="6">
         <v>69774</v>
       </c>
-      <c r="AK6" s="9">
+      <c r="AK6" s="6">
         <v>71088</v>
       </c>
-      <c r="AL6" s="9">
+      <c r="AL6" s="6">
         <v>71348</v>
       </c>
+      <c r="AM6" s="6">
+        <v>72432</v>
+      </c>
     </row>
-    <row r="7" spans="1:38" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B7" s="31" t="s">
+    <row r="7" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B7" s="22" t="s">
+        <v>84</v>
+      </c>
+      <c r="C7" s="9">
+        <v>35806</v>
+      </c>
+      <c r="D7" s="9">
+        <v>36365</v>
+      </c>
+      <c r="E7" s="9">
+        <v>36195</v>
+      </c>
+      <c r="F7" s="9">
+        <v>35474</v>
+      </c>
+      <c r="G7" s="9">
+        <v>45068</v>
+      </c>
+      <c r="H7" s="9">
+        <v>45307</v>
+      </c>
+      <c r="I7" s="9">
+        <v>42808</v>
+      </c>
+      <c r="J7" s="9">
+        <v>47868</v>
+      </c>
+      <c r="K7" s="9">
+        <v>53650</v>
+      </c>
+      <c r="L7" s="9">
+        <v>56743</v>
+      </c>
+      <c r="M7" s="9">
+        <v>64885</v>
+      </c>
+      <c r="N7" s="9">
+        <v>57145</v>
+      </c>
+      <c r="O7" s="24">
+        <v>75541</v>
+      </c>
+      <c r="P7" s="24">
+        <v>62101</v>
+      </c>
+      <c r="Q7" s="24">
+        <v>64139</v>
+      </c>
+      <c r="R7" s="24">
+        <v>69045</v>
+      </c>
+      <c r="S7" s="24">
+        <v>89651</v>
+      </c>
+      <c r="T7" s="24">
+        <v>79766</v>
+      </c>
+      <c r="U7" s="24">
+        <v>80888</v>
+      </c>
+      <c r="V7" s="24">
+        <v>88090</v>
+      </c>
+      <c r="W7" s="24">
+        <v>103389</v>
+      </c>
+      <c r="X7" s="24">
+        <v>96334</v>
+      </c>
+      <c r="Y7" s="24">
+        <v>93673</v>
+      </c>
+      <c r="Z7" s="24">
+        <v>90384</v>
+      </c>
+      <c r="AA7" s="24">
+        <v>114168</v>
+      </c>
+      <c r="AB7" s="24">
+        <v>101588</v>
+      </c>
+      <c r="AC7" s="24">
+        <v>114128</v>
+      </c>
+      <c r="AD7" s="24">
+        <v>132248</v>
+      </c>
+      <c r="AE7" s="24">
+        <v>153697</v>
+      </c>
+      <c r="AF7" s="24">
+        <v>157636</v>
+      </c>
+      <c r="AG7" s="9">
+        <v>173698</v>
+      </c>
+      <c r="AH7" s="9">
+        <v>175407</v>
+      </c>
+      <c r="AI7" s="9">
+        <v>197357</v>
+      </c>
+      <c r="AJ7" s="9">
+        <v>204743</v>
+      </c>
+      <c r="AK7" s="9">
+        <v>203409</v>
+      </c>
+      <c r="AL7" s="9">
+        <v>207735</v>
+      </c>
+      <c r="AM7" s="9">
+        <v>271740</v>
+      </c>
+    </row>
+    <row r="8" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B8" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="C8" s="39">
+        <v>79826</v>
+      </c>
+      <c r="D8" s="39">
+        <v>81083</v>
+      </c>
+      <c r="E8" s="39">
+        <v>81651</v>
+      </c>
+      <c r="F8" s="39">
+        <v>81742</v>
+      </c>
+      <c r="G8" s="39">
+        <v>93913</v>
+      </c>
+      <c r="H8" s="39">
+        <v>95136</v>
+      </c>
+      <c r="I8" s="39">
+        <v>92592</v>
+      </c>
+      <c r="J8" s="39">
+        <v>97592</v>
+      </c>
+      <c r="K8" s="39">
+        <v>104090</v>
+      </c>
+      <c r="L8" s="39">
+        <v>107063</v>
+      </c>
+      <c r="M8" s="39">
+        <v>115505</v>
+      </c>
+      <c r="N8" s="39">
+        <v>107539</v>
+      </c>
+      <c r="O8" s="26">
+        <v>126039</v>
+      </c>
+      <c r="P8" s="26">
+        <v>112823</v>
+      </c>
+      <c r="Q8" s="26">
+        <v>115766</v>
+      </c>
+      <c r="R8" s="26">
+        <v>121699</v>
+      </c>
+      <c r="S8" s="26">
+        <v>142929</v>
+      </c>
+      <c r="T8" s="26">
+        <v>134003</v>
+      </c>
+      <c r="U8" s="26">
+        <v>139418</v>
+      </c>
+      <c r="V8" s="26">
+        <v>146528</v>
+      </c>
+      <c r="W8" s="26">
+        <v>160339</v>
+      </c>
+      <c r="X8" s="26">
+        <v>151586</v>
+      </c>
+      <c r="Y8" s="26">
+        <v>148167</v>
+      </c>
+      <c r="Z8" s="26">
+        <v>145314</v>
+      </c>
+      <c r="AA8" s="26">
+        <v>170505</v>
+      </c>
+      <c r="AB8" s="26">
+        <v>160354</v>
+      </c>
+      <c r="AC8" s="26">
+        <v>172832</v>
+      </c>
+      <c r="AD8" s="26">
+        <v>191743</v>
+      </c>
+      <c r="AE8" s="26">
+        <v>214093</v>
+      </c>
+      <c r="AF8" s="26">
+        <v>217531</v>
+      </c>
+      <c r="AG8" s="26">
+        <v>233122</v>
+      </c>
+      <c r="AH8" s="26">
+        <v>240192</v>
+      </c>
+      <c r="AI8" s="39">
+        <v>265432</v>
+      </c>
+      <c r="AJ8" s="39">
+        <v>274517</v>
+      </c>
+      <c r="AK8" s="39">
+        <v>274497</v>
+      </c>
+      <c r="AL8" s="39">
+        <v>279083</v>
+      </c>
+      <c r="AM8" s="39">
+        <v>344172</v>
+      </c>
+    </row>
+    <row r="9" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B9" s="22" t="s">
         <v>83</v>
       </c>
-      <c r="C7" s="10">
-[...105 lines deleted...]
-        <v>207735</v>
+      <c r="C9" s="9">
+        <v>3652</v>
+      </c>
+      <c r="D9" s="9">
+        <v>3590</v>
+      </c>
+      <c r="E9" s="9">
+        <v>3598</v>
+      </c>
+      <c r="F9" s="9">
+        <v>3650</v>
+      </c>
+      <c r="G9" s="9">
+        <v>5120</v>
+      </c>
+      <c r="H9" s="9">
+        <v>4975</v>
+      </c>
+      <c r="I9" s="9">
+        <v>5116</v>
+      </c>
+      <c r="J9" s="9">
+        <v>5228</v>
+      </c>
+      <c r="K9" s="9">
+        <v>5077</v>
+      </c>
+      <c r="L9" s="9">
+        <v>5262</v>
+      </c>
+      <c r="M9" s="9">
+        <v>5161</v>
+      </c>
+      <c r="N9" s="9">
+        <v>5311</v>
+      </c>
+      <c r="O9" s="24">
+        <v>5403</v>
+      </c>
+      <c r="P9" s="24">
+        <v>5374</v>
+      </c>
+      <c r="Q9" s="24">
+        <v>5938</v>
+      </c>
+      <c r="R9" s="24">
+        <v>6050</v>
+      </c>
+      <c r="S9" s="24">
+        <v>6370</v>
+      </c>
+      <c r="T9" s="24">
+        <v>6500</v>
+      </c>
+      <c r="U9" s="24">
+        <v>6501</v>
+      </c>
+      <c r="V9" s="24">
+        <v>6699</v>
+      </c>
+      <c r="W9" s="24">
+        <v>6670</v>
+      </c>
+      <c r="X9" s="24">
+        <v>6494</v>
+      </c>
+      <c r="Y9" s="24">
+        <v>6377</v>
+      </c>
+      <c r="Z9" s="24">
+        <v>6502</v>
+      </c>
+      <c r="AA9" s="24">
+        <v>6653</v>
+      </c>
+      <c r="AB9" s="24">
+        <v>6714</v>
+      </c>
+      <c r="AC9" s="24">
+        <v>7578</v>
+      </c>
+      <c r="AD9" s="24">
+        <v>7468</v>
+      </c>
+      <c r="AE9" s="24">
+        <v>7811</v>
+      </c>
+      <c r="AF9" s="24">
+        <v>8539</v>
+      </c>
+      <c r="AG9" s="9">
+        <v>8787</v>
+      </c>
+      <c r="AH9" s="9">
+        <v>10195</v>
+      </c>
+      <c r="AI9" s="9">
+        <v>10458</v>
+      </c>
+      <c r="AJ9" s="9">
+        <v>17339</v>
+      </c>
+      <c r="AK9" s="9">
+        <v>17454</v>
+      </c>
+      <c r="AL9" s="9">
+        <v>17469</v>
+      </c>
+      <c r="AM9" s="9">
+        <v>17588</v>
       </c>
     </row>
-    <row r="8" spans="1:38" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B8" s="2" t="s">
+    <row r="10" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B10" s="22" t="s">
         <v>84</v>
       </c>
-      <c r="C8" s="48">
-[...105 lines deleted...]
-        <v>279083</v>
+      <c r="C10" s="9">
+        <v>22166</v>
+      </c>
+      <c r="D10" s="9">
+        <v>21608</v>
+      </c>
+      <c r="E10" s="9">
+        <v>23267</v>
+      </c>
+      <c r="F10" s="9">
+        <v>23805</v>
+      </c>
+      <c r="G10" s="9">
+        <v>29613</v>
+      </c>
+      <c r="H10" s="9">
+        <v>29102</v>
+      </c>
+      <c r="I10" s="9">
+        <v>28526</v>
+      </c>
+      <c r="J10" s="9">
+        <v>31976</v>
+      </c>
+      <c r="K10" s="9">
+        <v>34358</v>
+      </c>
+      <c r="L10" s="9">
+        <v>34337</v>
+      </c>
+      <c r="M10" s="9">
+        <v>34417</v>
+      </c>
+      <c r="N10" s="9">
+        <v>38231</v>
+      </c>
+      <c r="O10" s="24">
+        <v>48575</v>
+      </c>
+      <c r="P10" s="24">
+        <v>43731</v>
+      </c>
+      <c r="Q10" s="24">
+        <v>44278</v>
+      </c>
+      <c r="R10" s="24">
+        <v>53205</v>
+      </c>
+      <c r="S10" s="24">
+        <v>67998</v>
+      </c>
+      <c r="T10" s="24">
+        <v>65712</v>
+      </c>
+      <c r="U10" s="24">
+        <v>65742</v>
+      </c>
+      <c r="V10" s="24">
+        <v>66915</v>
+      </c>
+      <c r="W10" s="24">
+        <v>79648</v>
+      </c>
+      <c r="X10" s="24">
+        <v>77497</v>
+      </c>
+      <c r="Y10" s="24">
+        <v>71724</v>
+      </c>
+      <c r="Z10" s="24">
+        <v>76891</v>
+      </c>
+      <c r="AA10" s="24">
+        <v>82364</v>
+      </c>
+      <c r="AB10" s="24">
+        <v>77334</v>
+      </c>
+      <c r="AC10" s="24">
+        <v>82484</v>
+      </c>
+      <c r="AD10" s="24">
+        <v>96799</v>
+      </c>
+      <c r="AE10" s="24">
+        <v>108028</v>
+      </c>
+      <c r="AF10" s="24">
+        <v>102785</v>
+      </c>
+      <c r="AG10" s="9">
+        <v>109518</v>
+      </c>
+      <c r="AH10" s="9">
+        <v>103377</v>
+      </c>
+      <c r="AI10" s="9">
+        <v>113542</v>
+      </c>
+      <c r="AJ10" s="9">
+        <v>106956</v>
+      </c>
+      <c r="AK10" s="9">
+        <v>103880</v>
+      </c>
+      <c r="AL10" s="9">
+        <v>100939</v>
+      </c>
+      <c r="AM10" s="9">
+        <v>120638</v>
       </c>
     </row>
-    <row r="9" spans="1:38" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...110 lines deleted...]
-        <v>17469</v>
+    <row r="11" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B11" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="C11" s="39">
+        <v>25818</v>
+      </c>
+      <c r="D11" s="39">
+        <v>25198</v>
+      </c>
+      <c r="E11" s="39">
+        <v>26865</v>
+      </c>
+      <c r="F11" s="39">
+        <v>27455</v>
+      </c>
+      <c r="G11" s="39">
+        <v>34733</v>
+      </c>
+      <c r="H11" s="39">
+        <v>34077</v>
+      </c>
+      <c r="I11" s="39">
+        <v>33642</v>
+      </c>
+      <c r="J11" s="39">
+        <v>37204</v>
+      </c>
+      <c r="K11" s="39">
+        <v>39435</v>
+      </c>
+      <c r="L11" s="39">
+        <v>39599</v>
+      </c>
+      <c r="M11" s="39">
+        <v>39578</v>
+      </c>
+      <c r="N11" s="39">
+        <v>43542</v>
+      </c>
+      <c r="O11" s="26">
+        <v>53978</v>
+      </c>
+      <c r="P11" s="26">
+        <v>49105</v>
+      </c>
+      <c r="Q11" s="26">
+        <v>50216</v>
+      </c>
+      <c r="R11" s="26">
+        <v>59255</v>
+      </c>
+      <c r="S11" s="26">
+        <v>74368</v>
+      </c>
+      <c r="T11" s="26">
+        <v>72212</v>
+      </c>
+      <c r="U11" s="26">
+        <v>72243</v>
+      </c>
+      <c r="V11" s="26">
+        <v>73614</v>
+      </c>
+      <c r="W11" s="26">
+        <v>86318</v>
+      </c>
+      <c r="X11" s="26">
+        <v>83991</v>
+      </c>
+      <c r="Y11" s="26">
+        <v>78101</v>
+      </c>
+      <c r="Z11" s="26">
+        <v>83393</v>
+      </c>
+      <c r="AA11" s="26">
+        <v>89017</v>
+      </c>
+      <c r="AB11" s="26">
+        <v>84048</v>
+      </c>
+      <c r="AC11" s="26">
+        <v>90062</v>
+      </c>
+      <c r="AD11" s="26">
+        <v>104267</v>
+      </c>
+      <c r="AE11" s="26">
+        <v>115839</v>
+      </c>
+      <c r="AF11" s="26">
+        <v>111324</v>
+      </c>
+      <c r="AG11" s="26">
+        <v>118305</v>
+      </c>
+      <c r="AH11" s="26">
+        <v>113572</v>
+      </c>
+      <c r="AI11" s="39">
+        <v>124000</v>
+      </c>
+      <c r="AJ11" s="39">
+        <v>124295</v>
+      </c>
+      <c r="AK11" s="39">
+        <v>121334</v>
+      </c>
+      <c r="AL11" s="39">
+        <v>118408</v>
+      </c>
+      <c r="AM11" s="39">
+        <v>138226</v>
       </c>
     </row>
-    <row r="10" spans="1:38" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B10" s="31" t="s">
+    <row r="12" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="22" t="s">
         <v>83</v>
       </c>
-      <c r="C10" s="10">
-[...105 lines deleted...]
-        <v>100939</v>
+      <c r="C12" s="9">
+        <v>1027</v>
+      </c>
+      <c r="D12" s="9">
+        <v>1115</v>
+      </c>
+      <c r="E12" s="9">
+        <v>1175</v>
+      </c>
+      <c r="F12" s="9">
+        <v>1214</v>
+      </c>
+      <c r="G12" s="9">
+        <v>1671</v>
+      </c>
+      <c r="H12" s="9">
+        <v>1764</v>
+      </c>
+      <c r="I12" s="9">
+        <v>1418</v>
+      </c>
+      <c r="J12" s="9">
+        <v>1643</v>
+      </c>
+      <c r="K12" s="9">
+        <v>1646</v>
+      </c>
+      <c r="L12" s="9">
+        <v>1921</v>
+      </c>
+      <c r="M12" s="9">
+        <v>2437</v>
+      </c>
+      <c r="N12" s="9">
+        <v>2393</v>
+      </c>
+      <c r="O12" s="24">
+        <v>2334</v>
+      </c>
+      <c r="P12" s="24">
+        <v>2502</v>
+      </c>
+      <c r="Q12" s="24">
+        <v>2528</v>
+      </c>
+      <c r="R12" s="24">
+        <v>2809</v>
+      </c>
+      <c r="S12" s="24">
+        <v>2881</v>
+      </c>
+      <c r="T12" s="24">
+        <v>2785</v>
+      </c>
+      <c r="U12" s="24">
+        <v>2222</v>
+      </c>
+      <c r="V12" s="24">
+        <v>2609</v>
+      </c>
+      <c r="W12" s="24">
+        <v>2384</v>
+      </c>
+      <c r="X12" s="24">
+        <v>2250</v>
+      </c>
+      <c r="Y12" s="24">
+        <v>2308</v>
+      </c>
+      <c r="Z12" s="24">
+        <v>2178</v>
+      </c>
+      <c r="AA12" s="24">
+        <v>2306</v>
+      </c>
+      <c r="AB12" s="24">
+        <v>2280</v>
+      </c>
+      <c r="AC12" s="24">
+        <v>2323</v>
+      </c>
+      <c r="AD12" s="24">
+        <v>2383</v>
+      </c>
+      <c r="AE12" s="24">
+        <v>2376</v>
+      </c>
+      <c r="AF12" s="24">
+        <v>2269</v>
+      </c>
+      <c r="AG12" s="9">
+        <v>2296</v>
+      </c>
+      <c r="AH12" s="9">
+        <v>2279</v>
+      </c>
+      <c r="AI12" s="9">
+        <v>2204</v>
+      </c>
+      <c r="AJ12" s="9">
+        <v>2359</v>
+      </c>
+      <c r="AK12" s="9">
+        <v>2470</v>
+      </c>
+      <c r="AL12" s="9">
+        <v>2471</v>
+      </c>
+      <c r="AM12" s="9">
+        <v>2475</v>
       </c>
     </row>
-    <row r="11" spans="1:38" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...110 lines deleted...]
-        <v>118408</v>
+    <row r="13" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B13" s="22" t="s">
+        <v>84</v>
+      </c>
+      <c r="C13" s="9">
+        <v>4654</v>
+      </c>
+      <c r="D13" s="9">
+        <v>4762</v>
+      </c>
+      <c r="E13" s="9">
+        <v>4575</v>
+      </c>
+      <c r="F13" s="9">
+        <v>5159</v>
+      </c>
+      <c r="G13" s="9">
+        <v>8521</v>
+      </c>
+      <c r="H13" s="9">
+        <v>7907</v>
+      </c>
+      <c r="I13" s="9">
+        <v>7066</v>
+      </c>
+      <c r="J13" s="9">
+        <v>10949</v>
+      </c>
+      <c r="K13" s="9">
+        <v>10152</v>
+      </c>
+      <c r="L13" s="9">
+        <v>9195</v>
+      </c>
+      <c r="M13" s="9">
+        <v>9896</v>
+      </c>
+      <c r="N13" s="9">
+        <v>9272</v>
+      </c>
+      <c r="O13" s="24">
+        <v>17100</v>
+      </c>
+      <c r="P13" s="24">
+        <v>12905</v>
+      </c>
+      <c r="Q13" s="24">
+        <v>9329</v>
+      </c>
+      <c r="R13" s="24">
+        <v>12202</v>
+      </c>
+      <c r="S13" s="24">
+        <v>15980</v>
+      </c>
+      <c r="T13" s="24">
+        <v>14612</v>
+      </c>
+      <c r="U13" s="24">
+        <v>14235</v>
+      </c>
+      <c r="V13" s="24">
+        <v>15752</v>
+      </c>
+      <c r="W13" s="24">
+        <v>24151</v>
+      </c>
+      <c r="X13" s="24">
+        <v>20409</v>
+      </c>
+      <c r="Y13" s="24">
+        <v>18969</v>
+      </c>
+      <c r="Z13" s="24">
+        <v>20825</v>
+      </c>
+      <c r="AA13" s="24">
+        <v>23897</v>
+      </c>
+      <c r="AB13" s="24">
+        <v>19866</v>
+      </c>
+      <c r="AC13" s="24">
+        <v>18567</v>
+      </c>
+      <c r="AD13" s="24">
+        <v>23673</v>
+      </c>
+      <c r="AE13" s="24">
+        <v>24674</v>
+      </c>
+      <c r="AF13" s="24">
+        <v>20602</v>
+      </c>
+      <c r="AG13" s="9">
+        <v>23218</v>
+      </c>
+      <c r="AH13" s="9">
+        <v>26470</v>
+      </c>
+      <c r="AI13" s="9">
+        <v>29206</v>
+      </c>
+      <c r="AJ13" s="9">
+        <v>31893</v>
+      </c>
+      <c r="AK13" s="9">
+        <v>27359</v>
+      </c>
+      <c r="AL13" s="9">
+        <v>29062</v>
+      </c>
+      <c r="AM13" s="9">
+        <v>38834</v>
       </c>
     </row>
-    <row r="12" spans="1:38" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...110 lines deleted...]
-        <v>2471</v>
+    <row r="14" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B14" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="C14" s="39">
+        <v>5681</v>
+      </c>
+      <c r="D14" s="39">
+        <v>5877</v>
+      </c>
+      <c r="E14" s="39">
+        <v>5750</v>
+      </c>
+      <c r="F14" s="39">
+        <v>6373</v>
+      </c>
+      <c r="G14" s="39">
+        <v>10192</v>
+      </c>
+      <c r="H14" s="39">
+        <v>9671</v>
+      </c>
+      <c r="I14" s="39">
+        <v>8484</v>
+      </c>
+      <c r="J14" s="39">
+        <v>12592</v>
+      </c>
+      <c r="K14" s="39">
+        <v>11798</v>
+      </c>
+      <c r="L14" s="39">
+        <v>11116</v>
+      </c>
+      <c r="M14" s="39">
+        <v>12333</v>
+      </c>
+      <c r="N14" s="39">
+        <v>11665</v>
+      </c>
+      <c r="O14" s="26">
+        <v>19434</v>
+      </c>
+      <c r="P14" s="26">
+        <v>15407</v>
+      </c>
+      <c r="Q14" s="26">
+        <v>11857</v>
+      </c>
+      <c r="R14" s="26">
+        <v>15011</v>
+      </c>
+      <c r="S14" s="26">
+        <v>18861</v>
+      </c>
+      <c r="T14" s="26">
+        <v>17397</v>
+      </c>
+      <c r="U14" s="26">
+        <v>16457</v>
+      </c>
+      <c r="V14" s="26">
+        <v>18361</v>
+      </c>
+      <c r="W14" s="26">
+        <v>26535</v>
+      </c>
+      <c r="X14" s="26">
+        <v>22659</v>
+      </c>
+      <c r="Y14" s="26">
+        <v>21277</v>
+      </c>
+      <c r="Z14" s="26">
+        <v>23003</v>
+      </c>
+      <c r="AA14" s="26">
+        <v>26203</v>
+      </c>
+      <c r="AB14" s="26">
+        <v>22146</v>
+      </c>
+      <c r="AC14" s="26">
+        <v>20890</v>
+      </c>
+      <c r="AD14" s="26">
+        <v>26056</v>
+      </c>
+      <c r="AE14" s="26">
+        <v>27050</v>
+      </c>
+      <c r="AF14" s="26">
+        <v>22871</v>
+      </c>
+      <c r="AG14" s="26">
+        <v>25514</v>
+      </c>
+      <c r="AH14" s="26">
+        <v>28749</v>
+      </c>
+      <c r="AI14" s="39">
+        <v>31410</v>
+      </c>
+      <c r="AJ14" s="39">
+        <v>34252</v>
+      </c>
+      <c r="AK14" s="39">
+        <v>29829</v>
+      </c>
+      <c r="AL14" s="39">
+        <v>31533</v>
+      </c>
+      <c r="AM14" s="39">
+        <v>41309</v>
       </c>
     </row>
-    <row r="13" spans="1:38" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B13" s="31" t="s">
+    <row r="15" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B15" s="22" t="s">
         <v>83</v>
       </c>
-      <c r="C13" s="10">
-[...105 lines deleted...]
-        <v>29062</v>
+      <c r="C15" s="9">
+        <v>3399</v>
+      </c>
+      <c r="D15" s="9">
+        <v>3415</v>
+      </c>
+      <c r="E15" s="9">
+        <v>3442</v>
+      </c>
+      <c r="F15" s="9">
+        <v>3322</v>
+      </c>
+      <c r="G15" s="9">
+        <v>3412</v>
+      </c>
+      <c r="H15" s="9">
+        <v>3455</v>
+      </c>
+      <c r="I15" s="9">
+        <v>3578</v>
+      </c>
+      <c r="J15" s="9">
+        <v>3453</v>
+      </c>
+      <c r="K15" s="9">
+        <v>3739</v>
+      </c>
+      <c r="L15" s="9">
+        <v>3648</v>
+      </c>
+      <c r="M15" s="9">
+        <v>3737</v>
+      </c>
+      <c r="N15" s="9">
+        <v>3807</v>
+      </c>
+      <c r="O15" s="24">
+        <v>4071</v>
+      </c>
+      <c r="P15" s="24">
+        <v>4094</v>
+      </c>
+      <c r="Q15" s="24">
+        <v>4101</v>
+      </c>
+      <c r="R15" s="24">
+        <v>4046</v>
+      </c>
+      <c r="S15" s="24">
+        <v>4105</v>
+      </c>
+      <c r="T15" s="24">
+        <v>4098</v>
+      </c>
+      <c r="U15" s="24">
+        <v>4023</v>
+      </c>
+      <c r="V15" s="24">
+        <v>4184</v>
+      </c>
+      <c r="W15" s="24">
+        <v>4250</v>
+      </c>
+      <c r="X15" s="24">
+        <v>4508</v>
+      </c>
+      <c r="Y15" s="24">
+        <v>4462</v>
+      </c>
+      <c r="Z15" s="24">
+        <v>4432</v>
+      </c>
+      <c r="AA15" s="24">
+        <v>4393</v>
+      </c>
+      <c r="AB15" s="24">
+        <v>4299</v>
+      </c>
+      <c r="AC15" s="24">
+        <v>4330</v>
+      </c>
+      <c r="AD15" s="24">
+        <v>4158</v>
+      </c>
+      <c r="AE15" s="24">
+        <v>4228</v>
+      </c>
+      <c r="AF15" s="24">
+        <v>4350</v>
+      </c>
+      <c r="AG15" s="40">
+        <v>4198</v>
+      </c>
+      <c r="AH15" s="40">
+        <v>4228</v>
+      </c>
+      <c r="AI15" s="40">
+        <v>4317</v>
+      </c>
+      <c r="AJ15" s="40">
+        <v>4349</v>
+      </c>
+      <c r="AK15" s="40">
+        <v>4465</v>
+      </c>
+      <c r="AL15" s="40">
+        <v>4505</v>
+      </c>
+      <c r="AM15" s="40">
+        <v>4488</v>
       </c>
     </row>
-    <row r="14" spans="1:38" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...19 lines deleted...]
-      <c r="H14" s="48">
+    <row r="16" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B16" s="22" t="s">
+        <v>84</v>
+      </c>
+      <c r="C16" s="9">
+        <v>3338</v>
+      </c>
+      <c r="D16" s="9">
+        <v>3625</v>
+      </c>
+      <c r="E16" s="9">
+        <v>3730</v>
+      </c>
+      <c r="F16" s="9">
+        <v>4362</v>
+      </c>
+      <c r="G16" s="9">
+        <v>4702</v>
+      </c>
+      <c r="H16" s="9">
+        <v>5012</v>
+      </c>
+      <c r="I16" s="9">
+        <v>5089</v>
+      </c>
+      <c r="J16" s="9">
+        <v>6040</v>
+      </c>
+      <c r="K16" s="9">
+        <v>5823</v>
+      </c>
+      <c r="L16" s="9">
+        <v>6674</v>
+      </c>
+      <c r="M16" s="9">
+        <v>6743</v>
+      </c>
+      <c r="N16" s="9">
+        <v>6221</v>
+      </c>
+      <c r="O16" s="24">
+        <v>7137</v>
+      </c>
+      <c r="P16" s="24">
+        <v>6445</v>
+      </c>
+      <c r="Q16" s="24">
+        <v>6390</v>
+      </c>
+      <c r="R16" s="24">
+        <v>6336</v>
+      </c>
+      <c r="S16" s="24">
+        <v>6713</v>
+      </c>
+      <c r="T16" s="24">
+        <v>7242</v>
+      </c>
+      <c r="U16" s="24">
+        <v>7198</v>
+      </c>
+      <c r="V16" s="24">
+        <v>6731</v>
+      </c>
+      <c r="W16" s="24">
+        <v>7274</v>
+      </c>
+      <c r="X16" s="24">
+        <v>7658</v>
+      </c>
+      <c r="Y16" s="24">
+        <v>8507</v>
+      </c>
+      <c r="Z16" s="24">
+        <v>8867</v>
+      </c>
+      <c r="AA16" s="24">
+        <v>10414</v>
+      </c>
+      <c r="AB16" s="24">
+        <v>11535</v>
+      </c>
+      <c r="AC16" s="24">
+        <v>11433</v>
+      </c>
+      <c r="AD16" s="24">
+        <v>12448</v>
+      </c>
+      <c r="AE16" s="24">
+        <v>12563</v>
+      </c>
+      <c r="AF16" s="24">
+        <v>13695</v>
+      </c>
+      <c r="AG16" s="40">
+        <v>31928</v>
+      </c>
+      <c r="AH16" s="40">
+        <v>40030</v>
+      </c>
+      <c r="AI16" s="40">
+        <v>39395</v>
+      </c>
+      <c r="AJ16" s="40">
+        <v>37287</v>
+      </c>
+      <c r="AK16" s="40">
+        <v>38424</v>
+      </c>
+      <c r="AL16" s="40">
+        <v>41118</v>
+      </c>
+      <c r="AM16" s="40">
+        <v>42619</v>
+      </c>
+    </row>
+    <row r="17" spans="2:39" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B17" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="C17" s="39">
+        <v>6737</v>
+      </c>
+      <c r="D17" s="39">
+        <v>7040</v>
+      </c>
+      <c r="E17" s="39">
+        <v>7172</v>
+      </c>
+      <c r="F17" s="39">
+        <v>7684</v>
+      </c>
+      <c r="G17" s="39">
+        <v>8114</v>
+      </c>
+      <c r="H17" s="39">
+        <v>8467</v>
+      </c>
+      <c r="I17" s="39">
+        <v>8667</v>
+      </c>
+      <c r="J17" s="39">
+        <v>9493</v>
+      </c>
+      <c r="K17" s="39">
+        <v>9562</v>
+      </c>
+      <c r="L17" s="39">
+        <v>10322</v>
+      </c>
+      <c r="M17" s="39">
+        <v>10480</v>
+      </c>
+      <c r="N17" s="39">
+        <v>10028</v>
+      </c>
+      <c r="O17" s="26">
+        <v>11208</v>
+      </c>
+      <c r="P17" s="26">
+        <v>10539</v>
+      </c>
+      <c r="Q17" s="26">
+        <v>10491</v>
+      </c>
+      <c r="R17" s="26">
+        <v>10382</v>
+      </c>
+      <c r="S17" s="26">
+        <v>10818</v>
+      </c>
+      <c r="T17" s="26">
+        <v>11340</v>
+      </c>
+      <c r="U17" s="26">
+        <v>11221</v>
+      </c>
+      <c r="V17" s="26">
+        <v>10915</v>
+      </c>
+      <c r="W17" s="26">
+        <v>11524</v>
+      </c>
+      <c r="X17" s="26">
+        <v>12166</v>
+      </c>
+      <c r="Y17" s="26">
+        <v>12969</v>
+      </c>
+      <c r="Z17" s="26">
+        <v>13299</v>
+      </c>
+      <c r="AA17" s="26">
+        <v>14807</v>
+      </c>
+      <c r="AB17" s="26">
+        <v>15834</v>
+      </c>
+      <c r="AC17" s="26">
+        <v>15763</v>
+      </c>
+      <c r="AD17" s="26">
+        <v>16606</v>
+      </c>
+      <c r="AE17" s="26">
+        <v>16791</v>
+      </c>
+      <c r="AF17" s="26">
+        <v>18045</v>
+      </c>
+      <c r="AG17" s="26">
+        <v>36126</v>
+      </c>
+      <c r="AH17" s="26">
+        <v>44258</v>
+      </c>
+      <c r="AI17" s="39">
+        <v>43712</v>
+      </c>
+      <c r="AJ17" s="39">
+        <v>41636</v>
+      </c>
+      <c r="AK17" s="39">
+        <v>42889</v>
+      </c>
+      <c r="AL17" s="39">
+        <v>45623</v>
+      </c>
+      <c r="AM17" s="39">
+        <v>47107</v>
+      </c>
+    </row>
+    <row r="18" spans="2:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B18" s="22" t="s">
+        <v>89</v>
+      </c>
+      <c r="C18" s="9">
+        <v>12746</v>
+      </c>
+      <c r="D18" s="9">
+        <v>12643</v>
+      </c>
+      <c r="E18" s="9">
+        <v>12506</v>
+      </c>
+      <c r="F18" s="9">
+        <v>12230</v>
+      </c>
+      <c r="G18" s="9">
+        <v>12237</v>
+      </c>
+      <c r="H18" s="9">
+        <v>12081</v>
+      </c>
+      <c r="I18" s="9">
+        <v>12533</v>
+      </c>
+      <c r="J18" s="9">
+        <v>13467</v>
+      </c>
+      <c r="K18" s="9">
+        <v>13616</v>
+      </c>
+      <c r="L18" s="9">
+        <v>13385</v>
+      </c>
+      <c r="M18" s="9">
+        <v>13251</v>
+      </c>
+      <c r="N18" s="9">
+        <v>15383</v>
+      </c>
+      <c r="O18" s="9">
+        <v>14628</v>
+      </c>
+      <c r="P18" s="9">
+        <v>14565</v>
+      </c>
+      <c r="Q18" s="9">
+        <v>14273</v>
+      </c>
+      <c r="R18" s="9">
+        <v>16240</v>
+      </c>
+      <c r="S18" s="9">
+        <v>15117</v>
+      </c>
+      <c r="T18" s="9">
+        <v>14926</v>
+      </c>
+      <c r="U18" s="9">
+        <v>15002</v>
+      </c>
+      <c r="V18" s="9">
+        <v>16116</v>
+      </c>
+      <c r="W18" s="9">
+        <v>15558</v>
+      </c>
+      <c r="X18" s="9">
+        <v>15426</v>
+      </c>
+      <c r="Y18" s="9">
+        <v>15370</v>
+      </c>
+      <c r="Z18" s="9">
+        <v>16367</v>
+      </c>
+      <c r="AA18" s="9">
+        <v>15594</v>
+      </c>
+      <c r="AB18" s="9">
+        <v>15461</v>
+      </c>
+      <c r="AC18" s="9">
+        <v>15460</v>
+      </c>
+      <c r="AD18" s="9">
+        <v>17821</v>
+      </c>
+      <c r="AE18" s="24">
+        <v>20500</v>
+      </c>
+      <c r="AF18" s="24">
+        <v>20581</v>
+      </c>
+      <c r="AG18" s="9">
+        <v>20512</v>
+      </c>
+      <c r="AH18" s="9">
+        <v>20552</v>
+      </c>
+      <c r="AI18" s="9">
+        <v>28925</v>
+      </c>
+      <c r="AJ18" s="9">
+        <v>20569</v>
+      </c>
+      <c r="AK18" s="9">
+        <v>20534</v>
+      </c>
+      <c r="AL18" s="9">
+        <v>23169</v>
+      </c>
+      <c r="AM18" s="9">
+        <v>26742</v>
+      </c>
+    </row>
+    <row r="19" spans="2:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B19" s="22" t="s">
+        <v>90</v>
+      </c>
+      <c r="C19" s="9">
+        <v>1213</v>
+      </c>
+      <c r="D19" s="9">
+        <v>1163</v>
+      </c>
+      <c r="E19" s="9">
+        <v>1308</v>
+      </c>
+      <c r="F19" s="9">
+        <v>1813</v>
+      </c>
+      <c r="G19" s="9">
+        <v>3315</v>
+      </c>
+      <c r="H19" s="9">
+        <v>3656</v>
+      </c>
+      <c r="I19" s="9">
+        <v>3237</v>
+      </c>
+      <c r="J19" s="9">
+        <v>3266</v>
+      </c>
+      <c r="K19" s="9">
+        <v>3287</v>
+      </c>
+      <c r="L19" s="9">
+        <v>4159</v>
+      </c>
+      <c r="M19" s="9">
+        <v>3663</v>
+      </c>
+      <c r="N19" s="9">
+        <v>3979</v>
+      </c>
+      <c r="O19" s="9">
+        <v>3934</v>
+      </c>
+      <c r="P19" s="9">
+        <v>3932</v>
+      </c>
+      <c r="Q19" s="9">
+        <v>4325</v>
+      </c>
+      <c r="R19" s="9">
+        <v>4624</v>
+      </c>
+      <c r="S19" s="9">
+        <v>4855</v>
+      </c>
+      <c r="T19" s="9">
+        <v>5081</v>
+      </c>
+      <c r="U19" s="9">
+        <v>5513</v>
+      </c>
+      <c r="V19" s="9">
+        <v>5532</v>
+      </c>
+      <c r="W19" s="9">
+        <v>5808</v>
+      </c>
+      <c r="X19" s="9">
+        <v>5604</v>
+      </c>
+      <c r="Y19" s="9">
+        <v>5852</v>
+      </c>
+      <c r="Z19" s="9">
+        <v>5928</v>
+      </c>
+      <c r="AA19" s="9">
+        <v>6840</v>
+      </c>
+      <c r="AB19" s="9">
+        <v>7270</v>
+      </c>
+      <c r="AC19" s="9">
+        <v>7381</v>
+      </c>
+      <c r="AD19" s="9">
+        <v>7979</v>
+      </c>
+      <c r="AE19" s="24">
+        <v>8390</v>
+      </c>
+      <c r="AF19" s="24">
+        <v>8514</v>
+      </c>
+      <c r="AG19" s="9">
+        <v>9144</v>
+      </c>
+      <c r="AH19" s="9">
+        <v>9370</v>
+      </c>
+      <c r="AI19" s="9">
         <v>9671</v>
       </c>
-      <c r="I14" s="48">
-[...87 lines deleted...]
-        <v>31533</v>
+      <c r="AJ19" s="9">
+        <v>9739</v>
+      </c>
+      <c r="AK19" s="9">
+        <v>10187</v>
+      </c>
+      <c r="AL19" s="9">
+        <v>10515</v>
+      </c>
+      <c r="AM19" s="9">
+        <v>10093</v>
       </c>
     </row>
-    <row r="15" spans="1:38" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...110 lines deleted...]
-        <v>4505</v>
+    <row r="20" spans="2:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B20" s="22" t="s">
+        <v>84</v>
+      </c>
+      <c r="C20" s="9">
+        <v>0</v>
+      </c>
+      <c r="D20" s="9">
+        <v>0</v>
+      </c>
+      <c r="E20" s="9">
+        <v>0</v>
+      </c>
+      <c r="F20" s="9">
+        <v>0</v>
+      </c>
+      <c r="G20" s="9">
+        <v>0</v>
+      </c>
+      <c r="H20" s="9">
+        <v>0</v>
+      </c>
+      <c r="I20" s="9">
+        <v>0</v>
+      </c>
+      <c r="J20" s="9">
+        <v>0</v>
+      </c>
+      <c r="K20" s="9">
+        <v>0</v>
+      </c>
+      <c r="L20" s="9">
+        <v>0</v>
+      </c>
+      <c r="M20" s="9">
+        <v>0</v>
+      </c>
+      <c r="N20" s="9">
+        <v>0</v>
+      </c>
+      <c r="O20" s="9">
+        <v>0</v>
+      </c>
+      <c r="P20" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="9">
+        <v>0</v>
+      </c>
+      <c r="R20" s="9">
+        <v>0</v>
+      </c>
+      <c r="S20" s="9">
+        <v>0</v>
+      </c>
+      <c r="T20" s="9">
+        <v>0</v>
+      </c>
+      <c r="U20" s="9">
+        <v>0</v>
+      </c>
+      <c r="V20" s="9">
+        <v>0</v>
+      </c>
+      <c r="W20" s="9">
+        <v>0</v>
+      </c>
+      <c r="X20" s="9">
+        <v>0</v>
+      </c>
+      <c r="Y20" s="9">
+        <v>0</v>
+      </c>
+      <c r="Z20" s="9">
+        <v>0</v>
+      </c>
+      <c r="AA20" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB20" s="24">
+        <v>45</v>
+      </c>
+      <c r="AC20" s="24">
+        <v>115</v>
+      </c>
+      <c r="AD20" s="24">
+        <v>108</v>
+      </c>
+      <c r="AE20" s="24">
+        <v>132</v>
+      </c>
+      <c r="AF20" s="24">
+        <v>132</v>
+      </c>
+      <c r="AG20" s="9">
+        <v>104</v>
+      </c>
+      <c r="AH20" s="9">
+        <v>89</v>
+      </c>
+      <c r="AI20" s="9">
+        <v>111</v>
+      </c>
+      <c r="AJ20" s="9">
+        <v>109</v>
+      </c>
+      <c r="AK20" s="9">
+        <v>96</v>
+      </c>
+      <c r="AL20" s="9">
+        <v>99</v>
+      </c>
+      <c r="AM20" s="9">
+        <v>92</v>
       </c>
     </row>
-    <row r="16" spans="1:38" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B16" s="31" t="s">
+    <row r="21" spans="2:39" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B21" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="C21" s="39">
+        <v>13959</v>
+      </c>
+      <c r="D21" s="39">
+        <v>13806</v>
+      </c>
+      <c r="E21" s="39">
+        <v>13814</v>
+      </c>
+      <c r="F21" s="39">
+        <v>14043</v>
+      </c>
+      <c r="G21" s="39">
+        <v>15552</v>
+      </c>
+      <c r="H21" s="39">
+        <v>15737</v>
+      </c>
+      <c r="I21" s="39">
+        <v>15770</v>
+      </c>
+      <c r="J21" s="39">
+        <v>16733</v>
+      </c>
+      <c r="K21" s="39">
+        <v>16903</v>
+      </c>
+      <c r="L21" s="39">
+        <v>17544</v>
+      </c>
+      <c r="M21" s="39">
+        <v>16914</v>
+      </c>
+      <c r="N21" s="39">
+        <v>19362</v>
+      </c>
+      <c r="O21" s="39">
+        <v>18562</v>
+      </c>
+      <c r="P21" s="39">
+        <v>18497</v>
+      </c>
+      <c r="Q21" s="39">
+        <v>18598</v>
+      </c>
+      <c r="R21" s="39">
+        <v>20864</v>
+      </c>
+      <c r="S21" s="39">
+        <v>19972</v>
+      </c>
+      <c r="T21" s="39">
+        <v>20007</v>
+      </c>
+      <c r="U21" s="39">
+        <v>20515</v>
+      </c>
+      <c r="V21" s="39">
+        <v>21648</v>
+      </c>
+      <c r="W21" s="39">
+        <v>21366</v>
+      </c>
+      <c r="X21" s="39">
+        <v>21030</v>
+      </c>
+      <c r="Y21" s="39">
+        <v>21222</v>
+      </c>
+      <c r="Z21" s="39">
+        <v>22295</v>
+      </c>
+      <c r="AA21" s="39">
+        <v>22434</v>
+      </c>
+      <c r="AB21" s="39">
+        <v>22776</v>
+      </c>
+      <c r="AC21" s="39">
+        <v>22956</v>
+      </c>
+      <c r="AD21" s="39">
+        <v>25908</v>
+      </c>
+      <c r="AE21" s="26">
+        <v>29022</v>
+      </c>
+      <c r="AF21" s="26">
+        <v>29227</v>
+      </c>
+      <c r="AG21" s="26">
+        <v>29760</v>
+      </c>
+      <c r="AH21" s="26">
+        <v>30011</v>
+      </c>
+      <c r="AI21" s="39">
+        <v>38707</v>
+      </c>
+      <c r="AJ21" s="39">
+        <v>30417</v>
+      </c>
+      <c r="AK21" s="39">
+        <v>30817</v>
+      </c>
+      <c r="AL21" s="39">
+        <v>33783</v>
+      </c>
+      <c r="AM21" s="39">
+        <v>36927</v>
+      </c>
+    </row>
+    <row r="22" spans="2:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B22" s="22" t="s">
         <v>83</v>
       </c>
-      <c r="C16" s="10">
-[...105 lines deleted...]
-        <v>41118</v>
+      <c r="C22" s="9">
+        <v>6302</v>
+      </c>
+      <c r="D22" s="9">
+        <v>6663</v>
+      </c>
+      <c r="E22" s="9">
+        <v>6299</v>
+      </c>
+      <c r="F22" s="9">
+        <v>6094</v>
+      </c>
+      <c r="G22" s="9">
+        <v>6999</v>
+      </c>
+      <c r="H22" s="9">
+        <v>7913</v>
+      </c>
+      <c r="I22" s="9">
+        <v>6072</v>
+      </c>
+      <c r="J22" s="9">
+        <v>5023</v>
+      </c>
+      <c r="K22" s="9">
+        <v>5004</v>
+      </c>
+      <c r="L22" s="9">
+        <v>4841</v>
+      </c>
+      <c r="M22" s="9">
+        <v>6171</v>
+      </c>
+      <c r="N22" s="9">
+        <v>5172</v>
+      </c>
+      <c r="O22" s="24">
+        <v>5385</v>
+      </c>
+      <c r="P22" s="24">
+        <v>5736</v>
+      </c>
+      <c r="Q22" s="24">
+        <v>5942</v>
+      </c>
+      <c r="R22" s="24">
+        <v>5865</v>
+      </c>
+      <c r="S22" s="24">
+        <v>6451</v>
+      </c>
+      <c r="T22" s="24">
+        <v>5881</v>
+      </c>
+      <c r="U22" s="24">
+        <v>5471</v>
+      </c>
+      <c r="V22" s="24">
+        <v>5817</v>
+      </c>
+      <c r="W22" s="24">
+        <v>5404</v>
+      </c>
+      <c r="X22" s="24">
+        <v>5706</v>
+      </c>
+      <c r="Y22" s="24">
+        <v>5379</v>
+      </c>
+      <c r="Z22" s="24">
+        <v>5738</v>
+      </c>
+      <c r="AA22" s="24">
+        <v>6283</v>
+      </c>
+      <c r="AB22" s="24">
+        <v>5455</v>
+      </c>
+      <c r="AC22" s="24">
+        <v>5854</v>
+      </c>
+      <c r="AD22" s="24">
+        <v>5420</v>
+      </c>
+      <c r="AE22" s="24">
+        <v>5944</v>
+      </c>
+      <c r="AF22" s="24">
+        <v>5953</v>
+      </c>
+      <c r="AG22" s="9">
+        <v>5575</v>
+      </c>
+      <c r="AH22" s="9">
+        <v>6094</v>
+      </c>
+      <c r="AI22" s="9">
+        <v>6018</v>
+      </c>
+      <c r="AJ22" s="9">
+        <v>5979</v>
+      </c>
+      <c r="AK22" s="9">
+        <v>6629</v>
+      </c>
+      <c r="AL22" s="9">
+        <v>5937</v>
+      </c>
+      <c r="AM22" s="9">
+        <v>6254</v>
       </c>
     </row>
-    <row r="17" spans="1:38" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...110 lines deleted...]
-        <v>45623</v>
+    <row r="23" spans="2:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B23" s="22" t="s">
+        <v>84</v>
+      </c>
+      <c r="C23" s="9">
+        <v>12</v>
+      </c>
+      <c r="D23" s="9">
+        <v>9</v>
+      </c>
+      <c r="E23" s="9">
+        <v>7</v>
+      </c>
+      <c r="F23" s="9">
+        <v>8</v>
+      </c>
+      <c r="G23" s="9">
+        <v>0</v>
+      </c>
+      <c r="H23" s="9">
+        <v>14</v>
+      </c>
+      <c r="I23" s="9">
+        <v>26</v>
+      </c>
+      <c r="J23" s="9">
+        <v>0</v>
+      </c>
+      <c r="K23" s="9">
+        <v>0</v>
+      </c>
+      <c r="L23" s="9">
+        <v>0</v>
+      </c>
+      <c r="M23" s="9">
+        <v>0</v>
+      </c>
+      <c r="N23" s="9">
+        <v>0</v>
+      </c>
+      <c r="O23" s="9">
+        <v>0</v>
+      </c>
+      <c r="P23" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="9">
+        <v>0</v>
+      </c>
+      <c r="R23" s="9">
+        <v>0</v>
+      </c>
+      <c r="S23" s="9">
+        <v>0</v>
+      </c>
+      <c r="T23" s="9">
+        <v>0</v>
+      </c>
+      <c r="U23" s="9">
+        <v>0</v>
+      </c>
+      <c r="V23" s="9">
+        <v>0</v>
+      </c>
+      <c r="W23" s="9">
+        <v>0</v>
+      </c>
+      <c r="X23" s="9">
+        <v>0</v>
+      </c>
+      <c r="Y23" s="9">
+        <v>0</v>
+      </c>
+      <c r="Z23" s="9">
+        <v>0</v>
+      </c>
+      <c r="AA23" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB23" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC23" s="9">
+        <v>0</v>
+      </c>
+      <c r="AD23" s="9">
+        <v>0</v>
+      </c>
+      <c r="AE23" s="9">
+        <v>0</v>
+      </c>
+      <c r="AF23" s="9">
+        <v>0</v>
+      </c>
+      <c r="AG23" s="9">
+        <v>513</v>
+      </c>
+      <c r="AH23" s="9">
+        <v>468</v>
+      </c>
+      <c r="AI23" s="9">
+        <v>398</v>
+      </c>
+      <c r="AJ23" s="9">
+        <v>1875</v>
+      </c>
+      <c r="AK23" s="9">
+        <v>2603</v>
+      </c>
+      <c r="AL23" s="9">
+        <v>6816</v>
+      </c>
+      <c r="AM23" s="9">
+        <v>3769</v>
       </c>
     </row>
-    <row r="18" spans="1:38" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...110 lines deleted...]
-        <v>23169</v>
+    <row r="24" spans="2:39" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B24" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="C24" s="39">
+        <v>6314</v>
+      </c>
+      <c r="D24" s="39">
+        <v>6672</v>
+      </c>
+      <c r="E24" s="39">
+        <v>6306</v>
+      </c>
+      <c r="F24" s="39">
+        <v>6102</v>
+      </c>
+      <c r="G24" s="39">
+        <v>6999</v>
+      </c>
+      <c r="H24" s="39">
+        <v>7927</v>
+      </c>
+      <c r="I24" s="39">
+        <v>6098</v>
+      </c>
+      <c r="J24" s="39">
+        <v>5023</v>
+      </c>
+      <c r="K24" s="39">
+        <v>5004</v>
+      </c>
+      <c r="L24" s="39">
+        <v>4841</v>
+      </c>
+      <c r="M24" s="39">
+        <v>6171</v>
+      </c>
+      <c r="N24" s="39">
+        <v>5172</v>
+      </c>
+      <c r="O24" s="26">
+        <v>5385</v>
+      </c>
+      <c r="P24" s="26">
+        <v>5736</v>
+      </c>
+      <c r="Q24" s="26">
+        <v>5942</v>
+      </c>
+      <c r="R24" s="26">
+        <v>5865</v>
+      </c>
+      <c r="S24" s="26">
+        <v>6451</v>
+      </c>
+      <c r="T24" s="26">
+        <v>5881</v>
+      </c>
+      <c r="U24" s="26">
+        <v>5471</v>
+      </c>
+      <c r="V24" s="26">
+        <v>5817</v>
+      </c>
+      <c r="W24" s="26">
+        <v>5404</v>
+      </c>
+      <c r="X24" s="26">
+        <v>5706</v>
+      </c>
+      <c r="Y24" s="26">
+        <v>5379</v>
+      </c>
+      <c r="Z24" s="26">
+        <v>5738</v>
+      </c>
+      <c r="AA24" s="26">
+        <v>6283</v>
+      </c>
+      <c r="AB24" s="26">
+        <v>5455</v>
+      </c>
+      <c r="AC24" s="26">
+        <v>5854</v>
+      </c>
+      <c r="AD24" s="26">
+        <v>5420</v>
+      </c>
+      <c r="AE24" s="26">
+        <v>5944</v>
+      </c>
+      <c r="AF24" s="26">
+        <v>5953</v>
+      </c>
+      <c r="AG24" s="26">
+        <v>6088</v>
+      </c>
+      <c r="AH24" s="26">
+        <v>6562</v>
+      </c>
+      <c r="AI24" s="39">
+        <v>6416</v>
+      </c>
+      <c r="AJ24" s="39">
+        <v>7854</v>
+      </c>
+      <c r="AK24" s="39">
+        <v>9232</v>
+      </c>
+      <c r="AL24" s="39">
+        <v>12753</v>
+      </c>
+      <c r="AM24" s="39">
+        <v>10023</v>
       </c>
     </row>
-    <row r="19" spans="1:38" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...110 lines deleted...]
-        <v>10515</v>
+    <row r="25" spans="2:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B25" s="22" t="s">
+        <v>93</v>
+      </c>
+      <c r="C25" s="24">
+        <v>72359</v>
+      </c>
+      <c r="D25" s="24">
+        <v>73307</v>
+      </c>
+      <c r="E25" s="24">
+        <v>73784</v>
+      </c>
+      <c r="F25" s="24">
+        <v>74591</v>
+      </c>
+      <c r="G25" s="24">
+        <v>81599</v>
+      </c>
+      <c r="H25" s="24">
+        <v>83673</v>
+      </c>
+      <c r="I25" s="24">
+        <v>81738</v>
+      </c>
+      <c r="J25" s="24">
+        <v>81804</v>
+      </c>
+      <c r="K25" s="24">
+        <v>82809</v>
+      </c>
+      <c r="L25" s="24">
+        <v>83536</v>
+      </c>
+      <c r="M25" s="24">
+        <v>85040</v>
+      </c>
+      <c r="N25" s="24">
+        <v>86439</v>
+      </c>
+      <c r="O25" s="24">
+        <v>86253</v>
+      </c>
+      <c r="P25" s="24">
+        <v>86925</v>
+      </c>
+      <c r="Q25" s="24">
+        <v>88734</v>
+      </c>
+      <c r="R25" s="24">
+        <v>92288</v>
+      </c>
+      <c r="S25" s="24">
+        <v>93057</v>
+      </c>
+      <c r="T25" s="24">
+        <v>93508</v>
+      </c>
+      <c r="U25" s="24">
+        <v>97262</v>
+      </c>
+      <c r="V25" s="24">
+        <v>99395</v>
+      </c>
+      <c r="W25" s="24">
+        <v>97024</v>
+      </c>
+      <c r="X25" s="24">
+        <v>95240</v>
+      </c>
+      <c r="Y25" s="24">
+        <v>94242</v>
+      </c>
+      <c r="Z25" s="24">
+        <v>96075</v>
+      </c>
+      <c r="AA25" s="24">
+        <v>98406</v>
+      </c>
+      <c r="AB25" s="24">
+        <v>100245</v>
+      </c>
+      <c r="AC25" s="24">
+        <v>101630</v>
+      </c>
+      <c r="AD25" s="24">
+        <v>104724</v>
+      </c>
+      <c r="AE25" s="24">
+        <v>109645</v>
+      </c>
+      <c r="AF25" s="24">
+        <v>110101</v>
+      </c>
+      <c r="AG25" s="24">
+        <v>109936</v>
+      </c>
+      <c r="AH25" s="24">
+        <v>117503</v>
+      </c>
+      <c r="AI25" s="24">
+        <v>129668</v>
+      </c>
+      <c r="AJ25" s="24">
+        <v>130108</v>
+      </c>
+      <c r="AK25" s="24">
+        <v>132827</v>
+      </c>
+      <c r="AL25" s="24">
+        <v>135414</v>
+      </c>
+      <c r="AM25" s="24">
+        <v>140072</v>
       </c>
     </row>
-    <row r="20" spans="1:38" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...110 lines deleted...]
-        <v>99</v>
+    <row r="26" spans="2:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B26" s="22" t="s">
+        <v>94</v>
+      </c>
+      <c r="C26" s="27">
+        <v>65976</v>
+      </c>
+      <c r="D26" s="27">
+        <v>66369</v>
+      </c>
+      <c r="E26" s="27">
+        <v>67774</v>
+      </c>
+      <c r="F26" s="27">
+        <v>68808</v>
+      </c>
+      <c r="G26" s="27">
+        <v>87904</v>
+      </c>
+      <c r="H26" s="27">
+        <v>87342</v>
+      </c>
+      <c r="I26" s="27">
+        <v>83515</v>
+      </c>
+      <c r="J26" s="27">
+        <v>96833</v>
+      </c>
+      <c r="K26" s="27">
+        <v>103983</v>
+      </c>
+      <c r="L26" s="27">
+        <v>106949</v>
+      </c>
+      <c r="M26" s="27">
+        <v>115941</v>
+      </c>
+      <c r="N26" s="27">
+        <v>110869</v>
+      </c>
+      <c r="O26" s="27">
+        <v>148353</v>
+      </c>
+      <c r="P26" s="27">
+        <v>125182</v>
+      </c>
+      <c r="Q26" s="27">
+        <v>124136</v>
+      </c>
+      <c r="R26" s="27">
+        <v>140788</v>
+      </c>
+      <c r="S26" s="27">
+        <v>180342</v>
+      </c>
+      <c r="T26" s="27">
+        <v>167332</v>
+      </c>
+      <c r="U26" s="27">
+        <v>168063</v>
+      </c>
+      <c r="V26" s="27">
+        <v>177488</v>
+      </c>
+      <c r="W26" s="27">
+        <v>214462</v>
+      </c>
+      <c r="X26" s="27">
+        <v>201898</v>
+      </c>
+      <c r="Y26" s="27">
+        <v>192873</v>
+      </c>
+      <c r="Z26" s="27">
+        <v>196967</v>
+      </c>
+      <c r="AA26" s="27">
+        <v>230843</v>
+      </c>
+      <c r="AB26" s="27">
+        <v>210368</v>
+      </c>
+      <c r="AC26" s="27">
+        <v>226727</v>
+      </c>
+      <c r="AD26" s="27">
+        <v>265276</v>
+      </c>
+      <c r="AE26" s="27">
+        <v>299094</v>
+      </c>
+      <c r="AF26" s="27">
+        <v>294850</v>
+      </c>
+      <c r="AG26" s="27">
+        <v>338979</v>
+      </c>
+      <c r="AH26" s="27">
+        <v>345841</v>
+      </c>
+      <c r="AI26" s="27">
+        <v>380009</v>
+      </c>
+      <c r="AJ26" s="27">
+        <v>382863</v>
+      </c>
+      <c r="AK26" s="27">
+        <v>375771</v>
+      </c>
+      <c r="AL26" s="27">
+        <v>385769</v>
+      </c>
+      <c r="AM26" s="27">
+        <v>477692</v>
       </c>
     </row>
-    <row r="21" spans="1:38" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...110 lines deleted...]
-        <v>33783</v>
+    <row r="27" spans="2:39" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B27" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="C27" s="41">
+        <v>138335</v>
+      </c>
+      <c r="D27" s="41">
+        <v>139676</v>
+      </c>
+      <c r="E27" s="41">
+        <v>141558</v>
+      </c>
+      <c r="F27" s="41">
+        <v>143399</v>
+      </c>
+      <c r="G27" s="41">
+        <v>169503</v>
+      </c>
+      <c r="H27" s="41">
+        <v>171015</v>
+      </c>
+      <c r="I27" s="41">
+        <v>165253</v>
+      </c>
+      <c r="J27" s="41">
+        <v>178637</v>
+      </c>
+      <c r="K27" s="41">
+        <v>186792</v>
+      </c>
+      <c r="L27" s="41">
+        <v>190485</v>
+      </c>
+      <c r="M27" s="41">
+        <v>200981</v>
+      </c>
+      <c r="N27" s="41">
+        <v>197308</v>
+      </c>
+      <c r="O27" s="41">
+        <v>234606</v>
+      </c>
+      <c r="P27" s="41">
+        <v>212107</v>
+      </c>
+      <c r="Q27" s="41">
+        <v>212870</v>
+      </c>
+      <c r="R27" s="41">
+        <v>233076</v>
+      </c>
+      <c r="S27" s="41">
+        <v>273399</v>
+      </c>
+      <c r="T27" s="41">
+        <v>260840</v>
+      </c>
+      <c r="U27" s="41">
+        <v>265325</v>
+      </c>
+      <c r="V27" s="41">
+        <v>276883</v>
+      </c>
+      <c r="W27" s="41">
+        <v>311486</v>
+      </c>
+      <c r="X27" s="41">
+        <v>297138</v>
+      </c>
+      <c r="Y27" s="41">
+        <v>287115</v>
+      </c>
+      <c r="Z27" s="41">
+        <v>293042</v>
+      </c>
+      <c r="AA27" s="41">
+        <v>329249</v>
+      </c>
+      <c r="AB27" s="41">
+        <v>310613</v>
+      </c>
+      <c r="AC27" s="41">
+        <v>328357</v>
+      </c>
+      <c r="AD27" s="41">
+        <v>370000</v>
+      </c>
+      <c r="AE27" s="41">
+        <v>408739</v>
+      </c>
+      <c r="AF27" s="41">
+        <v>404951</v>
+      </c>
+      <c r="AG27" s="41">
+        <v>448915</v>
+      </c>
+      <c r="AH27" s="41">
+        <v>463344</v>
+      </c>
+      <c r="AI27" s="41">
+        <v>509677</v>
+      </c>
+      <c r="AJ27" s="41">
+        <v>512971</v>
+      </c>
+      <c r="AK27" s="41">
+        <v>508598</v>
+      </c>
+      <c r="AL27" s="41">
+        <v>521183</v>
+      </c>
+      <c r="AM27" s="41">
+        <v>617764</v>
       </c>
     </row>
-    <row r="22" spans="1:38" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...111 lines deleted...]
-      </c>
+    <row r="28" spans="2:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C28" s="37"/>
+      <c r="D28" s="37"/>
+      <c r="E28" s="37"/>
+      <c r="F28" s="37"/>
+      <c r="G28" s="37"/>
+      <c r="H28" s="37"/>
+      <c r="I28" s="37"/>
+      <c r="J28" s="37"/>
+      <c r="K28" s="37"/>
+      <c r="L28" s="37"/>
+      <c r="M28" s="37"/>
+      <c r="N28" s="37"/>
+      <c r="O28" s="37"/>
+      <c r="P28" s="37"/>
+      <c r="Q28" s="37"/>
+      <c r="R28" s="37"/>
+      <c r="S28" s="37"/>
+      <c r="T28" s="37"/>
+      <c r="U28" s="37"/>
+      <c r="V28" s="37"/>
+      <c r="W28" s="37"/>
+      <c r="X28" s="37"/>
+      <c r="Y28" s="37"/>
+      <c r="Z28" s="37"/>
+      <c r="AA28" s="37"/>
+      <c r="AB28" s="37"/>
+      <c r="AC28" s="37"/>
+      <c r="AD28" s="37"/>
+      <c r="AE28" s="37"/>
+      <c r="AF28" s="37"/>
+      <c r="AG28" s="37"/>
+      <c r="AH28" s="37"/>
+      <c r="AI28" s="37"/>
+      <c r="AJ28" s="37"/>
+      <c r="AK28" s="37"/>
+      <c r="AL28" s="37"/>
+      <c r="AM28" s="37"/>
     </row>
-    <row r="23" spans="1:38" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...629 lines deleted...]
-    <row r="51" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="2:39" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="30" spans="2:39" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="31" spans="2:39" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="32" spans="2:39" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="33" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="34" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="35" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="36" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="37" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="38" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="39" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="40" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="41" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="42" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="43" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="44" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="45" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="46" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="47" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="48" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="49" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="50" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="51" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
-  <dimension ref="A1:AL50"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+  <dimension ref="A1:AM50"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="3" topLeftCell="C4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="F20" sqref="F20"/>
+      <selection pane="bottomRight" activeCell="C4" sqref="C4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="13.7109375" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="13.08984375" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="3.42578125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="40" width="13.28515625" customWidth="1"/>
+    <col min="1" max="1" width="3.453125" customWidth="1"/>
+    <col min="2" max="2" width="40.26953125" customWidth="1"/>
+    <col min="3" max="40" width="13.1796875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:38" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...11 lines deleted...]
-      <c r="J1" s="4"/>
+    <row r="1" spans="1:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="50"/>
     </row>
-    <row r="2" spans="1:38" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="59" t="s">
+    <row r="2" spans="1:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="49" t="s">
+        <v>117</v>
+      </c>
+      <c r="B2" s="50"/>
+    </row>
+    <row r="3" spans="1:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="51" t="s">
         <v>116</v>
       </c>
-      <c r="B2" s="60"/>
-[...31 lines deleted...]
-      <c r="AL2" s="4"/>
+      <c r="B3" s="50"/>
     </row>
-    <row r="3" spans="1:38" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...35 lines deleted...]
-      <c r="AL3" s="4"/>
+    <row r="4" spans="1:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C4" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="D4" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="E4" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="H4" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="I4" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="J4" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="K4" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="L4" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="M4" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="N4" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="O4" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="P4" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q4" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="R4" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="S4" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="T4" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="U4" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="V4" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="W4" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="X4" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y4" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="Z4" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA4" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="AB4" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="AC4" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="AD4" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="AE4" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="AF4" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="AG4" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="AH4" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="AI4" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AJ4" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="AK4" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="AL4" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="AM4" s="3" t="s">
+        <v>45</v>
+      </c>
     </row>
-    <row r="4" spans="1:38" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...108 lines deleted...]
-        <v>43</v>
+    <row r="5" spans="1:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B5" s="21" t="s">
+        <v>118</v>
       </c>
     </row>
-    <row r="5" spans="1:38" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...39 lines deleted...]
-      <c r="AL5" s="4"/>
+    <row r="6" spans="1:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B6" s="22" t="s">
+        <v>119</v>
+      </c>
+      <c r="C6" s="6">
+        <v>95947</v>
+      </c>
+      <c r="D6" s="6">
+        <v>96044</v>
+      </c>
+      <c r="E6" s="6">
+        <v>95723</v>
+      </c>
+      <c r="F6" s="6">
+        <v>97462</v>
+      </c>
+      <c r="G6" s="6">
+        <v>107782</v>
+      </c>
+      <c r="H6" s="6">
+        <v>109540</v>
+      </c>
+      <c r="I6" s="6">
+        <v>106982</v>
+      </c>
+      <c r="J6" s="6">
+        <v>115907</v>
+      </c>
+      <c r="K6" s="6">
+        <v>119397</v>
+      </c>
+      <c r="L6" s="6">
+        <v>122693</v>
+      </c>
+      <c r="M6" s="6">
+        <v>126599</v>
+      </c>
+      <c r="N6" s="6">
+        <v>128627</v>
+      </c>
+      <c r="O6" s="6">
+        <v>145256</v>
+      </c>
+      <c r="P6" s="6">
+        <v>140073</v>
+      </c>
+      <c r="Q6" s="6">
+        <v>136785</v>
+      </c>
+      <c r="R6" s="6">
+        <v>147950</v>
+      </c>
+      <c r="S6" s="6">
+        <v>167736</v>
+      </c>
+      <c r="T6" s="6">
+        <v>163605</v>
+      </c>
+      <c r="U6" s="6">
+        <v>166268</v>
+      </c>
+      <c r="V6" s="6">
+        <v>175614</v>
+      </c>
+      <c r="W6" s="6">
+        <v>190293</v>
+      </c>
+      <c r="X6" s="6">
+        <v>190150</v>
+      </c>
+      <c r="Y6" s="6">
+        <v>185097</v>
+      </c>
+      <c r="Z6" s="6">
+        <v>195102</v>
+      </c>
+      <c r="AA6" s="6">
+        <v>208702</v>
+      </c>
+      <c r="AB6" s="6">
+        <v>200919</v>
+      </c>
+      <c r="AC6" s="6">
+        <v>207842</v>
+      </c>
+      <c r="AD6" s="6">
+        <v>232875</v>
+      </c>
+      <c r="AE6" s="6">
+        <v>254098</v>
+      </c>
+      <c r="AF6" s="6">
+        <v>252144</v>
+      </c>
+      <c r="AG6" s="6">
+        <v>279705</v>
+      </c>
+      <c r="AH6" s="6">
+        <v>274750</v>
+      </c>
+      <c r="AI6" s="6">
+        <v>297881</v>
+      </c>
+      <c r="AJ6" s="6">
+        <v>297803</v>
+      </c>
+      <c r="AK6" s="6">
+        <v>297435</v>
+      </c>
+      <c r="AL6" s="6">
+        <v>300943</v>
+      </c>
+      <c r="AM6" s="6">
+        <v>343652</v>
+      </c>
     </row>
-    <row r="6" spans="1:38" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...110 lines deleted...]
-        <v>300943</v>
+    <row r="7" spans="1:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B7" s="22" t="s">
+        <v>120</v>
+      </c>
+      <c r="C7" s="10">
+        <v>42388</v>
+      </c>
+      <c r="D7" s="10">
+        <v>43632</v>
+      </c>
+      <c r="E7" s="10">
+        <v>45835</v>
+      </c>
+      <c r="F7" s="10">
+        <v>45937</v>
+      </c>
+      <c r="G7" s="10">
+        <v>61721</v>
+      </c>
+      <c r="H7" s="10">
+        <v>61475</v>
+      </c>
+      <c r="I7" s="10">
+        <v>58271</v>
+      </c>
+      <c r="J7" s="10">
+        <v>62730</v>
+      </c>
+      <c r="K7" s="10">
+        <v>67395</v>
+      </c>
+      <c r="L7" s="10">
+        <v>67792</v>
+      </c>
+      <c r="M7" s="10">
+        <v>74382</v>
+      </c>
+      <c r="N7" s="10">
+        <v>68681</v>
+      </c>
+      <c r="O7" s="10">
+        <v>89350</v>
+      </c>
+      <c r="P7" s="10">
+        <v>72034</v>
+      </c>
+      <c r="Q7" s="10">
+        <v>76085</v>
+      </c>
+      <c r="R7" s="10">
+        <v>85126</v>
+      </c>
+      <c r="S7" s="10">
+        <v>105663</v>
+      </c>
+      <c r="T7" s="10">
+        <v>97235</v>
+      </c>
+      <c r="U7" s="10">
+        <v>99057</v>
+      </c>
+      <c r="V7" s="10">
+        <v>101269</v>
+      </c>
+      <c r="W7" s="10">
+        <v>121193</v>
+      </c>
+      <c r="X7" s="10">
+        <v>106988</v>
+      </c>
+      <c r="Y7" s="10">
+        <v>102018</v>
+      </c>
+      <c r="Z7" s="10">
+        <v>97940</v>
+      </c>
+      <c r="AA7" s="10">
+        <v>120547</v>
+      </c>
+      <c r="AB7" s="10">
+        <v>109694</v>
+      </c>
+      <c r="AC7" s="10">
+        <v>120515</v>
+      </c>
+      <c r="AD7" s="10">
+        <v>137125</v>
+      </c>
+      <c r="AE7" s="10">
+        <v>154641</v>
+      </c>
+      <c r="AF7" s="10">
+        <v>152807</v>
+      </c>
+      <c r="AG7" s="10">
+        <v>169210</v>
+      </c>
+      <c r="AH7" s="10">
+        <v>188594</v>
+      </c>
+      <c r="AI7" s="10">
+        <v>211796</v>
+      </c>
+      <c r="AJ7" s="10">
+        <v>215168</v>
+      </c>
+      <c r="AK7" s="10">
+        <v>211163</v>
+      </c>
+      <c r="AL7" s="10">
+        <v>220240</v>
+      </c>
+      <c r="AM7" s="10">
+        <v>274112</v>
       </c>
     </row>
-    <row r="7" spans="1:38" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...110 lines deleted...]
-        <v>220240</v>
+    <row r="8" spans="1:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B8" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="C8" s="42">
+        <v>138335</v>
+      </c>
+      <c r="D8" s="42">
+        <v>139676</v>
+      </c>
+      <c r="E8" s="42">
+        <v>141558</v>
+      </c>
+      <c r="F8" s="42">
+        <v>143399</v>
+      </c>
+      <c r="G8" s="42">
+        <v>169503</v>
+      </c>
+      <c r="H8" s="42">
+        <v>171015</v>
+      </c>
+      <c r="I8" s="42">
+        <v>165253</v>
+      </c>
+      <c r="J8" s="42">
+        <v>178637</v>
+      </c>
+      <c r="K8" s="42">
+        <v>186792</v>
+      </c>
+      <c r="L8" s="42">
+        <v>190485</v>
+      </c>
+      <c r="M8" s="42">
+        <v>200981</v>
+      </c>
+      <c r="N8" s="42">
+        <v>197308</v>
+      </c>
+      <c r="O8" s="42">
+        <v>234606</v>
+      </c>
+      <c r="P8" s="42">
+        <v>212107</v>
+      </c>
+      <c r="Q8" s="42">
+        <v>212870</v>
+      </c>
+      <c r="R8" s="42">
+        <v>233076</v>
+      </c>
+      <c r="S8" s="42">
+        <v>273399</v>
+      </c>
+      <c r="T8" s="42">
+        <v>260840</v>
+      </c>
+      <c r="U8" s="42">
+        <v>265325</v>
+      </c>
+      <c r="V8" s="42">
+        <v>276883</v>
+      </c>
+      <c r="W8" s="42">
+        <v>311486</v>
+      </c>
+      <c r="X8" s="42">
+        <v>297138</v>
+      </c>
+      <c r="Y8" s="42">
+        <v>287115</v>
+      </c>
+      <c r="Z8" s="42">
+        <v>293042</v>
+      </c>
+      <c r="AA8" s="42">
+        <v>329249</v>
+      </c>
+      <c r="AB8" s="42">
+        <v>310613</v>
+      </c>
+      <c r="AC8" s="42">
+        <v>328357</v>
+      </c>
+      <c r="AD8" s="42">
+        <v>370000</v>
+      </c>
+      <c r="AE8" s="42">
+        <v>408739</v>
+      </c>
+      <c r="AF8" s="42">
+        <v>404951</v>
+      </c>
+      <c r="AG8" s="42">
+        <v>448915</v>
+      </c>
+      <c r="AH8" s="42">
+        <v>463344</v>
+      </c>
+      <c r="AI8" s="42">
+        <v>509677</v>
+      </c>
+      <c r="AJ8" s="42">
+        <v>512971</v>
+      </c>
+      <c r="AK8" s="42">
+        <v>508598</v>
+      </c>
+      <c r="AL8" s="42">
+        <v>521183</v>
+      </c>
+      <c r="AM8" s="42">
+        <v>617764</v>
       </c>
     </row>
-    <row r="8" spans="1:38" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...111 lines deleted...]
-      </c>
+    <row r="9" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C9" s="37"/>
+      <c r="D9" s="37"/>
+      <c r="E9" s="37"/>
+      <c r="F9" s="37"/>
+      <c r="G9" s="37"/>
+      <c r="H9" s="37"/>
+      <c r="I9" s="37"/>
+      <c r="J9" s="37"/>
+      <c r="K9" s="37"/>
+      <c r="L9" s="37"/>
+      <c r="M9" s="37"/>
+      <c r="N9" s="37"/>
+      <c r="O9" s="37"/>
+      <c r="P9" s="37"/>
+      <c r="Q9" s="37"/>
+      <c r="R9" s="37"/>
+      <c r="S9" s="37"/>
+      <c r="T9" s="37"/>
+      <c r="U9" s="37"/>
+      <c r="V9" s="37"/>
+      <c r="W9" s="37"/>
+      <c r="X9" s="37"/>
+      <c r="Y9" s="37"/>
+      <c r="Z9" s="37"/>
+      <c r="AA9" s="37"/>
+      <c r="AB9" s="37"/>
+      <c r="AC9" s="37"/>
+      <c r="AD9" s="37"/>
+      <c r="AE9" s="37"/>
+      <c r="AF9" s="37"/>
+      <c r="AG9" s="37"/>
+      <c r="AH9" s="37"/>
+      <c r="AI9" s="37"/>
+      <c r="AJ9" s="37"/>
+      <c r="AK9" s="37"/>
+      <c r="AL9" s="37"/>
+      <c r="AM9" s="37"/>
     </row>
-    <row r="9" spans="1:38" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...77 lines deleted...]
-    <row r="50" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="10" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="11" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="12" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="13" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="14" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="15" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="16" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="17" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="18" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="19" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="20" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="21" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="22" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="23" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="24" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="25" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="26" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="27" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="28" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="29" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="30" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="31" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="32" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="33" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="34" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="35" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="36" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="37" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="38" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="39" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="40" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="41" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="42" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="43" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="44" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="45" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="46" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="47" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="48" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="49" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="50" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
-  <dimension ref="A1:AL51"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+  <dimension ref="A1:AM51"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="5" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="C6" sqref="C6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="13.7109375" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="13.08984375" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="3.42578125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="39" width="13.28515625" customWidth="1"/>
+    <col min="1" max="1" width="3.453125" customWidth="1"/>
+    <col min="2" max="2" width="40.1796875" customWidth="1"/>
+    <col min="3" max="39" width="13.1796875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:38" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...11 lines deleted...]
-      <c r="J1" s="4"/>
+    <row r="1" spans="1:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="50"/>
     </row>
-    <row r="2" spans="1:38" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="59" t="s">
+    <row r="2" spans="1:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="49" t="s">
+        <v>122</v>
+      </c>
+      <c r="B2" s="50"/>
+    </row>
+    <row r="3" spans="1:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="51" t="s">
+        <v>116</v>
+      </c>
+      <c r="B3" s="50"/>
+    </row>
+    <row r="4" spans="1:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C4" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="D4" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="E4" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="H4" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="I4" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="J4" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="K4" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="L4" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="M4" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="N4" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="O4" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="P4" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q4" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="R4" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="S4" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="T4" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="U4" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="V4" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="W4" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="X4" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y4" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="Z4" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA4" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="AB4" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="AC4" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="AD4" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="AE4" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="AF4" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="AG4" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="AH4" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="AI4" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AJ4" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="AK4" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="AL4" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="AM4" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="5" spans="1:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B5" s="21" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="6" spans="1:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B6" s="20" t="s">
+        <v>124</v>
+      </c>
+      <c r="C6" s="6">
+        <v>76382</v>
+      </c>
+      <c r="D6" s="6">
+        <v>78337</v>
+      </c>
+      <c r="E6" s="6">
+        <v>81314</v>
+      </c>
+      <c r="F6" s="6">
+        <v>82005</v>
+      </c>
+      <c r="G6" s="6">
+        <v>102320</v>
+      </c>
+      <c r="H6" s="6">
+        <v>102095</v>
+      </c>
+      <c r="I6" s="6">
+        <v>97503</v>
+      </c>
+      <c r="J6" s="6">
+        <v>103971</v>
+      </c>
+      <c r="K6" s="6">
+        <v>109252</v>
+      </c>
+      <c r="L6" s="6">
+        <v>111057</v>
+      </c>
+      <c r="M6" s="6">
+        <v>120858</v>
+      </c>
+      <c r="N6" s="6">
+        <v>112212</v>
+      </c>
+      <c r="O6" s="6">
+        <v>145612</v>
+      </c>
+      <c r="P6" s="6">
+        <v>129992</v>
+      </c>
+      <c r="Q6" s="6">
+        <v>131860</v>
+      </c>
+      <c r="R6" s="6">
+        <v>146866</v>
+      </c>
+      <c r="S6" s="6">
+        <v>175324</v>
+      </c>
+      <c r="T6" s="6">
+        <v>160883</v>
+      </c>
+      <c r="U6" s="6">
+        <v>163587</v>
+      </c>
+      <c r="V6" s="6">
+        <v>169018</v>
+      </c>
+      <c r="W6" s="6">
+        <v>197210</v>
+      </c>
+      <c r="X6" s="6">
+        <v>181298</v>
+      </c>
+      <c r="Y6" s="6">
+        <v>172814</v>
+      </c>
+      <c r="Z6" s="6">
+        <v>167889</v>
+      </c>
+      <c r="AA6" s="6">
+        <v>198852</v>
+      </c>
+      <c r="AB6" s="6">
+        <v>183828</v>
+      </c>
+      <c r="AC6" s="6">
+        <v>195094</v>
+      </c>
+      <c r="AD6" s="6">
+        <v>219264</v>
+      </c>
+      <c r="AE6" s="6">
+        <v>247337</v>
+      </c>
+      <c r="AF6" s="6">
+        <v>245581</v>
+      </c>
+      <c r="AG6" s="6">
+        <v>266681</v>
+      </c>
+      <c r="AH6" s="6">
+        <v>276176</v>
+      </c>
+      <c r="AI6" s="6">
+        <v>308071</v>
+      </c>
+      <c r="AJ6" s="6">
+        <v>321943</v>
+      </c>
+      <c r="AK6" s="6">
+        <v>317148</v>
+      </c>
+      <c r="AL6" s="6">
+        <v>328385</v>
+      </c>
+      <c r="AM6" s="6">
+        <v>404925</v>
+      </c>
+    </row>
+    <row r="7" spans="1:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B7" s="20" t="s">
+        <v>125</v>
+      </c>
+      <c r="C7" s="9">
+        <v>30054</v>
+      </c>
+      <c r="D7" s="9">
+        <v>29481</v>
+      </c>
+      <c r="E7" s="9">
+        <v>28955</v>
+      </c>
+      <c r="F7" s="9">
+        <v>29961</v>
+      </c>
+      <c r="G7" s="9">
+        <v>32595</v>
+      </c>
+      <c r="H7" s="9">
+        <v>32265</v>
+      </c>
+      <c r="I7" s="9">
+        <v>34168</v>
+      </c>
+      <c r="J7" s="9">
+        <v>38153</v>
+      </c>
+      <c r="K7" s="9">
+        <v>39431</v>
+      </c>
+      <c r="L7" s="9">
+        <v>41945</v>
+      </c>
+      <c r="M7" s="9">
+        <v>43040</v>
+      </c>
+      <c r="N7" s="9">
+        <v>46680</v>
+      </c>
+      <c r="O7" s="9">
+        <v>48756</v>
+      </c>
+      <c r="P7" s="9">
+        <v>43252</v>
+      </c>
+      <c r="Q7" s="9">
+        <v>44959</v>
+      </c>
+      <c r="R7" s="9">
+        <v>48489</v>
+      </c>
+      <c r="S7" s="9">
+        <v>59390</v>
+      </c>
+      <c r="T7" s="9">
+        <v>61689</v>
+      </c>
+      <c r="U7" s="9">
+        <v>64838</v>
+      </c>
+      <c r="V7" s="9">
+        <v>69010</v>
+      </c>
+      <c r="W7" s="9">
+        <v>72938</v>
+      </c>
+      <c r="X7" s="9">
+        <v>68010</v>
+      </c>
+      <c r="Y7" s="9">
+        <v>64584</v>
+      </c>
+      <c r="Z7" s="9">
+        <v>67657</v>
+      </c>
+      <c r="AA7" s="9">
+        <v>76100</v>
+      </c>
+      <c r="AB7" s="9">
+        <v>73329</v>
+      </c>
+      <c r="AC7" s="9">
+        <v>77975</v>
+      </c>
+      <c r="AD7" s="9">
+        <v>85182</v>
+      </c>
+      <c r="AE7" s="9">
+        <v>97211</v>
+      </c>
+      <c r="AF7" s="9">
+        <v>94272</v>
+      </c>
+      <c r="AG7" s="9">
+        <v>99511</v>
+      </c>
+      <c r="AH7" s="9">
+        <v>94679</v>
+      </c>
+      <c r="AI7" s="9">
+        <v>102287</v>
+      </c>
+      <c r="AJ7" s="9">
+        <v>101242</v>
+      </c>
+      <c r="AK7" s="9">
+        <v>99365</v>
+      </c>
+      <c r="AL7" s="9">
+        <v>97859</v>
+      </c>
+      <c r="AM7" s="9">
+        <v>115587</v>
+      </c>
+    </row>
+    <row r="8" spans="1:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="20" t="s">
+        <v>126</v>
+      </c>
+      <c r="C8" s="9">
+        <v>17940</v>
+      </c>
+      <c r="D8" s="9">
+        <v>18052</v>
+      </c>
+      <c r="E8" s="9">
+        <v>17475</v>
+      </c>
+      <c r="F8" s="9">
+        <v>17390</v>
+      </c>
+      <c r="G8" s="9">
+        <v>19036</v>
+      </c>
+      <c r="H8" s="9">
+        <v>20918</v>
+      </c>
+      <c r="I8" s="9">
+        <v>17812</v>
+      </c>
+      <c r="J8" s="9">
+        <v>19780</v>
+      </c>
+      <c r="K8" s="9">
+        <v>21206</v>
+      </c>
+      <c r="L8" s="9">
+        <v>19939</v>
+      </c>
+      <c r="M8" s="9">
+        <v>20169</v>
+      </c>
+      <c r="N8" s="9">
+        <v>19054</v>
+      </c>
+      <c r="O8" s="9">
+        <v>21676</v>
+      </c>
+      <c r="P8" s="9">
+        <v>20366</v>
+      </c>
+      <c r="Q8" s="9">
+        <v>17453</v>
+      </c>
+      <c r="R8" s="9">
+        <v>16857</v>
+      </c>
+      <c r="S8" s="9">
+        <v>18713</v>
+      </c>
+      <c r="T8" s="9">
+        <v>18261</v>
+      </c>
+      <c r="U8" s="9">
+        <v>16385</v>
+      </c>
+      <c r="V8" s="9">
+        <v>17207</v>
+      </c>
+      <c r="W8" s="9">
+        <v>19972</v>
+      </c>
+      <c r="X8" s="9">
+        <v>26800</v>
+      </c>
+      <c r="Y8" s="9">
+        <v>28495</v>
+      </c>
+      <c r="Z8" s="9">
+        <v>35201</v>
+      </c>
+      <c r="AA8" s="9">
+        <v>31863</v>
+      </c>
+      <c r="AB8" s="9">
+        <v>30680</v>
+      </c>
+      <c r="AC8" s="9">
+        <v>32332</v>
+      </c>
+      <c r="AD8" s="9">
+        <v>39646</v>
+      </c>
+      <c r="AE8" s="9">
+        <v>35169</v>
+      </c>
+      <c r="AF8" s="9">
+        <v>35871</v>
+      </c>
+      <c r="AG8" s="9">
+        <v>35770</v>
+      </c>
+      <c r="AH8" s="9">
+        <v>36437</v>
+      </c>
+      <c r="AI8" s="9">
+        <v>35895</v>
+      </c>
+      <c r="AJ8" s="9">
+        <v>37584</v>
+      </c>
+      <c r="AK8" s="9">
+        <v>38025</v>
+      </c>
+      <c r="AL8" s="9">
+        <v>35006</v>
+      </c>
+      <c r="AM8" s="9">
+        <v>33435</v>
+      </c>
+    </row>
+    <row r="9" spans="1:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B9" s="20" t="s">
+        <v>127</v>
+      </c>
+      <c r="C9" s="9">
+        <v>0</v>
+      </c>
+      <c r="D9" s="9">
+        <v>0</v>
+      </c>
+      <c r="E9" s="9">
+        <v>0</v>
+      </c>
+      <c r="F9" s="9">
+        <v>0</v>
+      </c>
+      <c r="G9" s="9">
+        <v>0</v>
+      </c>
+      <c r="H9" s="9">
+        <v>0</v>
+      </c>
+      <c r="I9" s="9">
+        <v>0</v>
+      </c>
+      <c r="J9" s="9">
+        <v>0</v>
+      </c>
+      <c r="K9" s="9">
+        <v>0</v>
+      </c>
+      <c r="L9" s="9">
+        <v>0</v>
+      </c>
+      <c r="M9" s="9">
+        <v>0</v>
+      </c>
+      <c r="N9" s="9">
+        <v>0</v>
+      </c>
+      <c r="O9" s="9">
+        <v>0</v>
+      </c>
+      <c r="P9" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="9">
+        <v>0</v>
+      </c>
+      <c r="R9" s="9">
+        <v>0</v>
+      </c>
+      <c r="S9" s="9">
+        <v>0</v>
+      </c>
+      <c r="T9" s="9">
+        <v>0</v>
+      </c>
+      <c r="U9" s="9">
+        <v>0</v>
+      </c>
+      <c r="V9" s="9">
+        <v>0</v>
+      </c>
+      <c r="W9" s="9">
+        <v>0</v>
+      </c>
+      <c r="X9" s="9">
+        <v>0</v>
+      </c>
+      <c r="Y9" s="9">
+        <v>0</v>
+      </c>
+      <c r="Z9" s="9">
+        <v>0</v>
+      </c>
+      <c r="AA9" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB9" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC9" s="9">
+        <v>0</v>
+      </c>
+      <c r="AD9" s="9">
+        <v>0</v>
+      </c>
+      <c r="AE9" s="9">
+        <v>0</v>
+      </c>
+      <c r="AF9" s="9">
+        <v>0</v>
+      </c>
+      <c r="AG9" s="9">
+        <v>17193</v>
+      </c>
+      <c r="AH9" s="9">
+        <v>26041</v>
+      </c>
+      <c r="AI9" s="9">
+        <v>24717</v>
+      </c>
+      <c r="AJ9" s="9">
+        <v>21785</v>
+      </c>
+      <c r="AK9" s="9">
+        <v>23243</v>
+      </c>
+      <c r="AL9" s="9">
+        <v>26150</v>
+      </c>
+      <c r="AM9" s="9">
+        <v>26890</v>
+      </c>
+    </row>
+    <row r="10" spans="1:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B10" s="20" t="s">
+        <v>128</v>
+      </c>
+      <c r="C10" s="10">
+        <v>13959</v>
+      </c>
+      <c r="D10" s="10">
+        <v>13806</v>
+      </c>
+      <c r="E10" s="10">
+        <v>13814</v>
+      </c>
+      <c r="F10" s="10">
+        <v>14043</v>
+      </c>
+      <c r="G10" s="10">
+        <v>15552</v>
+      </c>
+      <c r="H10" s="10">
+        <v>15737</v>
+      </c>
+      <c r="I10" s="10">
+        <v>15770</v>
+      </c>
+      <c r="J10" s="10">
+        <v>16733</v>
+      </c>
+      <c r="K10" s="10">
+        <v>16903</v>
+      </c>
+      <c r="L10" s="10">
+        <v>17544</v>
+      </c>
+      <c r="M10" s="10">
+        <v>16914</v>
+      </c>
+      <c r="N10" s="10">
+        <v>19362</v>
+      </c>
+      <c r="O10" s="10">
+        <v>18562</v>
+      </c>
+      <c r="P10" s="10">
+        <v>18497</v>
+      </c>
+      <c r="Q10" s="10">
+        <v>18598</v>
+      </c>
+      <c r="R10" s="10">
+        <v>20864</v>
+      </c>
+      <c r="S10" s="10">
+        <v>19972</v>
+      </c>
+      <c r="T10" s="10">
+        <v>20007</v>
+      </c>
+      <c r="U10" s="10">
+        <v>20515</v>
+      </c>
+      <c r="V10" s="10">
+        <v>21648</v>
+      </c>
+      <c r="W10" s="10">
+        <v>21366</v>
+      </c>
+      <c r="X10" s="10">
+        <v>21030</v>
+      </c>
+      <c r="Y10" s="10">
+        <v>21222</v>
+      </c>
+      <c r="Z10" s="10">
+        <v>22295</v>
+      </c>
+      <c r="AA10" s="10">
+        <v>22434</v>
+      </c>
+      <c r="AB10" s="10">
+        <v>22776</v>
+      </c>
+      <c r="AC10" s="10">
+        <v>22956</v>
+      </c>
+      <c r="AD10" s="10">
+        <v>25908</v>
+      </c>
+      <c r="AE10" s="10">
+        <v>29022</v>
+      </c>
+      <c r="AF10" s="10">
+        <v>29227</v>
+      </c>
+      <c r="AG10" s="10">
+        <v>29760</v>
+      </c>
+      <c r="AH10" s="10">
+        <v>30011</v>
+      </c>
+      <c r="AI10" s="10">
+        <v>38707</v>
+      </c>
+      <c r="AJ10" s="10">
+        <v>30417</v>
+      </c>
+      <c r="AK10" s="10">
+        <v>30817</v>
+      </c>
+      <c r="AL10" s="10">
+        <v>33783</v>
+      </c>
+      <c r="AM10" s="10">
+        <v>36927</v>
+      </c>
+    </row>
+    <row r="11" spans="1:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B11" s="2" t="s">
         <v>121</v>
       </c>
-      <c r="B2" s="60"/>
-[...31 lines deleted...]
-      <c r="AL2" s="4"/>
+      <c r="C11" s="42">
+        <v>138335</v>
+      </c>
+      <c r="D11" s="42">
+        <v>139676</v>
+      </c>
+      <c r="E11" s="42">
+        <v>141558</v>
+      </c>
+      <c r="F11" s="42">
+        <v>143399</v>
+      </c>
+      <c r="G11" s="42">
+        <v>169503</v>
+      </c>
+      <c r="H11" s="42">
+        <v>171015</v>
+      </c>
+      <c r="I11" s="42">
+        <v>165253</v>
+      </c>
+      <c r="J11" s="42">
+        <v>178637</v>
+      </c>
+      <c r="K11" s="42">
+        <v>186792</v>
+      </c>
+      <c r="L11" s="42">
+        <v>190485</v>
+      </c>
+      <c r="M11" s="42">
+        <v>200981</v>
+      </c>
+      <c r="N11" s="42">
+        <v>197308</v>
+      </c>
+      <c r="O11" s="42">
+        <v>234606</v>
+      </c>
+      <c r="P11" s="42">
+        <v>212107</v>
+      </c>
+      <c r="Q11" s="42">
+        <v>212870</v>
+      </c>
+      <c r="R11" s="42">
+        <v>233076</v>
+      </c>
+      <c r="S11" s="42">
+        <v>273399</v>
+      </c>
+      <c r="T11" s="42">
+        <v>260840</v>
+      </c>
+      <c r="U11" s="42">
+        <v>265325</v>
+      </c>
+      <c r="V11" s="42">
+        <v>276883</v>
+      </c>
+      <c r="W11" s="42">
+        <v>311486</v>
+      </c>
+      <c r="X11" s="42">
+        <v>297138</v>
+      </c>
+      <c r="Y11" s="42">
+        <v>287115</v>
+      </c>
+      <c r="Z11" s="42">
+        <v>293042</v>
+      </c>
+      <c r="AA11" s="42">
+        <v>329249</v>
+      </c>
+      <c r="AB11" s="42">
+        <v>310613</v>
+      </c>
+      <c r="AC11" s="42">
+        <v>328357</v>
+      </c>
+      <c r="AD11" s="42">
+        <v>370000</v>
+      </c>
+      <c r="AE11" s="42">
+        <v>408739</v>
+      </c>
+      <c r="AF11" s="42">
+        <v>404951</v>
+      </c>
+      <c r="AG11" s="42">
+        <v>448915</v>
+      </c>
+      <c r="AH11" s="42">
+        <v>463344</v>
+      </c>
+      <c r="AI11" s="42">
+        <v>509677</v>
+      </c>
+      <c r="AJ11" s="42">
+        <v>512971</v>
+      </c>
+      <c r="AK11" s="42">
+        <v>508598</v>
+      </c>
+      <c r="AL11" s="42">
+        <v>521183</v>
+      </c>
+      <c r="AM11" s="42">
+        <v>617764</v>
+      </c>
     </row>
-    <row r="3" spans="1:38" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...35 lines deleted...]
-      <c r="AL3" s="4"/>
+    <row r="12" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C12" s="37"/>
+      <c r="D12" s="37"/>
+      <c r="E12" s="37"/>
+      <c r="F12" s="37"/>
+      <c r="G12" s="37"/>
+      <c r="H12" s="37"/>
+      <c r="I12" s="37"/>
+      <c r="J12" s="37"/>
+      <c r="K12" s="37"/>
+      <c r="L12" s="37"/>
+      <c r="M12" s="37"/>
+      <c r="N12" s="37"/>
+      <c r="O12" s="37"/>
+      <c r="P12" s="37"/>
+      <c r="Q12" s="37"/>
+      <c r="R12" s="37"/>
+      <c r="S12" s="37"/>
+      <c r="T12" s="37"/>
+      <c r="U12" s="37"/>
+      <c r="V12" s="37"/>
+      <c r="W12" s="37"/>
+      <c r="X12" s="37"/>
+      <c r="Y12" s="37"/>
+      <c r="Z12" s="37"/>
+      <c r="AA12" s="37"/>
+      <c r="AB12" s="37"/>
+      <c r="AC12" s="37"/>
+      <c r="AD12" s="37"/>
+      <c r="AE12" s="37"/>
+      <c r="AF12" s="37"/>
+      <c r="AG12" s="37"/>
+      <c r="AH12" s="37"/>
+      <c r="AI12" s="37"/>
+      <c r="AJ12" s="37"/>
+      <c r="AK12" s="37"/>
+      <c r="AL12" s="37"/>
+      <c r="AM12" s="37"/>
     </row>
-    <row r="4" spans="1:38" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...108 lines deleted...]
-        <v>43</v>
+    <row r="13" spans="1:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B13" s="21" t="s">
+        <v>129</v>
       </c>
     </row>
-    <row r="5" spans="1:38" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...39 lines deleted...]
-      <c r="AL5" s="4"/>
+    <row r="14" spans="1:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B14" s="20" t="s">
+        <v>130</v>
+      </c>
+      <c r="C14" s="6">
+        <v>12746</v>
+      </c>
+      <c r="D14" s="6">
+        <v>12643</v>
+      </c>
+      <c r="E14" s="6">
+        <v>12506</v>
+      </c>
+      <c r="F14" s="6">
+        <v>12230</v>
+      </c>
+      <c r="G14" s="6">
+        <v>12237</v>
+      </c>
+      <c r="H14" s="6">
+        <v>12081</v>
+      </c>
+      <c r="I14" s="6">
+        <v>12533</v>
+      </c>
+      <c r="J14" s="6">
+        <v>13467</v>
+      </c>
+      <c r="K14" s="6">
+        <v>13616</v>
+      </c>
+      <c r="L14" s="6">
+        <v>13385</v>
+      </c>
+      <c r="M14" s="6">
+        <v>13251</v>
+      </c>
+      <c r="N14" s="6">
+        <v>15383</v>
+      </c>
+      <c r="O14" s="6">
+        <v>14628</v>
+      </c>
+      <c r="P14" s="6">
+        <v>14565</v>
+      </c>
+      <c r="Q14" s="6">
+        <v>14273</v>
+      </c>
+      <c r="R14" s="6">
+        <v>16240</v>
+      </c>
+      <c r="S14" s="6">
+        <v>15117</v>
+      </c>
+      <c r="T14" s="6">
+        <v>14926</v>
+      </c>
+      <c r="U14" s="6">
+        <v>15002</v>
+      </c>
+      <c r="V14" s="6">
+        <v>16116</v>
+      </c>
+      <c r="W14" s="6">
+        <v>15558</v>
+      </c>
+      <c r="X14" s="6">
+        <v>15426</v>
+      </c>
+      <c r="Y14" s="6">
+        <v>15370</v>
+      </c>
+      <c r="Z14" s="6">
+        <v>16367</v>
+      </c>
+      <c r="AA14" s="6">
+        <v>15594</v>
+      </c>
+      <c r="AB14" s="6">
+        <v>15461</v>
+      </c>
+      <c r="AC14" s="6">
+        <v>15460</v>
+      </c>
+      <c r="AD14" s="6">
+        <v>17821</v>
+      </c>
+      <c r="AE14" s="6">
+        <v>20500</v>
+      </c>
+      <c r="AF14" s="6">
+        <v>20581</v>
+      </c>
+      <c r="AG14" s="6">
+        <v>20512</v>
+      </c>
+      <c r="AH14" s="6">
+        <v>20552</v>
+      </c>
+      <c r="AI14" s="6">
+        <v>28925</v>
+      </c>
+      <c r="AJ14" s="6">
+        <v>20569</v>
+      </c>
+      <c r="AK14" s="6">
+        <v>20534</v>
+      </c>
+      <c r="AL14" s="6">
+        <v>23169</v>
+      </c>
+      <c r="AM14" s="6">
+        <v>26742</v>
+      </c>
     </row>
-    <row r="6" spans="1:38" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...110 lines deleted...]
-        <v>328385</v>
+    <row r="15" spans="1:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B15" s="20" t="s">
+        <v>131</v>
+      </c>
+      <c r="C15" s="10">
+        <v>1213</v>
+      </c>
+      <c r="D15" s="10">
+        <v>1163</v>
+      </c>
+      <c r="E15" s="10">
+        <v>1308</v>
+      </c>
+      <c r="F15" s="10">
+        <v>1813</v>
+      </c>
+      <c r="G15" s="10">
+        <v>3315</v>
+      </c>
+      <c r="H15" s="10">
+        <v>3656</v>
+      </c>
+      <c r="I15" s="10">
+        <v>3237</v>
+      </c>
+      <c r="J15" s="10">
+        <v>3266</v>
+      </c>
+      <c r="K15" s="10">
+        <v>3287</v>
+      </c>
+      <c r="L15" s="10">
+        <v>4159</v>
+      </c>
+      <c r="M15" s="10">
+        <v>3663</v>
+      </c>
+      <c r="N15" s="10">
+        <v>3979</v>
+      </c>
+      <c r="O15" s="10">
+        <v>3934</v>
+      </c>
+      <c r="P15" s="10">
+        <v>3932</v>
+      </c>
+      <c r="Q15" s="10">
+        <v>4325</v>
+      </c>
+      <c r="R15" s="10">
+        <v>4624</v>
+      </c>
+      <c r="S15" s="10">
+        <v>4855</v>
+      </c>
+      <c r="T15" s="10">
+        <v>5081</v>
+      </c>
+      <c r="U15" s="10">
+        <v>5513</v>
+      </c>
+      <c r="V15" s="10">
+        <v>5532</v>
+      </c>
+      <c r="W15" s="10">
+        <v>5808</v>
+      </c>
+      <c r="X15" s="10">
+        <v>5604</v>
+      </c>
+      <c r="Y15" s="10">
+        <v>5852</v>
+      </c>
+      <c r="Z15" s="10">
+        <v>5928</v>
+      </c>
+      <c r="AA15" s="10">
+        <v>6840</v>
+      </c>
+      <c r="AB15" s="10">
+        <v>7315</v>
+      </c>
+      <c r="AC15" s="10">
+        <v>7496</v>
+      </c>
+      <c r="AD15" s="10">
+        <v>8087</v>
+      </c>
+      <c r="AE15" s="10">
+        <v>8522</v>
+      </c>
+      <c r="AF15" s="10">
+        <v>8646</v>
+      </c>
+      <c r="AG15" s="10">
+        <v>9248</v>
+      </c>
+      <c r="AH15" s="10">
+        <v>9459</v>
+      </c>
+      <c r="AI15" s="10">
+        <v>9782</v>
+      </c>
+      <c r="AJ15" s="10">
+        <v>9848</v>
+      </c>
+      <c r="AK15" s="10">
+        <v>10283</v>
+      </c>
+      <c r="AL15" s="10">
+        <v>10614</v>
+      </c>
+      <c r="AM15" s="10">
+        <v>10185</v>
       </c>
     </row>
-    <row r="7" spans="1:38" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...110 lines deleted...]
-        <v>97859</v>
+    <row r="16" spans="1:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B16" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="C16" s="42">
+        <v>13959</v>
+      </c>
+      <c r="D16" s="42">
+        <v>13806</v>
+      </c>
+      <c r="E16" s="42">
+        <v>13814</v>
+      </c>
+      <c r="F16" s="42">
+        <v>14043</v>
+      </c>
+      <c r="G16" s="42">
+        <v>15552</v>
+      </c>
+      <c r="H16" s="42">
+        <v>15737</v>
+      </c>
+      <c r="I16" s="42">
+        <v>15770</v>
+      </c>
+      <c r="J16" s="42">
+        <v>16733</v>
+      </c>
+      <c r="K16" s="42">
+        <v>16903</v>
+      </c>
+      <c r="L16" s="42">
+        <v>17544</v>
+      </c>
+      <c r="M16" s="42">
+        <v>16914</v>
+      </c>
+      <c r="N16" s="42">
+        <v>19362</v>
+      </c>
+      <c r="O16" s="42">
+        <v>18562</v>
+      </c>
+      <c r="P16" s="42">
+        <v>18497</v>
+      </c>
+      <c r="Q16" s="42">
+        <v>18598</v>
+      </c>
+      <c r="R16" s="42">
+        <v>20864</v>
+      </c>
+      <c r="S16" s="42">
+        <v>19972</v>
+      </c>
+      <c r="T16" s="42">
+        <v>20007</v>
+      </c>
+      <c r="U16" s="42">
+        <v>20515</v>
+      </c>
+      <c r="V16" s="42">
+        <v>21648</v>
+      </c>
+      <c r="W16" s="42">
+        <v>21366</v>
+      </c>
+      <c r="X16" s="42">
+        <v>21030</v>
+      </c>
+      <c r="Y16" s="42">
+        <v>21222</v>
+      </c>
+      <c r="Z16" s="42">
+        <v>22295</v>
+      </c>
+      <c r="AA16" s="42">
+        <v>22434</v>
+      </c>
+      <c r="AB16" s="42">
+        <v>22776</v>
+      </c>
+      <c r="AC16" s="42">
+        <v>22956</v>
+      </c>
+      <c r="AD16" s="42">
+        <v>25908</v>
+      </c>
+      <c r="AE16" s="42">
+        <v>29022</v>
+      </c>
+      <c r="AF16" s="42">
+        <v>29227</v>
+      </c>
+      <c r="AG16" s="42">
+        <v>29760</v>
+      </c>
+      <c r="AH16" s="42">
+        <v>30011</v>
+      </c>
+      <c r="AI16" s="42">
+        <v>38707</v>
+      </c>
+      <c r="AJ16" s="42">
+        <v>30417</v>
+      </c>
+      <c r="AK16" s="42">
+        <v>30817</v>
+      </c>
+      <c r="AL16" s="42">
+        <v>33783</v>
+      </c>
+      <c r="AM16" s="42">
+        <v>36927</v>
       </c>
     </row>
-    <row r="8" spans="1:38" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...111 lines deleted...]
-      </c>
+    <row r="17" spans="3:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C17" s="37"/>
+      <c r="D17" s="37"/>
+      <c r="E17" s="37"/>
+      <c r="F17" s="37"/>
+      <c r="G17" s="37"/>
+      <c r="H17" s="37"/>
+      <c r="I17" s="37"/>
+      <c r="J17" s="37"/>
+      <c r="K17" s="37"/>
+      <c r="L17" s="37"/>
+      <c r="M17" s="37"/>
+      <c r="N17" s="37"/>
+      <c r="O17" s="37"/>
+      <c r="P17" s="37"/>
+      <c r="Q17" s="37"/>
+      <c r="R17" s="37"/>
+      <c r="S17" s="37"/>
+      <c r="T17" s="37"/>
+      <c r="U17" s="37"/>
+      <c r="V17" s="37"/>
+      <c r="W17" s="37"/>
+      <c r="X17" s="37"/>
+      <c r="Y17" s="37"/>
+      <c r="Z17" s="37"/>
+      <c r="AA17" s="37"/>
+      <c r="AB17" s="37"/>
+      <c r="AC17" s="37"/>
+      <c r="AD17" s="37"/>
+      <c r="AE17" s="37"/>
+      <c r="AF17" s="37"/>
+      <c r="AG17" s="37"/>
+      <c r="AH17" s="37"/>
+      <c r="AI17" s="37"/>
+      <c r="AJ17" s="37"/>
+      <c r="AK17" s="37"/>
+      <c r="AL17" s="37"/>
+      <c r="AM17" s="37"/>
     </row>
-    <row r="9" spans="1:38" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...827 lines deleted...]
-    <row r="51" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="18" spans="3:39" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="19" spans="3:39" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="20" spans="3:39" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="21" spans="3:39" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="22" spans="3:39" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="23" spans="3:39" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="24" spans="3:39" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="25" spans="3:39" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="26" spans="3:39" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="27" spans="3:39" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="28" spans="3:39" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="29" spans="3:39" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="30" spans="3:39" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="31" spans="3:39" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="32" spans="3:39" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="33" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="34" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="35" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="36" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="37" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="38" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="39" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="40" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="41" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="42" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="43" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="44" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="45" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="46" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="47" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="48" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="49" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="50" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="51" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
-  <dimension ref="A1:AP50"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
+  <dimension ref="A1:AQ50"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="2" ySplit="4" topLeftCell="C5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="C5" sqref="C5"/>
+      <selection pane="bottomRight" activeCell="B34" sqref="B34"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="13.7109375" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="13.08984375" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="2.140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="32" max="45" width="9.28515625" customWidth="1"/>
+    <col min="1" max="1" width="2.1796875" customWidth="1"/>
+    <col min="2" max="2" width="58.08984375" customWidth="1"/>
+    <col min="3" max="31" width="10.36328125" customWidth="1"/>
+    <col min="32" max="46" width="9.26953125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:42" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...39 lines deleted...]
-      <c r="AP1" s="4"/>
+    <row r="1" spans="1:43" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="50"/>
     </row>
-    <row r="2" spans="1:42" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...39 lines deleted...]
-      <c r="AP2" s="4"/>
+    <row r="2" spans="1:43" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="49" t="s">
+        <v>132</v>
+      </c>
+      <c r="B2" s="50"/>
     </row>
-    <row r="3" spans="1:42" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...37 lines deleted...]
-      <c r="AP3" s="4"/>
+    <row r="3" spans="1:43" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="4" spans="1:43" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C4" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="D4" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="E4" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G4" s="43">
+        <v>2017</v>
+      </c>
+      <c r="H4" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="I4" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="J4" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="K4" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="L4" s="43">
+        <v>2018</v>
+      </c>
+      <c r="M4" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="N4" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="O4" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="P4" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="Q4" s="43">
+        <v>2019</v>
+      </c>
+      <c r="R4" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="S4" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="T4" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="U4" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="V4" s="43">
+        <v>2020</v>
+      </c>
+      <c r="W4" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="X4" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="Y4" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="Z4" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="AA4" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="AB4" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="AC4" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="AD4" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="AE4" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="AF4" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="AG4" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="AH4" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="AI4" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="AJ4" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="AK4" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="AL4" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="AM4" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AN4" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="AO4" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="AP4" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="AQ4" s="3" t="s">
+        <v>45</v>
+      </c>
     </row>
-    <row r="4" spans="1:42" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...120 lines deleted...]
-        <v>43</v>
+    <row r="5" spans="1:43" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B5" s="44" t="s">
+        <v>157</v>
       </c>
     </row>
-    <row r="5" spans="1:42" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...43 lines deleted...]
-      <c r="AP5" s="4"/>
+    <row r="6" spans="1:43" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B6" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="C6" s="45">
+        <v>2.34</v>
+      </c>
+      <c r="D6" s="45">
+        <v>2.4500000000000002</v>
+      </c>
+      <c r="E6" s="45">
+        <v>2.27</v>
+      </c>
+      <c r="F6" s="45">
+        <v>2.04</v>
+      </c>
+      <c r="G6" s="45">
+        <v>2.27</v>
+      </c>
+      <c r="H6" s="45">
+        <v>2.14</v>
+      </c>
+      <c r="I6" s="45">
+        <v>2.02</v>
+      </c>
+      <c r="J6" s="45">
+        <v>1.97</v>
+      </c>
+      <c r="K6" s="45">
+        <v>2.04</v>
+      </c>
+      <c r="L6" s="45">
+        <v>2.04</v>
+      </c>
+      <c r="M6" s="45">
+        <v>2.04</v>
+      </c>
+      <c r="N6" s="45">
+        <v>1.77</v>
+      </c>
+      <c r="O6" s="45">
+        <v>1.79</v>
+      </c>
+      <c r="P6" s="45">
+        <v>2.0299999999999998</v>
+      </c>
+      <c r="Q6" s="45">
+        <v>1.89</v>
+      </c>
+      <c r="R6" s="45">
+        <v>2.0499999999999998</v>
+      </c>
+      <c r="S6" s="45">
+        <v>1.95</v>
+      </c>
+      <c r="T6" s="45">
+        <v>2.0299999999999998</v>
+      </c>
+      <c r="U6" s="45">
+        <v>2.0499999999999998</v>
+      </c>
+      <c r="V6" s="45">
+        <v>2.02</v>
+      </c>
+      <c r="W6" s="45">
+        <v>2.19</v>
+      </c>
+      <c r="X6" s="45">
+        <v>2.1800000000000002</v>
+      </c>
+      <c r="Y6" s="45">
+        <v>2.15</v>
+      </c>
+      <c r="Z6" s="45">
+        <v>1.93</v>
+      </c>
+      <c r="AA6" s="45">
+        <v>2.2200000000000002</v>
+      </c>
+      <c r="AB6" s="45">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="AC6" s="45">
+        <v>2.23</v>
+      </c>
+      <c r="AD6" s="45">
+        <v>2.33</v>
+      </c>
+      <c r="AE6" s="45">
+        <v>2.09</v>
+      </c>
+      <c r="AF6" s="45">
+        <v>2.1</v>
+      </c>
+      <c r="AG6" s="45">
+        <v>2.1</v>
+      </c>
+      <c r="AH6" s="45">
+        <v>1.95</v>
+      </c>
+      <c r="AI6" s="45">
+        <v>1.98</v>
+      </c>
+      <c r="AJ6" s="45">
+        <v>2</v>
+      </c>
+      <c r="AK6" s="45">
+        <v>2.0699999999999998</v>
+      </c>
+      <c r="AL6" s="45">
+        <v>2.23</v>
+      </c>
+      <c r="AM6" s="45">
+        <v>2.2200000000000002</v>
+      </c>
+      <c r="AN6" s="45">
+        <v>2.29</v>
+      </c>
+      <c r="AO6" s="45">
+        <v>2.17</v>
+      </c>
+      <c r="AP6" s="45">
+        <v>1.98</v>
+      </c>
+      <c r="AQ6" s="45">
+        <v>2.12</v>
+      </c>
     </row>
-    <row r="6" spans="1:42" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...134 lines deleted...]
-      <c r="G7" s="4"/>
+    <row r="7" spans="1:43" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B7" s="52" t="s">
+        <v>159</v>
+      </c>
       <c r="H7" s="46">
         <v>1.88</v>
       </c>
       <c r="I7" s="46">
         <v>1.84</v>
       </c>
       <c r="J7" s="46">
         <v>1.93</v>
       </c>
       <c r="K7" s="46">
         <v>1.86</v>
       </c>
       <c r="L7" s="46">
         <v>1.88</v>
       </c>
       <c r="M7" s="46">
         <v>1.81</v>
       </c>
       <c r="N7" s="46">
         <v>1.84</v>
       </c>
       <c r="O7" s="46">
         <v>1.95</v>
       </c>
       <c r="P7" s="46">
@@ -18635,61 +16750,58 @@
       </c>
       <c r="AI7" s="46">
         <v>2.56</v>
       </c>
       <c r="AJ7" s="46">
         <v>2.54</v>
       </c>
       <c r="AK7" s="46">
         <v>2.4500000000000002</v>
       </c>
       <c r="AL7" s="46">
         <v>2.37</v>
       </c>
       <c r="AM7" s="46">
         <v>2.36</v>
       </c>
       <c r="AN7" s="46">
         <v>2.36</v>
       </c>
       <c r="AO7" s="46">
         <v>2.2799999999999998</v>
       </c>
       <c r="AP7" s="46">
         <v>2.2599999999999998</v>
       </c>
+      <c r="AQ7" s="46">
+        <v>2.2999999999999998</v>
+      </c>
     </row>
-    <row r="8" spans="1:42" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...8 lines deleted...]
-      <c r="G8" s="4"/>
+    <row r="8" spans="1:43" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="52" t="s">
+        <v>160</v>
+      </c>
       <c r="H8" s="46">
         <v>2.68</v>
       </c>
       <c r="I8" s="46">
         <v>2.34</v>
       </c>
       <c r="J8" s="46">
         <v>2.0299999999999998</v>
       </c>
       <c r="K8" s="46">
         <v>2.36</v>
       </c>
       <c r="L8" s="46">
         <v>2.34</v>
       </c>
       <c r="M8" s="46">
         <v>2.4300000000000002</v>
       </c>
       <c r="N8" s="46">
         <v>1.69</v>
       </c>
       <c r="O8" s="46">
         <v>1.62</v>
       </c>
       <c r="P8" s="46">
@@ -18751,468 +16863,416 @@
       </c>
       <c r="AI8" s="46">
         <v>1.65</v>
       </c>
       <c r="AJ8" s="46">
         <v>1.69</v>
       </c>
       <c r="AK8" s="46">
         <v>1.85</v>
       </c>
       <c r="AL8" s="46">
         <v>2.14</v>
       </c>
       <c r="AM8" s="46">
         <v>2.14</v>
       </c>
       <c r="AN8" s="46">
         <v>2.2400000000000002</v>
       </c>
       <c r="AO8" s="46">
         <v>2.1</v>
       </c>
       <c r="AP8" s="46">
         <v>1.84</v>
       </c>
+      <c r="AQ8" s="46">
+        <v>2.04</v>
+      </c>
     </row>
-    <row r="9" spans="1:42" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="H9" s="57">
+    <row r="9" spans="1:43" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B9" s="53" t="s">
+        <v>161</v>
+      </c>
+      <c r="H9" s="47">
         <v>2.94</v>
       </c>
-      <c r="I9" s="57">
+      <c r="I9" s="47">
         <v>2.73</v>
       </c>
-      <c r="J9" s="57">
+      <c r="J9" s="47">
         <v>2.59</v>
       </c>
-      <c r="K9" s="57">
+      <c r="K9" s="47">
         <v>2.6</v>
       </c>
-      <c r="L9" s="57">
+      <c r="L9" s="47">
         <v>2.71</v>
       </c>
-      <c r="M9" s="57">
+      <c r="M9" s="47">
         <v>2.6</v>
       </c>
-      <c r="N9" s="57">
+      <c r="N9" s="47">
         <v>2.86</v>
       </c>
-      <c r="O9" s="57">
+      <c r="O9" s="47">
         <v>3</v>
       </c>
-      <c r="P9" s="57">
+      <c r="P9" s="47">
         <v>2.63</v>
       </c>
-      <c r="Q9" s="57">
+      <c r="Q9" s="47">
         <v>2.78</v>
       </c>
-      <c r="R9" s="57">
+      <c r="R9" s="47">
         <v>3.42</v>
       </c>
-      <c r="S9" s="57">
+      <c r="S9" s="47">
         <v>2.84</v>
       </c>
-      <c r="T9" s="57">
+      <c r="T9" s="47">
         <v>3.37</v>
       </c>
-      <c r="U9" s="57">
+      <c r="U9" s="47">
         <v>3.47</v>
       </c>
-      <c r="V9" s="57">
+      <c r="V9" s="47">
         <v>3.28</v>
       </c>
-      <c r="W9" s="57">
+      <c r="W9" s="47">
         <v>3.9</v>
       </c>
-      <c r="X9" s="57">
+      <c r="X9" s="47">
         <v>3.54</v>
       </c>
-      <c r="Y9" s="57">
+      <c r="Y9" s="47">
         <v>3.73</v>
       </c>
-      <c r="Z9" s="57">
+      <c r="Z9" s="47">
         <v>3.49</v>
       </c>
-      <c r="AA9" s="57">
+      <c r="AA9" s="47">
         <v>3.96</v>
       </c>
-      <c r="AB9" s="57">
+      <c r="AB9" s="47">
         <v>3.42</v>
       </c>
-      <c r="AC9" s="57">
+      <c r="AC9" s="47">
         <v>3.46</v>
       </c>
-      <c r="AD9" s="57">
+      <c r="AD9" s="47">
         <v>3.31</v>
       </c>
-      <c r="AE9" s="57">
+      <c r="AE9" s="47">
         <v>3.03</v>
       </c>
-      <c r="AF9" s="57">
+      <c r="AF9" s="47">
         <v>2.75</v>
       </c>
-      <c r="AG9" s="57">
+      <c r="AG9" s="47">
         <v>2.72</v>
       </c>
-      <c r="AH9" s="57">
+      <c r="AH9" s="47">
         <v>2.36</v>
       </c>
-      <c r="AI9" s="57">
+      <c r="AI9" s="47">
         <v>2.4900000000000002</v>
       </c>
-      <c r="AJ9" s="57">
+      <c r="AJ9" s="47">
         <v>2.71</v>
       </c>
-      <c r="AK9" s="57">
+      <c r="AK9" s="47">
         <v>3.19</v>
       </c>
-      <c r="AL9" s="57">
+      <c r="AL9" s="47">
         <v>3.63</v>
       </c>
-      <c r="AM9" s="57">
+      <c r="AM9" s="47">
         <v>3.53</v>
       </c>
-      <c r="AN9" s="57">
+      <c r="AN9" s="47">
         <v>3.79</v>
       </c>
-      <c r="AO9" s="57">
+      <c r="AO9" s="47">
         <v>3.83</v>
       </c>
-      <c r="AP9" s="57">
+      <c r="AP9" s="47">
         <v>3.69</v>
       </c>
+      <c r="AQ9" s="47">
+        <v>3.85</v>
+      </c>
     </row>
-    <row r="10" spans="1:42" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="H10" s="57">
+    <row r="10" spans="1:43" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B10" s="53" t="s">
+        <v>162</v>
+      </c>
+      <c r="H10" s="47">
         <v>0.1</v>
       </c>
-      <c r="I10" s="57">
+      <c r="I10" s="47">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="J10" s="57">
+      <c r="J10" s="47">
         <v>0.06</v>
       </c>
-      <c r="K10" s="57">
+      <c r="K10" s="47">
         <v>0.12</v>
       </c>
-      <c r="L10" s="57">
+      <c r="L10" s="47">
         <v>0.08</v>
       </c>
-      <c r="M10" s="57">
+      <c r="M10" s="47">
         <v>0.39</v>
       </c>
-      <c r="N10" s="57">
+      <c r="N10" s="47">
         <v>0.08</v>
       </c>
-      <c r="O10" s="57">
+      <c r="O10" s="47">
         <v>0.05</v>
       </c>
-      <c r="P10" s="57">
+      <c r="P10" s="47">
         <v>0.18</v>
       </c>
-      <c r="Q10" s="57">
+      <c r="Q10" s="47">
         <v>0.09</v>
       </c>
-      <c r="R10" s="57">
+      <c r="R10" s="47">
         <v>0.16</v>
       </c>
-      <c r="S10" s="57">
+      <c r="S10" s="47">
         <v>0.18</v>
       </c>
-      <c r="T10" s="57">
+      <c r="T10" s="47">
         <v>0.25</v>
       </c>
-      <c r="U10" s="57">
+      <c r="U10" s="47">
         <v>0.17</v>
       </c>
-      <c r="V10" s="57">
+      <c r="V10" s="47">
         <v>0.19</v>
       </c>
-      <c r="W10" s="57">
+      <c r="W10" s="47">
         <v>0.26</v>
       </c>
-      <c r="X10" s="57">
+      <c r="X10" s="47">
         <v>0.28000000000000003</v>
       </c>
-      <c r="Y10" s="57">
+      <c r="Y10" s="47">
         <v>0.2</v>
       </c>
-      <c r="Z10" s="57">
+      <c r="Z10" s="47">
         <v>0.14000000000000001</v>
       </c>
-      <c r="AA10" s="57">
+      <c r="AA10" s="47">
         <v>0.21</v>
       </c>
-      <c r="AB10" s="57">
+      <c r="AB10" s="47">
         <v>0.22</v>
       </c>
-      <c r="AC10" s="57">
+      <c r="AC10" s="47">
         <v>0.27</v>
       </c>
-      <c r="AD10" s="57">
+      <c r="AD10" s="47">
         <v>0.28000000000000003</v>
       </c>
-      <c r="AE10" s="57">
+      <c r="AE10" s="47">
         <v>0.17</v>
       </c>
-      <c r="AF10" s="57">
+      <c r="AF10" s="47">
         <v>0.23</v>
       </c>
-      <c r="AG10" s="57">
+      <c r="AG10" s="47">
         <v>0.22</v>
       </c>
-      <c r="AH10" s="57">
+      <c r="AH10" s="47">
         <v>0.21</v>
       </c>
-      <c r="AI10" s="57">
+      <c r="AI10" s="47">
         <v>0.22</v>
       </c>
-      <c r="AJ10" s="57">
+      <c r="AJ10" s="47">
         <v>0.2</v>
       </c>
-      <c r="AK10" s="57">
+      <c r="AK10" s="47">
         <v>0.22</v>
       </c>
-      <c r="AL10" s="57">
+      <c r="AL10" s="47">
         <v>0.26</v>
       </c>
-      <c r="AM10" s="57">
+      <c r="AM10" s="47">
         <v>0.24</v>
       </c>
-      <c r="AN10" s="57">
+      <c r="AN10" s="47">
         <v>0.26</v>
       </c>
-      <c r="AO10" s="57">
+      <c r="AO10" s="47">
         <v>0.25</v>
       </c>
-      <c r="AP10" s="57">
+      <c r="AP10" s="47">
         <v>0.21</v>
       </c>
+      <c r="AQ10" s="47">
+        <v>0.23</v>
+      </c>
     </row>
-    <row r="11" spans="1:42" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...41 lines deleted...]
-      <c r="AP11" s="4"/>
+    <row r="11" spans="1:43" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AO11" s="20"/>
+      <c r="AP11" s="20"/>
     </row>
-    <row r="12" spans="1:42" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="4"/>
+    <row r="12" spans="1:43" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B12" s="2" t="s">
-        <v>162</v>
-[...1 lines deleted...]
-      <c r="C12" s="54">
+        <v>163</v>
+      </c>
+      <c r="C12" s="45">
         <v>46.35</v>
       </c>
-      <c r="D12" s="54">
+      <c r="D12" s="45">
         <v>58.44</v>
       </c>
-      <c r="E12" s="54">
+      <c r="E12" s="45">
         <v>40.39</v>
       </c>
-      <c r="F12" s="54">
+      <c r="F12" s="45">
         <v>54.1</v>
       </c>
-      <c r="G12" s="54">
+      <c r="G12" s="45">
         <v>48.73</v>
       </c>
-      <c r="H12" s="54">
+      <c r="H12" s="45">
         <v>31.94</v>
       </c>
-      <c r="I12" s="54">
+      <c r="I12" s="45">
         <v>38.94</v>
       </c>
-      <c r="J12" s="54">
+      <c r="J12" s="45">
         <v>37.5</v>
       </c>
-      <c r="K12" s="54">
+      <c r="K12" s="45">
         <v>42.49</v>
       </c>
-      <c r="L12" s="54">
+      <c r="L12" s="45">
         <v>37.4</v>
       </c>
-      <c r="M12" s="54">
+      <c r="M12" s="45">
         <v>34.020000000000003</v>
       </c>
-      <c r="N12" s="54">
+      <c r="N12" s="45">
         <v>44.78</v>
       </c>
-      <c r="O12" s="54">
+      <c r="O12" s="45">
         <v>30.81</v>
       </c>
-      <c r="P12" s="54">
+      <c r="P12" s="45">
         <v>46.17</v>
       </c>
-      <c r="Q12" s="54">
+      <c r="Q12" s="45">
         <v>37.979999999999997</v>
       </c>
-      <c r="R12" s="54">
+      <c r="R12" s="45">
         <v>23.46</v>
       </c>
-      <c r="S12" s="54">
+      <c r="S12" s="45">
         <v>39.03</v>
       </c>
-      <c r="T12" s="54">
+      <c r="T12" s="45">
         <v>34.89</v>
       </c>
-      <c r="U12" s="54">
+      <c r="U12" s="45">
         <v>47.52</v>
       </c>
-      <c r="V12" s="54">
+      <c r="V12" s="45">
         <v>34.01</v>
       </c>
-      <c r="W12" s="54">
+      <c r="W12" s="45">
         <v>40.81</v>
       </c>
-      <c r="X12" s="54">
+      <c r="X12" s="45">
         <v>57.62</v>
       </c>
-      <c r="Y12" s="54">
+      <c r="Y12" s="45">
         <v>45.67</v>
       </c>
-      <c r="Z12" s="54">
+      <c r="Z12" s="45">
         <v>57.02</v>
       </c>
-      <c r="AA12" s="54">
+      <c r="AA12" s="45">
         <v>38.51</v>
       </c>
-      <c r="AB12" s="54">
+      <c r="AB12" s="45">
         <v>47.31</v>
       </c>
-      <c r="AC12" s="54">
+      <c r="AC12" s="45">
         <v>38.03</v>
       </c>
-      <c r="AD12" s="54">
+      <c r="AD12" s="45">
         <v>57.95</v>
       </c>
-      <c r="AE12" s="54">
+      <c r="AE12" s="45">
         <v>40.75</v>
       </c>
-      <c r="AF12" s="54">
+      <c r="AF12" s="45">
         <v>65.37</v>
       </c>
-      <c r="AG12" s="54">
+      <c r="AG12" s="45">
         <v>43.26</v>
       </c>
-      <c r="AH12" s="54">
+      <c r="AH12" s="45">
         <v>64.64</v>
       </c>
-      <c r="AI12" s="54">
+      <c r="AI12" s="45">
         <v>50.39</v>
       </c>
-      <c r="AJ12" s="54">
+      <c r="AJ12" s="45">
         <v>55.33</v>
       </c>
-      <c r="AK12" s="54">
+      <c r="AK12" s="45">
         <v>39.76</v>
       </c>
-      <c r="AL12" s="54">
+      <c r="AL12" s="45">
         <v>60.36</v>
       </c>
-      <c r="AM12" s="54">
+      <c r="AM12" s="45">
         <v>37.96</v>
       </c>
-      <c r="AN12" s="54">
+      <c r="AN12" s="45">
         <v>45.82</v>
       </c>
-      <c r="AO12" s="54">
+      <c r="AO12" s="45">
         <v>38.19</v>
       </c>
-      <c r="AP12" s="54">
+      <c r="AP12" s="45">
         <v>48.02</v>
       </c>
+      <c r="AQ12" s="45">
+        <v>28.42</v>
+      </c>
     </row>
-    <row r="13" spans="1:42" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...13 lines deleted...]
-      <c r="L13" s="4"/>
+    <row r="13" spans="1:43" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B13" s="52" t="s">
+        <v>164</v>
+      </c>
       <c r="M13" s="46">
         <v>167.26</v>
       </c>
       <c r="N13" s="46">
         <v>163.71</v>
       </c>
       <c r="O13" s="46">
         <v>158.26</v>
       </c>
       <c r="P13" s="46">
         <v>163.56</v>
       </c>
       <c r="Q13" s="46">
         <v>163.16999999999999</v>
       </c>
       <c r="R13" s="46">
         <v>155.24</v>
       </c>
       <c r="S13" s="46">
         <v>164.65</v>
       </c>
       <c r="T13" s="46">
         <v>169.55</v>
       </c>
       <c r="U13" s="46">
@@ -19259,66 +17319,58 @@
       </c>
       <c r="AI13" s="46">
         <v>150.84</v>
       </c>
       <c r="AJ13" s="46">
         <v>145.18</v>
       </c>
       <c r="AK13" s="46">
         <v>151.9</v>
       </c>
       <c r="AL13" s="46">
         <v>148.07</v>
       </c>
       <c r="AM13" s="46">
         <v>134.28</v>
       </c>
       <c r="AN13" s="46">
         <v>128.76</v>
       </c>
       <c r="AO13" s="46">
         <v>128.47999999999999</v>
       </c>
       <c r="AP13" s="46">
         <v>126.83</v>
       </c>
+      <c r="AQ13" s="46">
+        <v>114.51</v>
+      </c>
     </row>
-    <row r="14" spans="1:42" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...13 lines deleted...]
-      <c r="L14" s="4"/>
+    <row r="14" spans="1:43" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B14" s="14" t="s">
+        <v>172</v>
+      </c>
       <c r="M14" s="46">
         <v>8.33</v>
       </c>
       <c r="N14" s="46">
         <v>9.6300000000000008</v>
       </c>
       <c r="O14" s="46">
         <v>7.72</v>
       </c>
       <c r="P14" s="46">
         <v>8.2100000000000009</v>
       </c>
       <c r="Q14" s="46">
         <v>8.3699999999999992</v>
       </c>
       <c r="R14" s="46">
         <v>6.76</v>
       </c>
       <c r="S14" s="46">
         <v>8.3800000000000008</v>
       </c>
       <c r="T14" s="46">
         <v>7.13</v>
       </c>
       <c r="U14" s="46">
@@ -19365,231 +17417,190 @@
       </c>
       <c r="AI14" s="46">
         <v>6.57</v>
       </c>
       <c r="AJ14" s="46">
         <v>7.76</v>
       </c>
       <c r="AK14" s="46">
         <v>5.71</v>
       </c>
       <c r="AL14" s="46">
         <v>7.98</v>
       </c>
       <c r="AM14" s="46">
         <v>6.15</v>
       </c>
       <c r="AN14" s="46">
         <v>7.84</v>
       </c>
       <c r="AO14" s="46">
         <v>5.59</v>
       </c>
       <c r="AP14" s="46">
         <v>7.34</v>
       </c>
+      <c r="AQ14" s="46">
+        <v>5.88</v>
+      </c>
     </row>
-    <row r="15" spans="1:42" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...41 lines deleted...]
-      <c r="AP15" s="4"/>
+    <row r="15" spans="1:43" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AO15" s="20"/>
+      <c r="AP15" s="20"/>
     </row>
-    <row r="16" spans="1:42" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="4"/>
+    <row r="16" spans="1:43" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B16" s="2" t="s">
         <v>165</v>
       </c>
-      <c r="C16" s="54">
+      <c r="C16" s="45">
         <v>16.600000000000001</v>
       </c>
-      <c r="D16" s="54">
+      <c r="D16" s="45">
         <v>16.8</v>
       </c>
-      <c r="E16" s="54">
+      <c r="E16" s="45">
         <v>17.93</v>
       </c>
-      <c r="F16" s="54">
+      <c r="F16" s="45">
         <v>13.08</v>
       </c>
-      <c r="G16" s="54">
+      <c r="G16" s="45">
         <v>15.78</v>
       </c>
-      <c r="H16" s="54">
+      <c r="H16" s="45">
         <v>13.92</v>
       </c>
-      <c r="I16" s="54">
+      <c r="I16" s="45">
         <v>17.8</v>
       </c>
-      <c r="J16" s="54">
+      <c r="J16" s="45">
         <v>19.11</v>
       </c>
-      <c r="K16" s="54">
+      <c r="K16" s="45">
         <v>20.190000000000001</v>
       </c>
-      <c r="L16" s="54">
+      <c r="L16" s="45">
         <v>17.5</v>
       </c>
-      <c r="M16" s="54">
+      <c r="M16" s="45">
         <v>21.15</v>
       </c>
-      <c r="N16" s="54">
+      <c r="N16" s="45">
         <v>20.64</v>
       </c>
-      <c r="O16" s="54">
+      <c r="O16" s="45">
         <v>20.78</v>
       </c>
-      <c r="P16" s="54">
+      <c r="P16" s="45">
         <v>16.12</v>
       </c>
-      <c r="Q16" s="54">
+      <c r="Q16" s="45">
         <v>19.48</v>
       </c>
-      <c r="R16" s="54">
+      <c r="R16" s="45">
         <v>15.38</v>
       </c>
-      <c r="S16" s="54">
+      <c r="S16" s="45">
         <v>20.58</v>
       </c>
-      <c r="T16" s="54">
+      <c r="T16" s="45">
         <v>15.95</v>
       </c>
-      <c r="U16" s="54">
+      <c r="U16" s="45">
         <v>15.38</v>
       </c>
-      <c r="V16" s="54">
+      <c r="V16" s="45">
         <v>16.53</v>
       </c>
-      <c r="W16" s="54">
+      <c r="W16" s="45">
         <v>16.05</v>
       </c>
-      <c r="X16" s="54">
+      <c r="X16" s="45">
         <v>14.5</v>
       </c>
-      <c r="Y16" s="54">
+      <c r="Y16" s="45">
         <v>15.2</v>
       </c>
-      <c r="Z16" s="54">
+      <c r="Z16" s="45">
         <v>15.4</v>
       </c>
-      <c r="AA16" s="54">
+      <c r="AA16" s="45">
         <v>18.100000000000001</v>
       </c>
-      <c r="AB16" s="54">
+      <c r="AB16" s="45">
         <v>19.77</v>
       </c>
-      <c r="AC16" s="54">
+      <c r="AC16" s="45">
         <v>18.690000000000001</v>
       </c>
-      <c r="AD16" s="54">
+      <c r="AD16" s="45">
         <v>19.18</v>
       </c>
-      <c r="AE16" s="54">
+      <c r="AE16" s="45">
         <v>19.64</v>
       </c>
-      <c r="AF16" s="54">
+      <c r="AF16" s="45">
         <v>16.600000000000001</v>
       </c>
-      <c r="AG16" s="54">
+      <c r="AG16" s="45">
         <v>15.5</v>
       </c>
-      <c r="AH16" s="54">
+      <c r="AH16" s="45">
         <v>15.97</v>
       </c>
-      <c r="AI16" s="54">
+      <c r="AI16" s="45">
         <v>14.68</v>
       </c>
-      <c r="AJ16" s="54">
+      <c r="AJ16" s="45">
         <v>15.39</v>
       </c>
-      <c r="AK16" s="54">
+      <c r="AK16" s="45">
         <v>15.82</v>
       </c>
-      <c r="AL16" s="54">
+      <c r="AL16" s="45">
         <v>17.559999999999999</v>
       </c>
-      <c r="AM16" s="54">
+      <c r="AM16" s="45">
         <v>18.16</v>
       </c>
-      <c r="AN16" s="54">
+      <c r="AN16" s="45">
         <v>18.68</v>
       </c>
-      <c r="AO16" s="54">
+      <c r="AO16" s="45">
         <v>16.309999999999999</v>
       </c>
-      <c r="AP16" s="54">
+      <c r="AP16" s="45">
         <v>16.71</v>
       </c>
+      <c r="AQ16" s="45">
+        <v>19.43</v>
+      </c>
     </row>
-    <row r="17" spans="1:42" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B17" s="22" t="s">
+    <row r="17" spans="2:43" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B17" s="52" t="s">
         <v>166</v>
       </c>
-      <c r="C17" s="4"/>
-[...3 lines deleted...]
-      <c r="G17" s="4"/>
       <c r="H17" s="46">
         <v>20.34</v>
       </c>
       <c r="I17" s="46">
         <v>26.1</v>
       </c>
       <c r="J17" s="46">
         <v>29.32</v>
       </c>
       <c r="K17" s="46">
         <v>28.86</v>
       </c>
       <c r="L17" s="46">
         <v>25.71</v>
       </c>
       <c r="M17" s="46">
         <v>30.67</v>
       </c>
       <c r="N17" s="46">
         <v>29.13</v>
       </c>
       <c r="O17" s="46">
         <v>28.09</v>
       </c>
       <c r="P17" s="46">
@@ -19651,61 +17662,58 @@
       </c>
       <c r="AI17" s="46">
         <v>25.95</v>
       </c>
       <c r="AJ17" s="46">
         <v>26.51</v>
       </c>
       <c r="AK17" s="46">
         <v>27.68</v>
       </c>
       <c r="AL17" s="46">
         <v>29</v>
       </c>
       <c r="AM17" s="46">
         <v>30.39</v>
       </c>
       <c r="AN17" s="46">
         <v>30.54</v>
       </c>
       <c r="AO17" s="46">
         <v>27.98</v>
       </c>
       <c r="AP17" s="46">
         <v>25.98</v>
       </c>
+      <c r="AQ17" s="46">
+        <v>29.94</v>
+      </c>
     </row>
-    <row r="18" spans="1:42" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B18" s="22" t="s">
+    <row r="18" spans="2:43" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B18" s="52" t="s">
         <v>167</v>
       </c>
-      <c r="C18" s="4"/>
-[...3 lines deleted...]
-      <c r="G18" s="4"/>
       <c r="H18" s="46">
         <v>5.49</v>
       </c>
       <c r="I18" s="46">
         <v>6.59</v>
       </c>
       <c r="J18" s="46">
         <v>6.94</v>
       </c>
       <c r="K18" s="46">
         <v>6.69</v>
       </c>
       <c r="L18" s="46">
         <v>6.34</v>
       </c>
       <c r="M18" s="46">
         <v>8.24</v>
       </c>
       <c r="N18" s="46">
         <v>8.98</v>
       </c>
       <c r="O18" s="46">
         <v>9.26</v>
       </c>
       <c r="P18" s="46">
@@ -19767,587 +17775,480 @@
       </c>
       <c r="AI18" s="46">
         <v>5.0599999999999996</v>
       </c>
       <c r="AJ18" s="46">
         <v>5.62</v>
       </c>
       <c r="AK18" s="46">
         <v>5.99</v>
       </c>
       <c r="AL18" s="46">
         <v>7.07</v>
       </c>
       <c r="AM18" s="46">
         <v>7.27</v>
       </c>
       <c r="AN18" s="46">
         <v>6.97</v>
       </c>
       <c r="AO18" s="46">
         <v>6.56</v>
       </c>
       <c r="AP18" s="46">
         <v>6.98</v>
       </c>
+      <c r="AQ18" s="46">
+        <v>7.57</v>
+      </c>
     </row>
-    <row r="19" spans="1:42" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...41 lines deleted...]
-      <c r="AP19" s="4"/>
+    <row r="19" spans="2:43" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AO19" s="20"/>
+      <c r="AP19" s="20"/>
     </row>
-    <row r="20" spans="1:42" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="4"/>
+    <row r="20" spans="2:43" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B20" s="2" t="s">
         <v>168</v>
       </c>
-      <c r="C20" s="58">
+      <c r="C20" s="48">
         <v>0.44</v>
       </c>
-      <c r="D20" s="54">
+      <c r="D20" s="45">
         <v>0.44</v>
       </c>
-      <c r="E20" s="54">
+      <c r="E20" s="45">
         <v>0.46</v>
       </c>
-      <c r="F20" s="54">
+      <c r="F20" s="45">
         <v>0.48</v>
       </c>
-      <c r="G20" s="54">
+      <c r="G20" s="45">
         <v>0.46</v>
       </c>
-      <c r="H20" s="54">
+      <c r="H20" s="45">
         <v>0.47</v>
       </c>
-      <c r="I20" s="54">
+      <c r="I20" s="45">
         <v>0.46</v>
       </c>
-      <c r="J20" s="54">
+      <c r="J20" s="45">
         <v>0.47</v>
       </c>
-      <c r="K20" s="54">
+      <c r="K20" s="45">
         <v>0.52</v>
       </c>
-      <c r="L20" s="54">
+      <c r="L20" s="45">
         <v>0.48</v>
       </c>
-      <c r="M20" s="54">
+      <c r="M20" s="45">
         <v>0.49</v>
       </c>
-      <c r="N20" s="54">
+      <c r="N20" s="45">
         <v>0.48</v>
       </c>
-      <c r="O20" s="54">
+      <c r="O20" s="45">
         <v>0.46</v>
       </c>
-      <c r="P20" s="54">
+      <c r="P20" s="45">
         <v>0.47</v>
       </c>
-      <c r="Q20" s="54">
+      <c r="Q20" s="45">
         <v>0.47</v>
       </c>
-      <c r="R20" s="54">
+      <c r="R20" s="45">
         <v>0.45</v>
       </c>
-      <c r="S20" s="54">
+      <c r="S20" s="45">
         <v>0.42</v>
       </c>
-      <c r="T20" s="54">
+      <c r="T20" s="45">
         <v>0.38</v>
       </c>
-      <c r="U20" s="54">
+      <c r="U20" s="45">
         <v>0.31</v>
       </c>
-      <c r="V20" s="54">
+      <c r="V20" s="45">
         <v>0.38</v>
       </c>
-      <c r="W20" s="54">
+      <c r="W20" s="45">
         <v>0.31</v>
       </c>
-      <c r="X20" s="54">
+      <c r="X20" s="45">
         <v>0.31</v>
       </c>
-      <c r="Y20" s="54">
+      <c r="Y20" s="45">
         <v>0.33</v>
       </c>
-      <c r="Z20" s="54">
+      <c r="Z20" s="45">
         <v>0.31</v>
       </c>
-      <c r="AA20" s="54">
+      <c r="AA20" s="45">
         <v>0.31</v>
       </c>
-      <c r="AB20" s="54">
+      <c r="AB20" s="45">
         <v>0.28999999999999998</v>
       </c>
-      <c r="AC20" s="54">
+      <c r="AC20" s="45">
         <v>0.33</v>
       </c>
-      <c r="AD20" s="54">
+      <c r="AD20" s="45">
         <v>0.36</v>
       </c>
-      <c r="AE20" s="58">
+      <c r="AE20" s="48">
         <v>0.38</v>
       </c>
-      <c r="AF20" s="58">
+      <c r="AF20" s="48">
         <v>0.38</v>
       </c>
-      <c r="AG20" s="58">
+      <c r="AG20" s="48">
         <v>0.35</v>
       </c>
-      <c r="AH20" s="58">
+      <c r="AH20" s="48">
         <v>0.37</v>
       </c>
-      <c r="AI20" s="58">
+      <c r="AI20" s="48">
         <v>0.36</v>
       </c>
-      <c r="AJ20" s="58">
+      <c r="AJ20" s="48">
         <v>0.35</v>
       </c>
-      <c r="AK20" s="58">
+      <c r="AK20" s="48">
         <v>0.54</v>
       </c>
-      <c r="AL20" s="58">
+      <c r="AL20" s="48">
         <v>0.56999999999999995</v>
       </c>
-      <c r="AM20" s="58">
+      <c r="AM20" s="48">
         <v>0.55000000000000004</v>
       </c>
-      <c r="AN20" s="58">
+      <c r="AN20" s="48">
         <v>0.52</v>
       </c>
-      <c r="AO20" s="58">
+      <c r="AO20" s="48">
         <v>0.51</v>
       </c>
-      <c r="AP20" s="58">
+      <c r="AP20" s="48">
         <v>0.54</v>
       </c>
+      <c r="AQ20" s="48">
+        <v>0.53</v>
+      </c>
     </row>
-    <row r="21" spans="1:42" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...39 lines deleted...]
-      <c r="AN21" s="2"/>
+    <row r="21" spans="2:43" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AO21" s="2"/>
       <c r="AP21" s="2"/>
     </row>
-    <row r="22" spans="1:42" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="4"/>
+    <row r="22" spans="2:43" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B22" s="2" t="s">
         <v>169</v>
       </c>
-      <c r="C22" s="54">
+      <c r="C22" s="45">
         <v>2.78</v>
       </c>
-      <c r="D22" s="54">
+      <c r="D22" s="45">
         <v>2.79</v>
       </c>
-      <c r="E22" s="54">
+      <c r="E22" s="45">
         <v>2.72</v>
       </c>
-      <c r="F22" s="54">
+      <c r="F22" s="45">
         <v>2.5299999999999998</v>
       </c>
-      <c r="G22" s="54">
+      <c r="G22" s="45">
         <v>2.7</v>
       </c>
-      <c r="H22" s="54">
+      <c r="H22" s="45">
         <v>2.68</v>
       </c>
-      <c r="I22" s="54">
+      <c r="I22" s="45">
         <v>2.5299999999999998</v>
       </c>
-      <c r="J22" s="54">
+      <c r="J22" s="45">
         <v>2.46</v>
       </c>
-      <c r="K22" s="54">
+      <c r="K22" s="45">
         <v>2.65</v>
       </c>
-      <c r="L22" s="54">
+      <c r="L22" s="45">
         <v>2.58</v>
       </c>
-      <c r="M22" s="54">
+      <c r="M22" s="45">
         <v>2.62</v>
       </c>
-      <c r="N22" s="54">
+      <c r="N22" s="45">
         <v>2.2599999999999998</v>
       </c>
-      <c r="O22" s="54">
+      <c r="O22" s="45">
         <v>2.2000000000000002</v>
       </c>
-      <c r="P22" s="54">
+      <c r="P22" s="45">
         <v>2.59</v>
       </c>
-      <c r="Q22" s="54">
+      <c r="Q22" s="45">
         <v>2.4</v>
       </c>
-      <c r="R22" s="54">
+      <c r="R22" s="45">
         <v>2.65</v>
       </c>
-      <c r="S22" s="54">
+      <c r="S22" s="45">
         <v>2.56</v>
       </c>
-      <c r="T22" s="54">
+      <c r="T22" s="45">
         <v>2.4700000000000002</v>
       </c>
-      <c r="U22" s="54">
+      <c r="U22" s="45">
         <v>2.5099999999999998</v>
       </c>
-      <c r="V22" s="54">
+      <c r="V22" s="45">
         <v>2.5499999999999998</v>
       </c>
-      <c r="W22" s="54">
+      <c r="W22" s="45">
         <v>2.77</v>
       </c>
-      <c r="X22" s="54">
+      <c r="X22" s="45">
         <v>2.7</v>
       </c>
-      <c r="Y22" s="54">
+      <c r="Y22" s="45">
         <v>2.7</v>
       </c>
-      <c r="Z22" s="54">
+      <c r="Z22" s="45">
         <v>2.5499999999999998</v>
       </c>
-      <c r="AA22" s="54">
+      <c r="AA22" s="45">
         <v>2.93</v>
       </c>
-      <c r="AB22" s="54">
+      <c r="AB22" s="45">
         <v>2.78</v>
       </c>
-      <c r="AC22" s="54">
+      <c r="AC22" s="45">
         <v>2.73</v>
       </c>
-      <c r="AD22" s="54">
+      <c r="AD22" s="45">
         <v>3</v>
       </c>
-      <c r="AE22" s="54">
+      <c r="AE22" s="45">
         <v>2.71</v>
       </c>
-      <c r="AF22" s="54">
+      <c r="AF22" s="45">
         <v>2.6</v>
       </c>
-      <c r="AG22" s="54">
+      <c r="AG22" s="45">
         <v>2.5099999999999998</v>
       </c>
-      <c r="AH22" s="54">
+      <c r="AH22" s="45">
         <v>2.54</v>
       </c>
-      <c r="AI22" s="54">
+      <c r="AI22" s="45">
         <v>2.56</v>
       </c>
-      <c r="AJ22" s="54">
+      <c r="AJ22" s="45">
         <v>2.4300000000000002</v>
       </c>
-      <c r="AK22" s="54">
+      <c r="AK22" s="45">
         <v>2.29</v>
       </c>
-      <c r="AL22" s="54">
+      <c r="AL22" s="45">
         <v>2.2799999999999998</v>
       </c>
-      <c r="AM22" s="54">
+      <c r="AM22" s="45">
         <v>2.31</v>
       </c>
-      <c r="AN22" s="54">
+      <c r="AN22" s="45">
         <v>2.2999999999999998</v>
       </c>
-      <c r="AO22" s="54">
+      <c r="AO22" s="45">
         <v>2.16</v>
       </c>
-      <c r="AP22" s="54">
+      <c r="AP22" s="45">
         <v>2.04</v>
       </c>
+      <c r="AQ22" s="45">
+        <v>2.21</v>
+      </c>
     </row>
-    <row r="23" spans="1:42" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...41 lines deleted...]
-      <c r="AP23" s="1"/>
+    <row r="23" spans="2:43" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AO23" s="20"/>
+      <c r="AP23" s="20"/>
     </row>
-    <row r="24" spans="1:42" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="4"/>
+    <row r="24" spans="2:43" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B24" s="2" t="s">
         <v>170</v>
       </c>
-      <c r="C24" s="54">
+      <c r="C24" s="45">
         <v>2.82</v>
       </c>
-      <c r="D24" s="54">
+      <c r="D24" s="45">
         <v>2.82</v>
       </c>
-      <c r="E24" s="54">
+      <c r="E24" s="45">
         <v>2.8</v>
       </c>
-      <c r="F24" s="54">
+      <c r="F24" s="45">
         <v>2.59</v>
       </c>
-      <c r="G24" s="54">
+      <c r="G24" s="45">
         <v>2.75</v>
       </c>
-      <c r="H24" s="54">
+      <c r="H24" s="45">
         <v>2.74</v>
       </c>
-      <c r="I24" s="54">
+      <c r="I24" s="45">
         <v>2.62</v>
       </c>
-      <c r="J24" s="54">
+      <c r="J24" s="45">
         <v>2.61</v>
       </c>
-      <c r="K24" s="54">
+      <c r="K24" s="45">
         <v>2.71</v>
       </c>
-      <c r="L24" s="54">
+      <c r="L24" s="45">
         <v>2.67</v>
       </c>
-      <c r="M24" s="54">
+      <c r="M24" s="45">
         <v>2.67</v>
       </c>
-      <c r="N24" s="54">
+      <c r="N24" s="45">
         <v>2.59</v>
       </c>
-      <c r="O24" s="54">
+      <c r="O24" s="45">
         <v>2.62</v>
       </c>
-      <c r="P24" s="54">
+      <c r="P24" s="45">
         <v>2.76</v>
       </c>
-      <c r="Q24" s="54">
+      <c r="Q24" s="45">
         <v>2.66</v>
       </c>
-      <c r="R24" s="54">
+      <c r="R24" s="45">
         <v>2.93</v>
       </c>
-      <c r="S24" s="54">
+      <c r="S24" s="45">
         <v>2.79</v>
       </c>
-      <c r="T24" s="54">
+      <c r="T24" s="45">
         <v>2.65</v>
       </c>
-      <c r="U24" s="54">
+      <c r="U24" s="45">
         <v>2.7</v>
       </c>
-      <c r="V24" s="54">
+      <c r="V24" s="45">
         <v>2.77</v>
       </c>
-      <c r="W24" s="54">
+      <c r="W24" s="45">
         <v>3.05</v>
       </c>
-      <c r="X24" s="54">
+      <c r="X24" s="45">
         <v>2.95</v>
       </c>
-      <c r="Y24" s="54">
+      <c r="Y24" s="45">
         <v>2.97</v>
       </c>
-      <c r="Z24" s="54">
+      <c r="Z24" s="45">
         <v>3.02</v>
       </c>
-      <c r="AA24" s="54">
+      <c r="AA24" s="45">
         <v>3.33</v>
       </c>
-      <c r="AB24" s="54">
+      <c r="AB24" s="45">
         <v>3.14</v>
       </c>
-      <c r="AC24" s="54">
+      <c r="AC24" s="45">
         <v>3.05</v>
       </c>
-      <c r="AD24" s="54">
+      <c r="AD24" s="45">
         <v>3.31</v>
       </c>
-      <c r="AE24" s="54">
+      <c r="AE24" s="45">
         <v>3.2</v>
       </c>
-      <c r="AF24" s="54">
+      <c r="AF24" s="45">
         <v>2.92</v>
       </c>
-      <c r="AG24" s="54">
+      <c r="AG24" s="45">
         <v>2.81</v>
       </c>
-      <c r="AH24" s="54">
+      <c r="AH24" s="45">
         <v>2.91</v>
       </c>
-      <c r="AI24" s="54">
+      <c r="AI24" s="45">
         <v>2.99</v>
       </c>
-      <c r="AJ24" s="54">
+      <c r="AJ24" s="45">
         <v>2.88</v>
       </c>
-      <c r="AK24" s="54">
+      <c r="AK24" s="45">
         <v>2.69</v>
       </c>
-      <c r="AL24" s="54">
+      <c r="AL24" s="45">
         <v>2.59</v>
       </c>
-      <c r="AM24" s="54">
+      <c r="AM24" s="45">
         <v>2.64</v>
       </c>
-      <c r="AN24" s="54">
+      <c r="AN24" s="45">
         <v>2.66</v>
       </c>
-      <c r="AO24" s="54">
+      <c r="AO24" s="45">
         <v>2.54</v>
       </c>
-      <c r="AP24" s="54">
+      <c r="AP24" s="45">
         <v>2.5099999999999998</v>
       </c>
+      <c r="AQ24" s="45">
+        <v>2.72</v>
+      </c>
     </row>
-    <row r="25" spans="1:42" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
-[...24 lines deleted...]
-    <row r="50" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="25" spans="2:43" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="26" spans="2:43" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B26" s="1" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="27" spans="2:43" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="28" spans="2:43" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="29" spans="2:43" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="30" spans="2:43" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="31" spans="2:43" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="32" spans="2:43" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="33" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="34" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="35" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="36" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="37" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="38" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="39" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="40" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="41" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="42" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="43" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="44" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="45" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="46" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="47" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="48" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="49" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="50" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>