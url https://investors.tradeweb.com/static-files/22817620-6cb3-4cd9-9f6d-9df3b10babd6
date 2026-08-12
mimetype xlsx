--- v1 (2026-07-01)
+++ v2 (2026-08-12)
@@ -1,80 +1,110 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"></Relationship><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"></Relationship><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-[...7 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5F370AB3-283B-41BA-AB40-D02E7A422A65}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="26519"/>
+  <workbookPr showInkAnnotation="false" autoCompressPictures="false"/>
   <bookViews>
-    <workbookView xWindow="54600" yWindow="0" windowWidth="25800" windowHeight="21000" tabRatio="500" firstSheet="2" activeTab="5" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="25600" windowHeight="19020" tabRatio="500"/>
   </bookViews>
   <sheets>
     <sheet name="GAAP Income Statement" sheetId="1" r:id="rId1"/>
     <sheet name="Non GAAP Income Statement" sheetId="2" r:id="rId2"/>
     <sheet name="Revenue by Asset Class" sheetId="3" r:id="rId3"/>
     <sheet name="Revenue by Geography" sheetId="4" r:id="rId4"/>
     <sheet name="Revenue by Client Sector" sheetId="5" r:id="rId5"/>
     <sheet name="Fee per Million " sheetId="6" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="5">'Fee per Million '!$A$1:$P$4</definedName>
   </definedNames>
-  <calcPr calcId="140000"/>
+  <calcPr calcId="140000" concurrentCalc="false"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
+<file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
+<metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xda="http://schemas.microsoft.com/office/spreadsheetml/2017/dynamicarray">
+  <metadataTypes count="1">
+    <metadataType name="XLDAPR" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1" cellMeta="1"/>
+  </metadataTypes>
+  <futureMetadata name="XLDAPR" count="1">
+    <bk>
+      <extLst>
+        <ext uri="{bdbb8cdc-fa1e-496e-a857-3c3f30c029c3}">
+          <xda:dynamicArrayProperties fDynamic="1" fCollapsed="0"/>
+        </ext>
+      </extLst>
+    </bk>
+  </futureMetadata>
+  <cellMetadata count="1">
+    <bk>
+      <rc t="1" v="0"/>
+    </bk>
+  </cellMetadata>
+</metadata>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="392" uniqueCount="173">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="174" uniqueCount="174">
   <si>
     <t>Tradeweb Markets Inc. and Subsidiaries</t>
   </si>
   <si>
     <t>Consolidated Statements of Income</t>
   </si>
   <si>
     <t>($ in thousands, except per share amounts)</t>
   </si>
   <si>
     <t>1Q17</t>
   </si>
   <si>
     <t>2Q17</t>
   </si>
   <si>
     <t>3Q17</t>
   </si>
   <si>
     <t>4Q17</t>
   </si>
   <si>
     <t>1Q18</t>
   </si>
   <si>
@@ -168,50 +198,53 @@
     <t>3Q24</t>
   </si>
   <si>
     <t>4Q24</t>
   </si>
   <si>
     <t>FY24</t>
   </si>
   <si>
     <t>1Q25</t>
   </si>
   <si>
     <t>2Q25</t>
   </si>
   <si>
     <t>3Q25</t>
   </si>
   <si>
     <t>4Q25</t>
   </si>
   <si>
     <t>FY25</t>
   </si>
   <si>
     <t>1Q26</t>
+  </si>
+  <si>
+    <t>2Q26</t>
   </si>
   <si>
     <t>Revenues:</t>
   </si>
   <si>
     <t>Transaction fees and commissions</t>
   </si>
   <si>
     <t>Subscription fees</t>
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
     <t>Gross revenues</t>
   </si>
   <si>
     <t>Contingent consideration</t>
   </si>
   <si>
     <t>Net Revenue</t>
   </si>
   <si>
     <t>Expenses:</t>
   </si>
@@ -527,17775 +560,18054 @@
   <si>
     <t>Fee per Million</t>
   </si>
   <si>
     <t>Rates</t>
   </si>
   <si>
     <t>Rates Cash</t>
   </si>
   <si>
     <t>Rates Derivatives</t>
   </si>
   <si>
     <t>Rates Derivatives (≥ 1 year)</t>
   </si>
   <si>
     <t>Other Rates Derivatives</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>Cash Credit</t>
   </si>
   <si>
+    <t>Credit Derivatives, China Bonds and U.S. Cash EP</t>
+  </si>
+  <si>
     <t>Equities</t>
   </si>
   <si>
     <t>Equities Cash</t>
   </si>
   <si>
     <t>Equities Derivatives</t>
   </si>
   <si>
     <t>Money Markets</t>
   </si>
   <si>
     <t>Total Fees per Million</t>
   </si>
   <si>
     <t>Total Fees per Million excluding Other Rates Derivatives</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
-  <si>
-[...1 lines deleted...]
-  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-[...4 lines deleted...]
-    <numFmt numFmtId="167" formatCode="#0.0_)%;\(#0.0\)%;&quot;—&quot;_)\%;_(@_)"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <numFmts>
+    <numFmt numFmtId="164" formatCode="&quot;$&quot;* #,##0_);&quot;$&quot;* (#,##0);&quot;$&quot;* &quot;—&quot;_);_(@_)"/>
+    <numFmt numFmtId="165" formatCode="* #,##0;* (#,##0);* &quot;—&quot;;_(@_)"/>
+    <numFmt numFmtId="166" formatCode="&quot;$&quot;* #,##0.00_);&quot;$&quot;* (#,##0.00);&quot;$&quot;* &quot;—&quot;_);_(@_)"/>
+    <numFmt numFmtId="167" formatCode="#0.00_)%;(#0.00)%;&quot;—&quot;_)%;_(@_)"/>
     <numFmt numFmtId="168" formatCode="#,##0;&quot;-&quot;#,##0;#,##0;_(@_)"/>
-    <numFmt numFmtId="169" formatCode="#,##0;\(#,##0\);#,##0;_(@_)"/>
-[...1 lines deleted...]
-    <numFmt numFmtId="171" formatCode="&quot;$&quot;* #,##0_);&quot;$&quot;* \(#,##0\);&quot;$&quot;* #,##0_);_(@_)"/>
+    <numFmt numFmtId="169" formatCode="#,##0;(#,##0);#,##0;_(@_)"/>
+    <numFmt numFmtId="170" formatCode="* #,##0.00;* (#,##0.00);* &quot;—&quot;;_(@_)"/>
+    <numFmt numFmtId="171" formatCode="&quot;$&quot;* #,##0_);&quot;$&quot;* (#,##0);&quot;$&quot;* #,##0_);_(@_)"/>
     <numFmt numFmtId="172" formatCode="#0;&quot;-&quot;#0;#0;_(@_)"/>
     <numFmt numFmtId="173" formatCode="#0.00;&quot;-&quot;#0.00;#0.00;_(@_)"/>
-    <numFmt numFmtId="174" formatCode="&quot;$&quot;* #0.00_);&quot;$&quot;* \(#0.00\);&quot;$&quot;* &quot;—&quot;_);_(@_)"/>
+    <numFmt numFmtId="174" formatCode="&quot;$&quot;* #0.00_);&quot;$&quot;* (#0.00);&quot;$&quot;* &quot;—&quot;_);_(@_)"/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
+      <name val="Arial"/>
       <sz val="10"/>
-      <name val="Arial"/>
     </font>
     <font>
+      <name val="Arial"/>
+      <color rgb="FF000000"/>
       <sz val="10"/>
-      <color rgb="FF000000"/>
-      <name val="Arial"/>
     </font>
     <font>
+      <name val="Arial"/>
+      <color rgb="FF000000"/>
       <sz val="12"/>
-      <color rgb="FF000000"/>
-      <name val="Arial"/>
     </font>
     <font>
+      <name val="Arial"/>
       <b/>
+      <color rgb="FF000000"/>
       <sz val="18"/>
-      <color rgb="FF000000"/>
-      <name val="Arial"/>
     </font>
     <font>
+      <name val="Arial"/>
       <b/>
+      <color rgb="FF000000"/>
       <sz val="16"/>
-      <color rgb="FF000000"/>
-      <name val="Arial"/>
     </font>
     <font>
+      <name val="Arial"/>
+      <color rgb="FF000000"/>
       <sz val="14"/>
-      <color rgb="FF000000"/>
-      <name val="Arial"/>
     </font>
     <font>
+      <name val="Arial"/>
       <b/>
+      <color rgb="FF000000"/>
       <sz val="10"/>
-      <color rgb="FF000000"/>
-      <name val="Arial"/>
     </font>
     <font>
+      <name val="Arial"/>
       <b/>
+      <color rgb="FF000000"/>
+      <sz val="10"/>
       <u/>
-      <sz val="10"/>
-[...1 lines deleted...]
-      <name val="Arial"/>
     </font>
     <font>
+      <name val="Arial"/>
+      <color rgb="FF000000"/>
       <sz val="8"/>
-      <color rgb="FF000000"/>
-      <name val="Arial"/>
     </font>
     <font>
+      <name val="Arial"/>
       <i/>
+      <color rgb="FF000000"/>
       <sz val="10"/>
-      <color rgb="FF000000"/>
-      <name val="Arial"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
-        <color rgb="FFD9D9D9"/>
+        <color indexed="64" rgb="FFD9D9D9"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color rgb="FFD9D9D9"/>
+        <color indexed="64" rgb="FFD9D9D9"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
-        <color rgb="FF000000"/>
+        <color indexed="64" rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
-        <color rgb="FF000000"/>
+        <color indexed="64" rgb="FF000000"/>
       </top>
       <bottom style="thin">
-        <color rgb="FF000000"/>
+        <color indexed="64" rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
-        <color rgb="FF000000"/>
+        <color indexed="64" rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
-        <color rgb="FF000000"/>
+        <color indexed="64" rgb="FF000000"/>
       </top>
       <bottom style="double">
-        <color rgb="FF000000"/>
+        <color indexed="64" rgb="FF000000"/>
       </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="double">
+        <color indexed="64" rgb="FF000000"/>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="double">
-        <color rgb="FF000000"/>
+        <color indexed="64" rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="double">
-        <color rgb="FF000000"/>
+        <color indexed="64" rgb="FF000000"/>
       </top>
       <bottom style="double">
-        <color rgb="FF000000"/>
+        <color indexed="64" rgb="FF000000"/>
       </bottom>
-      <diagonal/>
-[...7 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyBorder="0">
+    <xf fontId="0" fillId="0" borderId="0"/>
+    <xf fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyBorder="0">
+    <xf fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyBorder="0">
+    <xf fontId="3" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyBorder="0">
+    <xf fontId="4" fillId="0" borderId="0" xfId="4" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyBorder="0">
+    <xf fontId="5" fillId="0" borderId="0" xfId="5" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="54">
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1">
+  <cellXfs count="60">
+    <xf fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf fontId="3" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="0" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf fontId="4" fillId="0" borderId="0" xfId="4" applyFont="1" applyBorder="0" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf fontId="5" fillId="0" borderId="0" xfId="5" applyFont="1" applyBorder="0" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" wrapText="1"/>
+    </xf>
+    <xf fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" wrapText="1"/>
+    </xf>
+    <xf fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf fontId="1" fillId="0" borderId="0" xfId="0" numFmtId="164" applyFont="1" applyBorder="0" applyAlignment="1" applyNumberFormat="1">
+      <alignment vertical="bottom" wrapText="1"/>
+    </xf>
+    <xf fontId="1" fillId="0" borderId="1" xfId="0" numFmtId="164" applyFont="1" applyBorder="0" applyAlignment="1" applyNumberFormat="1">
+      <alignment vertical="bottom" wrapText="1"/>
+    </xf>
+    <xf fontId="1" fillId="0" borderId="2" xfId="0" numFmtId="164" applyFont="1" applyBorder="0" applyAlignment="1" applyNumberFormat="1">
+      <alignment vertical="bottom" wrapText="1"/>
+    </xf>
+    <xf fontId="1" fillId="0" borderId="0" xfId="0" numFmtId="165" applyFont="1" applyBorder="0" applyAlignment="1" applyNumberFormat="1">
+      <alignment vertical="bottom" wrapText="1"/>
+    </xf>
+    <xf fontId="1" fillId="0" borderId="3" xfId="0" numFmtId="165" applyFont="1" applyBorder="0" applyAlignment="1" applyNumberFormat="1">
+      <alignment vertical="bottom" wrapText="1"/>
+    </xf>
+    <xf fontId="1" fillId="0" borderId="4" xfId="0" numFmtId="165" applyFont="1" applyBorder="0" applyAlignment="1" applyNumberFormat="1">
+      <alignment vertical="bottom" wrapText="1"/>
+    </xf>
+    <xf fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" wrapText="1"/>
+    </xf>
+    <xf fontId="1" fillId="0" borderId="5" xfId="0" numFmtId="165" applyFont="1" applyBorder="0" applyAlignment="1" applyNumberFormat="1">
+      <alignment vertical="bottom" wrapText="1"/>
+    </xf>
+    <xf fontId="1" fillId="0" borderId="6" xfId="0" numFmtId="164" applyFont="1" applyBorder="0" applyAlignment="1" applyNumberFormat="1">
+      <alignment vertical="bottom" wrapText="1"/>
+    </xf>
+    <xf fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" wrapText="1"/>
+    </xf>
+    <xf fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" wrapText="1"/>
+    </xf>
+    <xf fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf fontId="1" fillId="0" borderId="8" xfId="0" numFmtId="166" applyFont="1" applyBorder="0" applyAlignment="1" applyNumberFormat="1">
+      <alignment vertical="bottom" wrapText="1"/>
+    </xf>
+    <xf fontId="1" fillId="0" borderId="9" xfId="0" numFmtId="166" applyFont="1" applyBorder="0" applyAlignment="1" applyNumberFormat="1">
+      <alignment vertical="bottom" wrapText="1"/>
+    </xf>
+    <xf fontId="1" fillId="0" borderId="0" xfId="0" numFmtId="167" applyFont="1" applyBorder="0" applyAlignment="1" applyNumberFormat="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" wrapText="1"/>
+    </xf>
+    <xf fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
+    </xf>
+    <xf fontId="1" fillId="0" borderId="0" xfId="0" numFmtId="164" applyFont="1" applyBorder="0" applyAlignment="1" applyNumberFormat="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="1" fillId="0" borderId="0" xfId="0" numFmtId="168" applyFont="1" applyBorder="0" applyAlignment="1" applyNumberFormat="1">
+      <alignment vertical="bottom" wrapText="1"/>
+    </xf>
+    <xf fontId="1" fillId="0" borderId="0" xfId="0" numFmtId="168" applyFont="1" applyBorder="0" applyAlignment="1" applyNumberFormat="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="6" fillId="0" borderId="0" xfId="0" numFmtId="168" applyFont="1" applyBorder="0" applyAlignment="1" applyNumberFormat="1">
+      <alignment vertical="bottom" wrapText="1"/>
+    </xf>
+    <xf fontId="1" fillId="0" borderId="3" xfId="0" numFmtId="168" applyFont="1" applyBorder="0" applyAlignment="1" applyNumberFormat="1">
+      <alignment vertical="bottom" wrapText="1"/>
+    </xf>
+    <xf fontId="1" fillId="0" borderId="3" xfId="0" numFmtId="168" applyFont="1" applyBorder="0" applyAlignment="1" applyNumberFormat="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="6" fillId="0" borderId="5" xfId="0" numFmtId="168" applyFont="1" applyBorder="0" applyAlignment="1" applyNumberFormat="1">
+      <alignment vertical="bottom" wrapText="1"/>
+    </xf>
+    <xf fontId="1" fillId="0" borderId="4" xfId="0" numFmtId="168" applyFont="1" applyBorder="0" applyAlignment="1" applyNumberFormat="1">
+      <alignment vertical="bottom" wrapText="1"/>
+    </xf>
+    <xf fontId="1" fillId="0" borderId="4" xfId="0" numFmtId="169" applyFont="1" applyBorder="0" applyAlignment="1" applyNumberFormat="1">
+      <alignment vertical="bottom" wrapText="1"/>
+    </xf>
+    <xf fontId="1" fillId="0" borderId="0" xfId="0" numFmtId="170" applyFont="1" applyBorder="0" applyAlignment="1" applyNumberFormat="1">
+      <alignment vertical="bottom" wrapText="1"/>
+    </xf>
+    <xf fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" wrapText="1"/>
+    </xf>
+    <xf fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" wrapText="1"/>
+    </xf>
+    <xf fontId="1" fillId="0" borderId="0" xfId="0" numFmtId="167" applyFont="1" applyBorder="0" applyAlignment="1" applyNumberFormat="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" wrapText="1"/>
+    </xf>
+    <xf fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf fontId="1" fillId="0" borderId="1" xfId="0" numFmtId="165" applyFont="1" applyBorder="0" applyAlignment="1" applyNumberFormat="1">
+      <alignment vertical="bottom" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf fontId="1" fillId="0" borderId="2" xfId="0" numFmtId="165" applyFont="1" applyBorder="0" applyAlignment="1" applyNumberFormat="1">
+      <alignment vertical="bottom" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf fontId="6" fillId="0" borderId="0" xfId="0" numFmtId="165" applyFont="1" applyBorder="0" applyAlignment="1" applyNumberFormat="1">
+      <alignment vertical="bottom" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf fontId="1" fillId="0" borderId="0" xfId="0" numFmtId="165" applyFont="1" applyBorder="0" applyAlignment="1" applyNumberFormat="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf fontId="6" fillId="0" borderId="6" xfId="0" numFmtId="171" applyFont="1" applyBorder="0" applyAlignment="1" applyNumberFormat="1">
+      <alignment vertical="bottom" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf fontId="6" fillId="0" borderId="6" xfId="0" numFmtId="164" applyFont="1" applyBorder="0" applyAlignment="1" applyNumberFormat="1">
+      <alignment vertical="bottom" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf fontId="7" fillId="0" borderId="0" xfId="0" numFmtId="172" applyFont="1" applyBorder="0" applyAlignment="1" applyNumberFormat="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...44 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf fontId="6" fillId="0" borderId="0" xfId="0" numFmtId="166" applyFont="1" applyBorder="0" applyAlignment="1" applyNumberFormat="1">
+      <alignment vertical="bottom" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...48 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf fontId="1" fillId="0" borderId="0" xfId="0" numFmtId="173" applyFont="1" applyBorder="0" applyAlignment="1" applyNumberFormat="1">
+      <alignment vertical="bottom" wrapText="1"/>
+    </xf>
+    <xf fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment vertical="top" wrapText="1" indent="2"/>
+    </xf>
+    <xf fontId="9" fillId="0" borderId="0" xfId="0" numFmtId="173" applyFont="1" applyBorder="0" applyAlignment="1" applyNumberFormat="1">
+      <alignment vertical="bottom" wrapText="1"/>
+    </xf>
+    <xf fontId="6" fillId="0" borderId="0" xfId="0" numFmtId="174" applyFont="1" applyBorder="0" applyAlignment="1" applyNumberFormat="1">
+      <alignment vertical="bottom" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
-    <cellStyle name="Heading 1" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
-[...4 lines deleted...]
-    <cellStyle name="Table (Normal)" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Normal" xfId="0"/>
+    <cellStyle name="Table (Normal)" xfId="1"/>
+    <cellStyle name="Normal" xfId="2"/>
+    <cellStyle name="Heading 1" xfId="3"/>
+    <cellStyle name="Heading 2" xfId="4"/>
+    <cellStyle name="Heading 3" xfId="5"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0"/>
-[...7 lines deleted...]
-  </extLst>
+  <tableStyles count="0" defaultTableStyle="" defaultPivotStyle=""/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
-[...314 lines deleted...]
-</a:theme>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"></Relationship><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"></Relationship><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"></Relationship><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"></Relationship><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"></Relationship><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"></Relationship><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"></Relationship><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"></Relationship><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"></Relationship></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:AS53"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:AT41"/>
   <sheetViews>
+    <sheetView showRuler="false" workbookViewId="0"/>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="4" topLeftCell="C5" activePane="bottomRight" state="frozen"/>
-      <selection pane="topRight"/>
-[...1 lines deleted...]
-      <selection pane="bottomRight" activeCell="J19" sqref="J19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="13.08984375" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="12" defaultRowHeight="15" x14ac:dyDescent="0"/>
   <cols>
-    <col min="1" max="1" width="3.453125" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="46" max="47" width="9.26953125" customWidth="1"/>
+    <col min="1" max="1" width="3.46" customWidth="1"/>
+    <col min="2" max="2" width="55.43" customWidth="1"/>
+    <col min="3" max="3" width="13.86" customWidth="1"/>
+    <col min="4" max="4" width="13.86" customWidth="1"/>
+    <col min="5" max="5" width="13.86" customWidth="1"/>
+    <col min="6" max="6" width="13.86" customWidth="1"/>
+    <col min="7" max="7" width="13.86" customWidth="1"/>
+    <col min="8" max="8" width="13.86" customWidth="1"/>
+    <col min="9" max="9" width="13.86" customWidth="1"/>
+    <col min="10" max="10" width="13.86" customWidth="1"/>
+    <col min="11" max="11" width="13.86" customWidth="1"/>
+    <col min="12" max="12" width="13.86" customWidth="1"/>
+    <col min="13" max="13" width="13.86" customWidth="1"/>
+    <col min="14" max="14" width="13.86" customWidth="1"/>
+    <col min="15" max="15" width="13.86" customWidth="1"/>
+    <col min="16" max="16" width="13.86" customWidth="1"/>
+    <col min="17" max="17" width="13.86" customWidth="1"/>
+    <col min="18" max="18" width="13.86" customWidth="1"/>
+    <col min="19" max="19" width="13.86" customWidth="1"/>
+    <col min="20" max="20" width="13.86" customWidth="1"/>
+    <col min="21" max="21" width="13.86" customWidth="1"/>
+    <col min="22" max="22" width="13.86" customWidth="1"/>
+    <col min="23" max="23" width="13.86" customWidth="1"/>
+    <col min="24" max="24" width="13.86" customWidth="1"/>
+    <col min="25" max="25" width="13.86" customWidth="1"/>
+    <col min="26" max="26" width="13.86" customWidth="1"/>
+    <col min="27" max="27" width="13.86" customWidth="1"/>
+    <col min="28" max="28" width="13.86" customWidth="1"/>
+    <col min="29" max="29" width="13.86" customWidth="1"/>
+    <col min="30" max="30" width="13.86" customWidth="1"/>
+    <col min="31" max="31" width="13.86" customWidth="1"/>
+    <col min="32" max="32" width="13.86" customWidth="1"/>
+    <col min="33" max="33" width="13.86" customWidth="1"/>
+    <col min="34" max="34" width="13.86" customWidth="1"/>
+    <col min="35" max="35" width="13.86" customWidth="1"/>
+    <col min="36" max="36" width="13.86" customWidth="1"/>
+    <col min="37" max="37" width="13.86" customWidth="1"/>
+    <col min="38" max="38" width="13.86" customWidth="1"/>
+    <col min="39" max="39" width="13.86" customWidth="1"/>
+    <col min="40" max="40" width="13.86" customWidth="1"/>
+    <col min="41" max="41" width="13.86" customWidth="1"/>
+    <col min="42" max="42" width="13.86" customWidth="1"/>
+    <col min="43" max="43" width="13.86" customWidth="1"/>
+    <col min="44" max="44" width="13.86" customWidth="1"/>
+    <col min="45" max="45" width="13.86" customWidth="1"/>
+    <col min="46" max="46" width="13.86" customWidth="1"/>
+    <col min="47" max="47" width="9.29" customWidth="1"/>
+    <col min="48" max="48" width="9.29" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:45" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B1" s="50"/>
+    <row r="1" ht="15.833333333333334" customHeight="1">
+      <c r="A1" t="s" s="6">
+        <v>0</v>
+      </c>
     </row>
-    <row r="2" spans="1:45" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="49" t="s">
+    <row r="2" ht="15.833333333333334" customHeight="1">
+      <c r="A2" t="s" s="6">
         <v>1</v>
       </c>
-      <c r="B2" s="50"/>
     </row>
-    <row r="3" spans="1:45" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="51" t="s">
+    <row r="3" ht="15.833333333333334" customHeight="1">
+      <c r="A3" t="s" s="7">
         <v>2</v>
       </c>
-      <c r="B3" s="50"/>
     </row>
-    <row r="4" spans="1:45" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C4" s="3" t="s">
+    <row r="4" ht="15.833333333333334" customHeight="1">
+      <c r="C4" t="s" s="8">
         <v>3</v>
       </c>
-      <c r="D4" s="3" t="s">
+      <c r="D4" t="s" s="8">
         <v>4</v>
       </c>
-      <c r="E4" s="3" t="s">
+      <c r="E4" t="s" s="8">
         <v>5</v>
       </c>
-      <c r="F4" s="3" t="s">
+      <c r="F4" t="s" s="8">
         <v>6</v>
       </c>
-      <c r="G4" s="3" t="s">
+      <c r="G4" t="s" s="8">
         <v>7</v>
       </c>
-      <c r="H4" s="3" t="s">
+      <c r="H4" t="s" s="8">
         <v>8</v>
       </c>
-      <c r="I4" s="3" t="s">
+      <c r="I4" t="s" s="8">
         <v>9</v>
       </c>
-      <c r="J4" s="3" t="s">
+      <c r="J4" t="s" s="8">
         <v>10</v>
       </c>
-      <c r="K4" s="3" t="s">
+      <c r="K4" t="s" s="8">
         <v>11</v>
       </c>
-      <c r="L4" s="3" t="s">
+      <c r="L4" t="s" s="8">
         <v>12</v>
       </c>
-      <c r="M4" s="3" t="s">
+      <c r="M4" t="s" s="8">
         <v>13</v>
       </c>
-      <c r="N4" s="3" t="s">
+      <c r="N4" t="s" s="8">
         <v>14</v>
       </c>
-      <c r="O4" s="3" t="s">
+      <c r="O4" t="s" s="8">
         <v>15</v>
       </c>
-      <c r="P4" s="3" t="s">
+      <c r="P4" t="s" s="8">
         <v>16</v>
       </c>
-      <c r="Q4" s="3" t="s">
+      <c r="Q4" t="s" s="8">
         <v>17</v>
       </c>
-      <c r="R4" s="3" t="s">
+      <c r="R4" t="s" s="8">
         <v>18</v>
       </c>
-      <c r="S4" s="3" t="s">
+      <c r="S4" t="s" s="8">
         <v>19</v>
       </c>
-      <c r="T4" s="3" t="s">
+      <c r="T4" t="s" s="8">
         <v>20</v>
       </c>
-      <c r="U4" s="3" t="s">
+      <c r="U4" t="s" s="8">
         <v>21</v>
       </c>
-      <c r="V4" s="3" t="s">
+      <c r="V4" t="s" s="8">
         <v>22</v>
       </c>
-      <c r="W4" s="3" t="s">
+      <c r="W4" t="s" s="8">
         <v>23</v>
       </c>
-      <c r="X4" s="3" t="s">
+      <c r="X4" t="s" s="8">
         <v>24</v>
       </c>
-      <c r="Y4" s="3" t="s">
+      <c r="Y4" t="s" s="8">
         <v>25</v>
       </c>
-      <c r="Z4" s="3" t="s">
+      <c r="Z4" t="s" s="8">
         <v>26</v>
       </c>
-      <c r="AA4" s="3" t="s">
+      <c r="AA4" t="s" s="8">
         <v>27</v>
       </c>
-      <c r="AB4" s="3" t="s">
+      <c r="AB4" t="s" s="8">
         <v>28</v>
       </c>
-      <c r="AC4" s="3" t="s">
+      <c r="AC4" t="s" s="8">
         <v>29</v>
       </c>
-      <c r="AD4" s="3" t="s">
+      <c r="AD4" t="s" s="8">
         <v>30</v>
       </c>
-      <c r="AE4" s="3" t="s">
+      <c r="AE4" t="s" s="8">
         <v>31</v>
       </c>
-      <c r="AF4" s="3" t="s">
+      <c r="AF4" t="s" s="8">
         <v>32</v>
       </c>
-      <c r="AG4" s="3" t="s">
+      <c r="AG4" t="s" s="8">
         <v>33</v>
       </c>
-      <c r="AH4" s="3" t="s">
+      <c r="AH4" t="s" s="8">
         <v>34</v>
       </c>
-      <c r="AI4" s="3" t="s">
+      <c r="AI4" t="s" s="8">
         <v>35</v>
       </c>
-      <c r="AJ4" s="3" t="s">
+      <c r="AJ4" t="s" s="8">
         <v>36</v>
       </c>
-      <c r="AK4" s="3" t="s">
+      <c r="AK4" t="s" s="8">
         <v>37</v>
       </c>
-      <c r="AL4" s="3" t="s">
+      <c r="AL4" t="s" s="8">
         <v>38</v>
       </c>
-      <c r="AM4" s="3" t="s">
+      <c r="AM4" t="s" s="8">
         <v>39</v>
       </c>
-      <c r="AN4" s="3" t="s">
+      <c r="AN4" t="s" s="8">
         <v>40</v>
       </c>
-      <c r="AO4" s="3" t="s">
+      <c r="AO4" t="s" s="8">
         <v>41</v>
       </c>
-      <c r="AP4" s="3" t="s">
+      <c r="AP4" t="s" s="8">
         <v>42</v>
       </c>
-      <c r="AQ4" s="3" t="s">
+      <c r="AQ4" t="s" s="8">
         <v>43</v>
       </c>
-      <c r="AR4" s="3" t="s">
+      <c r="AR4" t="s" s="8">
         <v>44</v>
       </c>
-      <c r="AS4" s="3" t="s">
+      <c r="AS4" t="s" s="8">
         <v>45</v>
       </c>
+      <c r="AT4" t="s" s="8">
+        <v>46</v>
+      </c>
     </row>
-    <row r="5" spans="1:45" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>46</v>
+    <row r="5" ht="15.833333333333334" customHeight="1">
+      <c r="B5" t="s" s="9">
+        <v>47</v>
       </c>
     </row>
-    <row r="6" spans="1:45" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="C6" s="6">
+    <row r="6" ht="15.833333333333334" customHeight="1">
+      <c r="B6" t="s" s="10">
+        <v>48</v>
+      </c>
+      <c r="C6" s="11">
         <v>88673</v>
       </c>
-      <c r="D6" s="6">
+      <c r="D6" s="11">
         <v>89525</v>
       </c>
-      <c r="E6" s="6">
+      <c r="E6" s="11">
         <v>91980</v>
       </c>
-      <c r="F6" s="6">
+      <c r="F6" s="11">
         <v>93588</v>
       </c>
-      <c r="G6" s="6">
+      <c r="G6" s="11">
         <v>118022</v>
       </c>
-      <c r="H6" s="6">
+      <c r="H6" s="11">
         <v>118583</v>
       </c>
-      <c r="I6" s="6">
+      <c r="I6" s="11">
         <v>116976</v>
       </c>
-      <c r="J6" s="6">
+      <c r="J6" s="11">
         <v>129970</v>
       </c>
-      <c r="K6" s="6">
+      <c r="K6" s="11">
         <v>136837</v>
       </c>
-      <c r="L6" s="6">
+      <c r="L6" s="11">
         <v>140365</v>
       </c>
-      <c r="M6" s="6">
+      <c r="M6" s="11">
         <v>150336</v>
       </c>
-      <c r="N6" s="6">
+      <c r="N6" s="11">
         <v>145410</v>
       </c>
-      <c r="O6" s="6">
+      <c r="O6" s="11">
         <v>183317</v>
       </c>
-      <c r="P6" s="6">
+      <c r="P6" s="11">
         <v>160261</v>
       </c>
-      <c r="Q6" s="6">
+      <c r="Q6" s="11">
         <v>160175</v>
       </c>
-      <c r="R6" s="6">
+      <c r="R6" s="11">
         <v>177835</v>
       </c>
-      <c r="S6" s="6">
+      <c r="S6" s="11">
         <v>681588</v>
       </c>
-      <c r="T6" s="6">
+      <c r="T6" s="11">
         <v>217816</v>
       </c>
-      <c r="U6" s="6">
+      <c r="U6" s="11">
         <v>205381</v>
       </c>
-      <c r="V6" s="6">
+      <c r="V6" s="11">
         <v>206316</v>
       </c>
-      <c r="W6" s="6">
+      <c r="W6" s="11">
         <v>216841</v>
       </c>
-      <c r="X6" s="6">
+      <c r="X6" s="11">
         <v>846354</v>
       </c>
-      <c r="Y6" s="6">
+      <c r="Y6" s="11">
         <v>251805</v>
       </c>
-      <c r="Z6" s="7">
+      <c r="Z6" s="12">
         <v>237669</v>
       </c>
-      <c r="AA6" s="8">
+      <c r="AA6" s="13">
         <v>228015</v>
       </c>
-      <c r="AB6" s="6">
+      <c r="AB6" s="11">
         <v>232780</v>
       </c>
-      <c r="AC6" s="6">
+      <c r="AC6" s="11">
         <v>950269</v>
       </c>
-      <c r="AD6" s="6">
+      <c r="AD6" s="11">
         <v>266598</v>
       </c>
-      <c r="AE6" s="6">
+      <c r="AE6" s="11">
         <v>246461</v>
       </c>
-      <c r="AF6" s="6">
+      <c r="AF6" s="11">
         <v>263485</v>
       </c>
-      <c r="AG6" s="6">
+      <c r="AG6" s="11">
         <v>301800</v>
       </c>
-      <c r="AH6" s="6">
+      <c r="AH6" s="11">
         <v>1078344</v>
       </c>
-      <c r="AI6" s="6">
+      <c r="AI6" s="11">
         <v>335451</v>
       </c>
-      <c r="AJ6" s="6">
+      <c r="AJ6" s="11">
         <v>330475</v>
       </c>
-      <c r="AK6" s="6">
+      <c r="AK6" s="11">
         <v>373493</v>
       </c>
-      <c r="AL6" s="6">
+      <c r="AL6" s="11">
         <v>384128</v>
       </c>
-      <c r="AM6" s="6">
+      <c r="AM6" s="11">
         <v>1423547</v>
       </c>
-      <c r="AN6" s="6">
+      <c r="AN6" s="11">
         <v>421344</v>
       </c>
-      <c r="AO6" s="6">
+      <c r="AO6" s="11">
         <v>429768</v>
       </c>
-      <c r="AP6" s="6">
+      <c r="AP6" s="11">
         <v>421309</v>
       </c>
-      <c r="AQ6" s="6">
+      <c r="AQ6" s="11">
         <v>428006</v>
       </c>
-      <c r="AR6" s="6">
+      <c r="AR6" s="11">
         <v>1700427</v>
       </c>
-      <c r="AS6" s="6">
+      <c r="AS6" s="11">
         <v>523833</v>
       </c>
+      <c r="AT6" s="11">
+        <v>465335</v>
+      </c>
     </row>
-    <row r="7" spans="1:45" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="C7" s="9">
+    <row r="7" ht="15.833333333333334" customHeight="1">
+      <c r="B7" t="s" s="10">
+        <v>49</v>
+      </c>
+      <c r="C7" s="14">
         <v>48488</v>
       </c>
-      <c r="D7" s="9">
+      <c r="D7" s="14">
         <v>48986</v>
       </c>
-      <c r="E7" s="9">
+      <c r="E7" s="14">
         <v>48413</v>
       </c>
-      <c r="F7" s="9">
+      <c r="F7" s="14">
         <v>48646</v>
       </c>
-      <c r="G7" s="9">
+      <c r="G7" s="14">
         <v>48563</v>
       </c>
-      <c r="H7" s="9">
+      <c r="H7" s="14">
         <v>49728</v>
       </c>
-      <c r="I7" s="9">
+      <c r="I7" s="14">
         <v>45690</v>
       </c>
-      <c r="J7" s="9">
+      <c r="J7" s="14">
         <v>46519</v>
       </c>
-      <c r="K7" s="9">
+      <c r="K7" s="14">
         <v>48061</v>
       </c>
-      <c r="L7" s="9">
+      <c r="L7" s="14">
         <v>47951</v>
       </c>
-      <c r="M7" s="9">
+      <c r="M7" s="14">
         <v>48638</v>
       </c>
-      <c r="N7" s="9">
+      <c r="N7" s="14">
         <v>49716</v>
       </c>
-      <c r="O7" s="9">
+      <c r="O7" s="14">
         <v>49111</v>
       </c>
-      <c r="P7" s="9">
+      <c r="P7" s="14">
         <v>49571</v>
       </c>
-      <c r="Q7" s="9">
+      <c r="Q7" s="14">
         <v>50490</v>
       </c>
-      <c r="R7" s="9">
+      <c r="R7" s="14">
         <v>52892</v>
       </c>
-      <c r="S7" s="9">
+      <c r="S7" s="14">
         <v>202064</v>
       </c>
-      <c r="T7" s="9">
+      <c r="T7" s="14">
         <v>52985</v>
       </c>
-      <c r="U7" s="9">
+      <c r="U7" s="14">
         <v>52809</v>
       </c>
-      <c r="V7" s="9">
+      <c r="V7" s="14">
         <v>56392</v>
       </c>
-      <c r="W7" s="9">
+      <c r="W7" s="14">
         <v>57423</v>
       </c>
-      <c r="X7" s="9">
+      <c r="X7" s="14">
         <v>219609</v>
       </c>
-      <c r="Y7" s="9">
+      <c r="Y7" s="14">
         <v>57013</v>
       </c>
-      <c r="Z7" s="9">
+      <c r="Z7" s="14">
         <v>56966</v>
       </c>
-      <c r="AA7" s="9">
+      <c r="AA7" s="14">
         <v>56712</v>
       </c>
-      <c r="AB7" s="9">
+      <c r="AB7" s="14">
         <v>57952</v>
       </c>
-      <c r="AC7" s="9">
+      <c r="AC7" s="14">
         <v>228643</v>
       </c>
-      <c r="AD7" s="9">
+      <c r="AD7" s="14">
         <v>59968</v>
       </c>
-      <c r="AE7" s="9">
+      <c r="AE7" s="14">
         <v>61209</v>
       </c>
-      <c r="AF7" s="9">
+      <c r="AF7" s="14">
         <v>61821</v>
       </c>
-      <c r="AG7" s="9">
+      <c r="AG7" s="14">
         <v>65310</v>
       </c>
-      <c r="AH7" s="9">
+      <c r="AH7" s="14">
         <v>248308</v>
       </c>
-      <c r="AI7" s="9">
+      <c r="AI7" s="14">
         <v>70181</v>
       </c>
-      <c r="AJ7" s="9">
+      <c r="AJ7" s="14">
         <v>71327</v>
       </c>
-      <c r="AK7" s="9">
+      <c r="AK7" s="14">
         <v>71718</v>
       </c>
-      <c r="AL7" s="9">
+      <c r="AL7" s="14">
         <v>75578</v>
       </c>
-      <c r="AM7" s="9">
+      <c r="AM7" s="14">
         <v>288804</v>
       </c>
-      <c r="AN7" s="9">
+      <c r="AN7" s="14">
         <v>84702</v>
       </c>
-      <c r="AO7" s="9">
+      <c r="AO7" s="14">
         <v>77961</v>
       </c>
-      <c r="AP7" s="9">
+      <c r="AP7" s="14">
         <v>81364</v>
       </c>
-      <c r="AQ7" s="9">
+      <c r="AQ7" s="14">
         <v>83187</v>
       </c>
-      <c r="AR7" s="9">
+      <c r="AR7" s="14">
         <v>327214</v>
       </c>
-      <c r="AS7" s="9">
+      <c r="AS7" s="14">
         <v>87015</v>
       </c>
+      <c r="AT7" s="14">
+        <v>88220</v>
+      </c>
     </row>
-    <row r="8" spans="1:45" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="C8" s="10">
+    <row r="8" ht="15.833333333333334" customHeight="1">
+      <c r="B8" t="s" s="10">
+        <v>50</v>
+      </c>
+      <c r="C8" s="15">
         <v>1174</v>
       </c>
-      <c r="D8" s="10">
+      <c r="D8" s="15">
         <v>1165</v>
       </c>
-      <c r="E8" s="10">
+      <c r="E8" s="15">
         <v>1165</v>
       </c>
-      <c r="F8" s="10">
+      <c r="F8" s="15">
         <v>1165</v>
       </c>
-      <c r="G8" s="10">
+      <c r="G8" s="15">
         <v>2918</v>
       </c>
-      <c r="H8" s="10">
+      <c r="H8" s="15">
         <v>2704</v>
       </c>
-      <c r="I8" s="10">
+      <c r="I8" s="15">
         <v>2587</v>
       </c>
-      <c r="J8" s="10">
+      <c r="J8" s="15">
         <v>2148</v>
       </c>
-      <c r="K8" s="10">
+      <c r="K8" s="15">
         <v>1894</v>
       </c>
-      <c r="L8" s="10">
+      <c r="L8" s="15">
         <v>2169</v>
       </c>
-      <c r="M8" s="10">
+      <c r="M8" s="15">
         <v>2007</v>
       </c>
-      <c r="N8" s="10">
+      <c r="N8" s="15">
         <v>2182</v>
       </c>
-      <c r="O8" s="10">
+      <c r="O8" s="15">
         <v>2178</v>
       </c>
-      <c r="P8" s="10">
+      <c r="P8" s="15">
         <v>2275</v>
       </c>
-      <c r="Q8" s="10">
+      <c r="Q8" s="15">
         <v>2205</v>
       </c>
-      <c r="R8" s="10">
+      <c r="R8" s="15">
         <v>2349</v>
       </c>
-      <c r="S8" s="10">
+      <c r="S8" s="15">
         <v>9007</v>
       </c>
-      <c r="T8" s="10">
+      <c r="T8" s="15">
         <v>2598</v>
       </c>
-      <c r="U8" s="10">
+      <c r="U8" s="15">
         <v>2650</v>
       </c>
-      <c r="V8" s="10">
+      <c r="V8" s="15">
         <v>2617</v>
       </c>
-      <c r="W8" s="10">
+      <c r="W8" s="15">
         <v>2619</v>
       </c>
-      <c r="X8" s="10">
+      <c r="X8" s="15">
         <v>10484</v>
       </c>
-      <c r="Y8" s="10">
+      <c r="Y8" s="15">
         <v>2668</v>
       </c>
-      <c r="Z8" s="10">
+      <c r="Z8" s="15">
         <v>2503</v>
       </c>
-      <c r="AA8" s="10">
+      <c r="AA8" s="15">
         <v>2388</v>
       </c>
-      <c r="AB8" s="10">
+      <c r="AB8" s="15">
         <v>2310</v>
       </c>
-      <c r="AC8" s="10">
+      <c r="AC8" s="15">
         <v>9869</v>
       </c>
-      <c r="AD8" s="10">
+      <c r="AD8" s="15">
         <v>2683</v>
       </c>
-      <c r="AE8" s="10">
+      <c r="AE8" s="15">
         <v>2943</v>
       </c>
-      <c r="AF8" s="10">
+      <c r="AF8" s="15">
         <v>3051</v>
       </c>
-      <c r="AG8" s="10">
+      <c r="AG8" s="15">
         <v>2890</v>
       </c>
-      <c r="AH8" s="10">
+      <c r="AH8" s="15">
         <v>11567</v>
       </c>
-      <c r="AI8" s="10">
+      <c r="AI8" s="15">
         <v>3107</v>
       </c>
-      <c r="AJ8" s="10">
+      <c r="AJ8" s="15">
         <v>3149</v>
       </c>
-      <c r="AK8" s="10">
+      <c r="AK8" s="15">
         <v>3704</v>
       </c>
-      <c r="AL8" s="10">
+      <c r="AL8" s="15">
         <v>3638</v>
       </c>
-      <c r="AM8" s="10">
+      <c r="AM8" s="15">
         <v>13598</v>
       </c>
-      <c r="AN8" s="10">
+      <c r="AN8" s="15">
         <v>3631</v>
       </c>
-      <c r="AO8" s="10">
+      <c r="AO8" s="15">
         <v>5242</v>
       </c>
-      <c r="AP8" s="10">
+      <c r="AP8" s="15">
         <v>5925</v>
       </c>
-      <c r="AQ8" s="10">
+      <c r="AQ8" s="15">
         <v>9990</v>
       </c>
-      <c r="AR8" s="10">
+      <c r="AR8" s="15">
         <v>24788</v>
       </c>
-      <c r="AS8" s="10">
+      <c r="AS8" s="15">
         <v>6916</v>
       </c>
+      <c r="AT8" s="15">
+        <v>5391</v>
+      </c>
     </row>
-    <row r="9" spans="1:45" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="C9" s="11">
+    <row r="9" ht="15.833333333333334" customHeight="1">
+      <c r="B9" t="s" s="10">
+        <v>51</v>
+      </c>
+      <c r="C9" s="16">
         <v>138335</v>
       </c>
-      <c r="D9" s="11">
+      <c r="D9" s="16">
         <v>139676</v>
       </c>
-      <c r="E9" s="11">
+      <c r="E9" s="16">
         <v>141558</v>
       </c>
-      <c r="F9" s="11">
+      <c r="F9" s="16">
         <v>143399</v>
       </c>
-      <c r="G9" s="11">
+      <c r="G9" s="16">
         <v>169503</v>
       </c>
-      <c r="H9" s="11">
+      <c r="H9" s="16">
         <v>171015</v>
       </c>
-      <c r="I9" s="11">
+      <c r="I9" s="16">
         <v>165253</v>
       </c>
-      <c r="J9" s="11">
+      <c r="J9" s="16">
         <v>178637</v>
       </c>
-      <c r="K9" s="11">
+      <c r="K9" s="16">
         <v>186792</v>
       </c>
-      <c r="L9" s="11">
+      <c r="L9" s="16">
         <v>190485</v>
       </c>
-      <c r="M9" s="11">
+      <c r="M9" s="16">
         <v>200981</v>
       </c>
-      <c r="N9" s="11">
+      <c r="N9" s="16">
         <v>197308</v>
       </c>
-      <c r="O9" s="11">
+      <c r="O9" s="16">
         <v>234606</v>
       </c>
-      <c r="P9" s="11">
+      <c r="P9" s="16">
         <v>212107</v>
       </c>
-      <c r="Q9" s="11">
+      <c r="Q9" s="16">
         <v>212870</v>
       </c>
-      <c r="R9" s="11">
+      <c r="R9" s="16">
         <v>233076</v>
       </c>
-      <c r="S9" s="11">
+      <c r="S9" s="16">
         <v>892659</v>
       </c>
-      <c r="T9" s="11">
+      <c r="T9" s="16">
         <v>273399</v>
       </c>
-      <c r="U9" s="11">
+      <c r="U9" s="16">
         <v>260840</v>
       </c>
-      <c r="V9" s="11">
+      <c r="V9" s="16">
         <v>265325</v>
       </c>
-      <c r="W9" s="11">
+      <c r="W9" s="16">
         <v>276883</v>
       </c>
-      <c r="X9" s="11">
+      <c r="X9" s="16">
         <v>1076447</v>
       </c>
-      <c r="Y9" s="11">
+      <c r="Y9" s="16">
         <v>311486</v>
       </c>
-      <c r="Z9" s="11">
+      <c r="Z9" s="16">
         <v>297138</v>
       </c>
-      <c r="AA9" s="11">
+      <c r="AA9" s="16">
         <v>287115</v>
       </c>
-      <c r="AB9" s="11">
+      <c r="AB9" s="16">
         <v>293042</v>
       </c>
-      <c r="AC9" s="11">
+      <c r="AC9" s="16">
         <v>1188781</v>
       </c>
-      <c r="AD9" s="11">
+      <c r="AD9" s="16">
         <v>329249</v>
       </c>
-      <c r="AE9" s="11">
+      <c r="AE9" s="16">
         <v>310613</v>
       </c>
-      <c r="AF9" s="11">
+      <c r="AF9" s="16">
         <v>328357</v>
       </c>
-      <c r="AG9" s="11">
+      <c r="AG9" s="16">
         <v>370000</v>
       </c>
-      <c r="AH9" s="11">
+      <c r="AH9" s="16">
         <v>1338219</v>
       </c>
-      <c r="AI9" s="11">
+      <c r="AI9" s="16">
         <v>408739</v>
       </c>
-      <c r="AJ9" s="11">
+      <c r="AJ9" s="16">
         <v>404951</v>
       </c>
-      <c r="AK9" s="11">
+      <c r="AK9" s="16">
         <v>448915</v>
       </c>
-      <c r="AL9" s="11">
+      <c r="AL9" s="16">
         <v>463344</v>
       </c>
-      <c r="AM9" s="11">
+      <c r="AM9" s="16">
         <v>1725949</v>
       </c>
-      <c r="AN9" s="11">
+      <c r="AN9" s="16">
         <v>509677</v>
       </c>
-      <c r="AO9" s="11">
+      <c r="AO9" s="16">
         <v>512971</v>
       </c>
-      <c r="AP9" s="11">
+      <c r="AP9" s="16">
         <v>508598</v>
       </c>
-      <c r="AQ9" s="11">
+      <c r="AQ9" s="16">
         <v>521183</v>
       </c>
-      <c r="AR9" s="11">
+      <c r="AR9" s="16">
         <v>2052429</v>
       </c>
-      <c r="AS9" s="11">
+      <c r="AS9" s="16">
         <v>617764</v>
       </c>
+      <c r="AT9" s="16">
+        <v>558946</v>
+      </c>
     </row>
-    <row r="10" spans="1:45" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="C10" s="11">
+    <row r="10" ht="15.833333333333334" customHeight="1">
+      <c r="B10" t="s" s="10">
+        <v>52</v>
+      </c>
+      <c r="C10" s="16">
         <v>-3778</v>
       </c>
-      <c r="D10" s="11">
+      <c r="D10" s="16">
         <v>-18573</v>
       </c>
-      <c r="E10" s="11">
+      <c r="E10" s="16">
         <v>-7184</v>
       </c>
-      <c r="F10" s="11">
+      <c r="F10" s="16">
         <v>-28985</v>
       </c>
-      <c r="G10" s="11">
+      <c r="G10" s="16">
         <v>-10070</v>
       </c>
-      <c r="H10" s="11">
+      <c r="H10" s="16">
         <v>-19297</v>
       </c>
-      <c r="I10" s="11">
+      <c r="I10" s="16">
         <v>2537</v>
       </c>
-      <c r="J10" s="11">
-[...104 lines deleted...]
-      <c r="AS10" s="11">
+      <c r="J10" s="16">
+        <v>0</v>
+      </c>
+      <c r="K10" s="16">
+        <v>0</v>
+      </c>
+      <c r="L10" s="16">
+        <v>0</v>
+      </c>
+      <c r="M10" s="16">
+        <v>0</v>
+      </c>
+      <c r="N10" s="16">
+        <v>0</v>
+      </c>
+      <c r="O10" s="16">
+        <v>0</v>
+      </c>
+      <c r="P10" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="16">
+        <v>0</v>
+      </c>
+      <c r="R10" s="16">
+        <v>0</v>
+      </c>
+      <c r="S10" s="16">
+        <v>0</v>
+      </c>
+      <c r="T10" s="16">
+        <v>0</v>
+      </c>
+      <c r="U10" s="16">
+        <v>0</v>
+      </c>
+      <c r="V10" s="16">
+        <v>0</v>
+      </c>
+      <c r="W10" s="16">
+        <v>0</v>
+      </c>
+      <c r="X10" s="16">
+        <v>0</v>
+      </c>
+      <c r="Y10" s="16">
+        <v>0</v>
+      </c>
+      <c r="Z10" s="16">
+        <v>0</v>
+      </c>
+      <c r="AA10" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB10" s="16">
+        <v>0</v>
+      </c>
+      <c r="AC10" s="16">
+        <v>0</v>
+      </c>
+      <c r="AD10" s="16">
+        <v>0</v>
+      </c>
+      <c r="AE10" s="16">
+        <v>0</v>
+      </c>
+      <c r="AF10" s="16">
+        <v>0</v>
+      </c>
+      <c r="AG10" s="16">
+        <v>0</v>
+      </c>
+      <c r="AH10" s="16">
+        <v>0</v>
+      </c>
+      <c r="AI10" s="16">
+        <v>0</v>
+      </c>
+      <c r="AJ10" s="16">
+        <v>0</v>
+      </c>
+      <c r="AK10" s="16">
+        <v>0</v>
+      </c>
+      <c r="AL10" s="16">
+        <v>0</v>
+      </c>
+      <c r="AM10" s="16">
+        <v>0</v>
+      </c>
+      <c r="AN10" s="16">
+        <v>0</v>
+      </c>
+      <c r="AO10" s="16">
+        <v>0</v>
+      </c>
+      <c r="AP10" s="16">
+        <v>0</v>
+      </c>
+      <c r="AQ10" s="16">
+        <v>0</v>
+      </c>
+      <c r="AR10" s="16">
+        <v>0</v>
+      </c>
+      <c r="AS10" s="16">
+        <v>0</v>
+      </c>
+      <c r="AT10" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:45" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="C11" s="11">
+    <row r="11" ht="15.833333333333334" customHeight="1">
+      <c r="B11" t="s" s="9">
+        <v>53</v>
+      </c>
+      <c r="C11" s="16">
         <v>134557</v>
       </c>
-      <c r="D11" s="11">
+      <c r="D11" s="16">
         <v>121103</v>
       </c>
-      <c r="E11" s="11">
+      <c r="E11" s="16">
         <v>134374</v>
       </c>
-      <c r="F11" s="11">
+      <c r="F11" s="16">
         <v>114414</v>
       </c>
-      <c r="G11" s="11">
+      <c r="G11" s="16">
         <v>159433</v>
       </c>
-      <c r="H11" s="11">
+      <c r="H11" s="16">
         <v>151718</v>
       </c>
-      <c r="I11" s="11">
+      <c r="I11" s="16">
         <v>167790</v>
       </c>
-      <c r="J11" s="11">
+      <c r="J11" s="16">
         <v>178637</v>
       </c>
-      <c r="K11" s="11">
+      <c r="K11" s="16">
         <v>186792</v>
       </c>
-      <c r="L11" s="11">
+      <c r="L11" s="16">
         <v>190485</v>
       </c>
-      <c r="M11" s="11">
+      <c r="M11" s="16">
         <v>200981</v>
       </c>
-      <c r="N11" s="11">
+      <c r="N11" s="16">
         <v>197308</v>
       </c>
-      <c r="O11" s="11">
+      <c r="O11" s="16">
         <v>234606</v>
       </c>
-      <c r="P11" s="11">
+      <c r="P11" s="16">
         <v>212107</v>
       </c>
-      <c r="Q11" s="11">
+      <c r="Q11" s="16">
         <v>212870</v>
       </c>
-      <c r="R11" s="11">
+      <c r="R11" s="16">
         <v>233076</v>
       </c>
-      <c r="S11" s="11">
+      <c r="S11" s="16">
         <v>892659</v>
       </c>
-      <c r="T11" s="11">
+      <c r="T11" s="16">
         <v>273399</v>
       </c>
-      <c r="U11" s="11">
+      <c r="U11" s="16">
         <v>260840</v>
       </c>
-      <c r="V11" s="11">
+      <c r="V11" s="16">
         <v>265325</v>
       </c>
-      <c r="W11" s="11">
+      <c r="W11" s="16">
         <v>276883</v>
       </c>
-      <c r="X11" s="11">
+      <c r="X11" s="16">
         <v>1076447</v>
       </c>
-      <c r="Y11" s="11">
+      <c r="Y11" s="16">
         <v>311486</v>
       </c>
-      <c r="Z11" s="11">
+      <c r="Z11" s="16">
         <v>297138</v>
       </c>
-      <c r="AA11" s="11">
+      <c r="AA11" s="16">
         <v>287115</v>
       </c>
-      <c r="AB11" s="11">
+      <c r="AB11" s="16">
         <v>293042</v>
       </c>
-      <c r="AC11" s="11">
+      <c r="AC11" s="16">
         <v>1188781</v>
       </c>
-      <c r="AD11" s="11">
+      <c r="AD11" s="16">
         <v>329249</v>
       </c>
-      <c r="AE11" s="11">
+      <c r="AE11" s="16">
         <v>310613</v>
       </c>
-      <c r="AF11" s="11">
+      <c r="AF11" s="16">
         <v>328357</v>
       </c>
-      <c r="AG11" s="11">
+      <c r="AG11" s="16">
         <v>370000</v>
       </c>
-      <c r="AH11" s="11">
+      <c r="AH11" s="16">
         <v>1338219</v>
       </c>
-      <c r="AI11" s="11">
+      <c r="AI11" s="16">
         <v>408739</v>
       </c>
-      <c r="AJ11" s="11">
+      <c r="AJ11" s="16">
         <v>404951</v>
       </c>
-      <c r="AK11" s="11">
+      <c r="AK11" s="16">
         <v>448915</v>
       </c>
-      <c r="AL11" s="11">
+      <c r="AL11" s="16">
         <v>463344</v>
       </c>
-      <c r="AM11" s="11">
+      <c r="AM11" s="16">
         <v>1725949</v>
       </c>
-      <c r="AN11" s="11">
+      <c r="AN11" s="16">
         <v>509677</v>
       </c>
-      <c r="AO11" s="11">
+      <c r="AO11" s="16">
         <v>512971</v>
       </c>
-      <c r="AP11" s="11">
+      <c r="AP11" s="16">
         <v>508598</v>
       </c>
-      <c r="AQ11" s="11">
+      <c r="AQ11" s="16">
         <v>521183</v>
       </c>
-      <c r="AR11" s="11">
+      <c r="AR11" s="16">
         <v>2052429</v>
       </c>
-      <c r="AS11" s="11">
+      <c r="AS11" s="16">
         <v>617764</v>
       </c>
+      <c r="AT11" s="16">
+        <v>558946</v>
+      </c>
     </row>
-    <row r="12" spans="1:45" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...45 lines deleted...]
-      <c r="AS12" s="18"/>
+    <row r="12" ht="15.833333333333334" customHeight="1">
+      <c r="B12" t="s" s="9">
+        <v>54</v>
+      </c>
+      <c r="C12" s="17"/>
+      <c r="D12" s="17"/>
+      <c r="E12" s="17"/>
+      <c r="F12" s="17"/>
+      <c r="G12" s="17"/>
+      <c r="H12" s="17"/>
+      <c r="I12" s="17"/>
+      <c r="J12" s="17"/>
+      <c r="K12" s="17"/>
+      <c r="L12" s="17"/>
+      <c r="M12" s="17"/>
+      <c r="N12" s="17"/>
+      <c r="O12" s="17"/>
+      <c r="P12" s="17"/>
+      <c r="Q12" s="17"/>
+      <c r="R12" s="17"/>
+      <c r="S12" s="17"/>
+      <c r="T12" s="17"/>
+      <c r="U12" s="17"/>
+      <c r="V12" s="17"/>
+      <c r="W12" s="17"/>
+      <c r="X12" s="17"/>
+      <c r="Y12" s="17"/>
+      <c r="Z12" s="17"/>
+      <c r="AA12" s="17"/>
+      <c r="AB12" s="17"/>
+      <c r="AC12" s="17"/>
+      <c r="AD12" s="17"/>
+      <c r="AE12" s="17"/>
+      <c r="AF12" s="17"/>
+      <c r="AG12" s="17"/>
+      <c r="AH12" s="17"/>
+      <c r="AI12" s="17"/>
+      <c r="AJ12" s="17"/>
+      <c r="AK12" s="17"/>
+      <c r="AL12" s="17"/>
+      <c r="AM12" s="17"/>
+      <c r="AN12" s="17"/>
+      <c r="AO12" s="17"/>
+      <c r="AP12" s="17"/>
+      <c r="AQ12" s="17"/>
+      <c r="AR12" s="17"/>
+      <c r="AS12" s="17"/>
+      <c r="AT12" s="17"/>
     </row>
-    <row r="13" spans="1:45" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="C13" s="9">
+    <row r="13" ht="15.833333333333334" customHeight="1">
+      <c r="B13" t="s" s="10">
+        <v>55</v>
+      </c>
+      <c r="C13" s="14">
         <v>58796</v>
       </c>
-      <c r="D13" s="9">
+      <c r="D13" s="14">
         <v>65032</v>
       </c>
-      <c r="E13" s="9">
+      <c r="E13" s="14">
         <v>61899</v>
       </c>
-      <c r="F13" s="9">
+      <c r="F13" s="14">
         <v>63236</v>
       </c>
-      <c r="G13" s="9">
+      <c r="G13" s="14">
         <v>71570</v>
       </c>
-      <c r="H13" s="9">
+      <c r="H13" s="14">
         <v>68407</v>
       </c>
-      <c r="I13" s="9">
+      <c r="I13" s="14">
         <v>69076</v>
       </c>
-      <c r="J13" s="9">
+      <c r="J13" s="14">
         <v>80436</v>
       </c>
-      <c r="K13" s="9">
+      <c r="K13" s="14">
         <v>77273</v>
       </c>
-      <c r="L13" s="9">
+      <c r="L13" s="14">
         <v>95995</v>
       </c>
-      <c r="M13" s="9">
+      <c r="M13" s="14">
         <v>79644</v>
       </c>
-      <c r="N13" s="9">
+      <c r="N13" s="14">
         <v>76545</v>
       </c>
-      <c r="O13" s="9">
+      <c r="O13" s="14">
         <v>90520</v>
       </c>
-      <c r="P13" s="9">
+      <c r="P13" s="14">
         <v>88866</v>
       </c>
-      <c r="Q13" s="9">
+      <c r="Q13" s="14">
         <v>83967</v>
       </c>
-      <c r="R13" s="9">
+      <c r="R13" s="14">
         <v>86305</v>
       </c>
-      <c r="S13" s="9">
+      <c r="S13" s="14">
         <v>349658</v>
       </c>
-      <c r="T13" s="9">
+      <c r="T13" s="14">
         <v>103622</v>
       </c>
-      <c r="U13" s="9">
+      <c r="U13" s="14">
         <v>98449</v>
       </c>
-      <c r="V13" s="9">
+      <c r="V13" s="14">
         <v>98036</v>
       </c>
-      <c r="W13" s="9">
+      <c r="W13" s="14">
         <v>107153</v>
       </c>
-      <c r="X13" s="9">
+      <c r="X13" s="14">
         <v>407260</v>
       </c>
-      <c r="Y13" s="9">
+      <c r="Y13" s="14">
         <v>117991</v>
       </c>
-      <c r="Z13" s="9">
+      <c r="Z13" s="14">
         <v>109890</v>
       </c>
-      <c r="AA13" s="9">
+      <c r="AA13" s="14">
         <v>102720</v>
       </c>
-      <c r="AB13" s="9">
+      <c r="AB13" s="14">
         <v>101820</v>
       </c>
-      <c r="AC13" s="9">
+      <c r="AC13" s="14">
         <v>432421</v>
       </c>
-      <c r="AD13" s="9">
+      <c r="AD13" s="14">
         <v>114493</v>
       </c>
-      <c r="AE13" s="9">
+      <c r="AE13" s="14">
         <v>103924</v>
       </c>
-      <c r="AF13" s="9">
+      <c r="AF13" s="14">
         <v>116016</v>
       </c>
-      <c r="AG13" s="9">
+      <c r="AG13" s="14">
         <v>125872</v>
       </c>
-      <c r="AH13" s="9">
+      <c r="AH13" s="14">
         <v>460305</v>
       </c>
-      <c r="AI13" s="9">
+      <c r="AI13" s="14">
         <v>143087</v>
       </c>
-      <c r="AJ13" s="9">
+      <c r="AJ13" s="14">
         <v>137236</v>
       </c>
-      <c r="AK13" s="9">
+      <c r="AK13" s="14">
         <v>160161</v>
       </c>
-      <c r="AL13" s="9">
+      <c r="AL13" s="14">
         <v>152206</v>
       </c>
-      <c r="AM13" s="9">
+      <c r="AM13" s="14">
         <v>592690</v>
       </c>
-      <c r="AN13" s="9">
+      <c r="AN13" s="14">
         <v>176877</v>
       </c>
-      <c r="AO13" s="9">
+      <c r="AO13" s="14">
         <v>169693</v>
       </c>
-      <c r="AP13" s="9">
+      <c r="AP13" s="14">
         <v>164993</v>
       </c>
-      <c r="AQ13" s="9">
+      <c r="AQ13" s="14">
         <v>159268</v>
       </c>
-      <c r="AR13" s="9">
+      <c r="AR13" s="14">
         <v>670831</v>
       </c>
-      <c r="AS13" s="9">
+      <c r="AS13" s="14">
         <v>197793</v>
       </c>
+      <c r="AT13" s="14">
+        <v>172462</v>
+      </c>
     </row>
-    <row r="14" spans="1:45" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="C14" s="9">
+    <row r="14" ht="15.833333333333334" customHeight="1">
+      <c r="B14" t="s" s="10">
+        <v>56</v>
+      </c>
+      <c r="C14" s="14">
         <v>19459</v>
       </c>
-      <c r="D14" s="9">
+      <c r="D14" s="14">
         <v>17250</v>
       </c>
-      <c r="E14" s="9">
+      <c r="E14" s="14">
         <v>15936</v>
       </c>
-      <c r="F14" s="9">
+      <c r="F14" s="14">
         <v>15970</v>
       </c>
-      <c r="G14" s="9">
+      <c r="G14" s="14">
         <v>16268</v>
       </c>
-      <c r="H14" s="9">
+      <c r="H14" s="14">
         <v>16178</v>
       </c>
-      <c r="I14" s="9">
+      <c r="I14" s="14">
         <v>16362</v>
       </c>
-      <c r="J14" s="9">
+      <c r="J14" s="14">
         <v>33020</v>
       </c>
-      <c r="K14" s="9">
+      <c r="K14" s="14">
         <v>33503</v>
       </c>
-      <c r="L14" s="9">
+      <c r="L14" s="14">
         <v>34292</v>
       </c>
-      <c r="M14" s="9">
+      <c r="M14" s="14">
         <v>35133</v>
       </c>
-      <c r="N14" s="9">
+      <c r="N14" s="14">
         <v>36402</v>
       </c>
-      <c r="O14" s="9">
+      <c r="O14" s="14">
         <v>37176</v>
       </c>
-      <c r="P14" s="9">
+      <c r="P14" s="14">
         <v>37919</v>
       </c>
-      <c r="Q14" s="9">
+      <c r="Q14" s="14">
         <v>38857</v>
       </c>
-      <c r="R14" s="9">
+      <c r="R14" s="14">
         <v>39837</v>
       </c>
-      <c r="S14" s="9">
+      <c r="S14" s="14">
         <v>153789</v>
       </c>
-      <c r="T14" s="9">
+      <c r="T14" s="14">
         <v>40966</v>
       </c>
-      <c r="U14" s="9">
+      <c r="U14" s="14">
         <v>41867</v>
       </c>
-      <c r="V14" s="9">
+      <c r="V14" s="14">
         <v>44823</v>
       </c>
-      <c r="W14" s="9">
+      <c r="W14" s="14">
         <v>43652</v>
       </c>
-      <c r="X14" s="9">
+      <c r="X14" s="14">
         <v>171308</v>
       </c>
-      <c r="Y14" s="9">
+      <c r="Y14" s="14">
         <v>44450</v>
       </c>
-      <c r="Z14" s="9">
+      <c r="Z14" s="14">
         <v>44770</v>
       </c>
-      <c r="AA14" s="9">
+      <c r="AA14" s="14">
         <v>44778</v>
       </c>
-      <c r="AB14" s="9">
+      <c r="AB14" s="14">
         <v>44881</v>
       </c>
-      <c r="AC14" s="9">
+      <c r="AC14" s="14">
         <v>178879</v>
       </c>
-      <c r="AD14" s="9">
+      <c r="AD14" s="14">
         <v>45404</v>
       </c>
-      <c r="AE14" s="9">
+      <c r="AE14" s="14">
         <v>45887</v>
       </c>
-      <c r="AF14" s="9">
+      <c r="AF14" s="14">
         <v>46559</v>
       </c>
-      <c r="AG14" s="9">
+      <c r="AG14" s="14">
         <v>47500</v>
       </c>
-      <c r="AH14" s="9">
+      <c r="AH14" s="14">
         <v>185350</v>
       </c>
-      <c r="AI14" s="9">
+      <c r="AI14" s="14">
         <v>49337</v>
       </c>
-      <c r="AJ14" s="9">
+      <c r="AJ14" s="14">
         <v>49936</v>
       </c>
-      <c r="AK14" s="9">
+      <c r="AK14" s="14">
         <v>57872</v>
       </c>
-      <c r="AL14" s="9">
+      <c r="AL14" s="14">
         <v>62854</v>
       </c>
-      <c r="AM14" s="9">
+      <c r="AM14" s="14">
         <v>219999</v>
       </c>
-      <c r="AN14" s="9">
+      <c r="AN14" s="14">
         <v>62699</v>
       </c>
-      <c r="AO14" s="9">
+      <c r="AO14" s="14">
         <v>63048</v>
       </c>
-      <c r="AP14" s="9">
+      <c r="AP14" s="14">
         <v>64351</v>
       </c>
-      <c r="AQ14" s="9">
+      <c r="AQ14" s="14">
         <v>60091</v>
       </c>
-      <c r="AR14" s="9">
+      <c r="AR14" s="14">
         <v>250189</v>
       </c>
-      <c r="AS14" s="9">
+      <c r="AS14" s="14">
         <v>60709</v>
       </c>
+      <c r="AT14" s="14">
+        <v>61487</v>
+      </c>
     </row>
-    <row r="15" spans="1:45" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="C15" s="9">
+    <row r="15" ht="15.833333333333334" customHeight="1">
+      <c r="B15" t="s" s="10">
+        <v>57</v>
+      </c>
+      <c r="C15" s="14">
         <v>6960</v>
       </c>
-      <c r="D15" s="9">
+      <c r="D15" s="14">
         <v>7334</v>
       </c>
-      <c r="E15" s="9">
+      <c r="E15" s="14">
         <v>8096</v>
       </c>
-      <c r="F15" s="9">
+      <c r="F15" s="14">
         <v>7623</v>
       </c>
-      <c r="G15" s="9">
+      <c r="G15" s="14">
         <v>8463</v>
       </c>
-      <c r="H15" s="9">
+      <c r="H15" s="14">
         <v>9023</v>
       </c>
-      <c r="I15" s="9">
+      <c r="I15" s="14">
         <v>9112</v>
       </c>
-      <c r="J15" s="9">
+      <c r="J15" s="14">
         <v>9907</v>
       </c>
-      <c r="K15" s="9">
+      <c r="K15" s="14">
         <v>10040</v>
       </c>
-      <c r="L15" s="9">
+      <c r="L15" s="14">
         <v>9519</v>
       </c>
-      <c r="M15" s="9">
+      <c r="M15" s="14">
         <v>9527</v>
       </c>
-      <c r="N15" s="9">
+      <c r="N15" s="14">
         <v>10199</v>
       </c>
-      <c r="O15" s="9">
+      <c r="O15" s="14">
         <v>10318</v>
       </c>
-      <c r="P15" s="9">
+      <c r="P15" s="14">
         <v>12042</v>
       </c>
-      <c r="Q15" s="9">
+      <c r="Q15" s="14">
         <v>12037</v>
       </c>
-      <c r="R15" s="9">
+      <c r="R15" s="14">
         <v>13103</v>
       </c>
-      <c r="S15" s="9">
+      <c r="S15" s="14">
         <v>47500</v>
       </c>
-      <c r="T15" s="9">
+      <c r="T15" s="14">
         <v>13544</v>
       </c>
-      <c r="U15" s="9">
+      <c r="U15" s="14">
         <v>13957</v>
       </c>
-      <c r="V15" s="9">
+      <c r="V15" s="14">
         <v>14747</v>
       </c>
-      <c r="W15" s="9">
+      <c r="W15" s="14">
         <v>13941</v>
       </c>
-      <c r="X15" s="9">
+      <c r="X15" s="14">
         <v>56189</v>
       </c>
-      <c r="Y15" s="9">
+      <c r="Y15" s="14">
         <v>15776</v>
       </c>
-      <c r="Z15" s="9">
+      <c r="Z15" s="14">
         <v>16034</v>
       </c>
-      <c r="AA15" s="9">
+      <c r="AA15" s="14">
         <v>16816</v>
       </c>
-      <c r="AB15" s="9">
+      <c r="AB15" s="14">
         <v>17231</v>
       </c>
-      <c r="AC15" s="9">
+      <c r="AC15" s="14">
         <v>65857</v>
       </c>
-      <c r="AD15" s="9">
+      <c r="AD15" s="14">
         <v>17567</v>
       </c>
-      <c r="AE15" s="9">
+      <c r="AE15" s="14">
         <v>18701</v>
       </c>
-      <c r="AF15" s="9">
+      <c r="AF15" s="14">
         <v>19733</v>
       </c>
-      <c r="AG15" s="9">
+      <c r="AG15" s="14">
         <v>21505</v>
       </c>
-      <c r="AH15" s="9">
+      <c r="AH15" s="14">
         <v>77506</v>
       </c>
-      <c r="AI15" s="9">
+      <c r="AI15" s="14">
         <v>21310</v>
       </c>
-      <c r="AJ15" s="9">
+      <c r="AJ15" s="14">
         <v>24230</v>
       </c>
-      <c r="AK15" s="9">
+      <c r="AK15" s="14">
         <v>24300</v>
       </c>
-      <c r="AL15" s="9">
+      <c r="AL15" s="14">
         <v>28728</v>
       </c>
-      <c r="AM15" s="9">
+      <c r="AM15" s="14">
         <v>98568</v>
       </c>
-      <c r="AN15" s="9">
+      <c r="AN15" s="14">
         <v>28728</v>
       </c>
-      <c r="AO15" s="9">
+      <c r="AO15" s="14">
         <v>30212</v>
       </c>
-      <c r="AP15" s="9">
+      <c r="AP15" s="14">
         <v>33867</v>
       </c>
-      <c r="AQ15" s="9">
+      <c r="AQ15" s="14">
         <v>35520</v>
       </c>
-      <c r="AR15" s="9">
+      <c r="AR15" s="14">
         <v>128327</v>
       </c>
-      <c r="AS15" s="9">
+      <c r="AS15" s="14">
         <v>39549</v>
       </c>
+      <c r="AT15" s="14">
+        <v>41976</v>
+      </c>
     </row>
-    <row r="16" spans="1:45" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="C16" s="9">
+    <row r="16" ht="15.833333333333334" customHeight="1">
+      <c r="B16" t="s" s="10">
+        <v>58</v>
+      </c>
+      <c r="C16" s="14">
         <v>7513</v>
       </c>
-      <c r="D16" s="9">
+      <c r="D16" s="14">
         <v>9343</v>
       </c>
-      <c r="E16" s="9">
+      <c r="E16" s="14">
         <v>8560</v>
       </c>
-      <c r="F16" s="9">
+      <c r="F16" s="14">
         <v>8557</v>
       </c>
-      <c r="G16" s="9">
+      <c r="G16" s="14">
         <v>6517</v>
       </c>
-      <c r="H16" s="9">
+      <c r="H16" s="14">
         <v>7153</v>
       </c>
-      <c r="I16" s="9">
+      <c r="I16" s="14">
         <v>9386</v>
       </c>
-      <c r="J16" s="9">
+      <c r="J16" s="14">
         <v>11837</v>
       </c>
-      <c r="K16" s="9">
+      <c r="K16" s="14">
         <v>9089</v>
       </c>
-      <c r="L16" s="9">
+      <c r="L16" s="14">
         <v>9365</v>
       </c>
-      <c r="M16" s="9">
+      <c r="M16" s="14">
         <v>7507</v>
       </c>
-      <c r="N16" s="9">
+      <c r="N16" s="14">
         <v>8999</v>
       </c>
-      <c r="O16" s="9">
+      <c r="O16" s="14">
         <v>8340</v>
       </c>
-      <c r="P16" s="9">
+      <c r="P16" s="14">
         <v>7523</v>
       </c>
-      <c r="Q16" s="9">
+      <c r="Q16" s="14">
         <v>8657</v>
       </c>
-      <c r="R16" s="9">
+      <c r="R16" s="14">
         <v>10302</v>
       </c>
-      <c r="S16" s="9">
+      <c r="S16" s="14">
         <v>34822</v>
       </c>
-      <c r="T16" s="9">
+      <c r="T16" s="14">
         <v>3459</v>
       </c>
-      <c r="U16" s="9">
+      <c r="U16" s="14">
         <v>8789</v>
       </c>
-      <c r="V16" s="9">
+      <c r="V16" s="14">
         <v>9561</v>
       </c>
-      <c r="W16" s="9">
+      <c r="W16" s="14">
         <v>10344</v>
       </c>
-      <c r="X16" s="9">
+      <c r="X16" s="14">
         <v>32153</v>
       </c>
-      <c r="Y16" s="9">
+      <c r="Y16" s="14">
         <v>10313</v>
       </c>
-      <c r="Z16" s="9">
+      <c r="Z16" s="14">
         <v>7601</v>
       </c>
-      <c r="AA16" s="9">
+      <c r="AA16" s="14">
         <v>6892</v>
       </c>
-      <c r="AB16" s="9">
+      <c r="AB16" s="14">
         <v>21755</v>
       </c>
-      <c r="AC16" s="9">
+      <c r="AC16" s="14">
         <v>46561</v>
       </c>
-      <c r="AD16" s="9">
+      <c r="AD16" s="14">
         <v>13920</v>
       </c>
-      <c r="AE16" s="9">
+      <c r="AE16" s="14">
         <v>11072</v>
       </c>
-      <c r="AF16" s="9">
+      <c r="AF16" s="14">
         <v>6700</v>
       </c>
-      <c r="AG16" s="9">
+      <c r="AG16" s="14">
         <v>19803</v>
       </c>
-      <c r="AH16" s="9">
+      <c r="AH16" s="14">
         <v>51495</v>
       </c>
-      <c r="AI16" s="9">
+      <c r="AI16" s="14">
         <v>10854</v>
       </c>
-      <c r="AJ16" s="9">
+      <c r="AJ16" s="14">
         <v>12755</v>
       </c>
-      <c r="AK16" s="9">
+      <c r="AK16" s="14">
         <v>20417</v>
       </c>
-      <c r="AL16" s="9">
+      <c r="AL16" s="14">
         <v>12291</v>
       </c>
-      <c r="AM16" s="9">
+      <c r="AM16" s="14">
         <v>56317</v>
       </c>
-      <c r="AN16" s="9">
+      <c r="AN16" s="14">
         <v>19740</v>
       </c>
-      <c r="AO16" s="9">
+      <c r="AO16" s="14">
         <v>29984</v>
       </c>
-      <c r="AP16" s="9">
+      <c r="AP16" s="14">
         <v>16892</v>
       </c>
-      <c r="AQ16" s="9">
+      <c r="AQ16" s="14">
         <v>21786</v>
       </c>
-      <c r="AR16" s="9">
+      <c r="AR16" s="14">
         <v>88402</v>
       </c>
-      <c r="AS16" s="9">
+      <c r="AS16" s="14">
         <v>11944</v>
       </c>
+      <c r="AT16" s="14">
+        <v>16616</v>
+      </c>
     </row>
-    <row r="17" spans="2:45" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="C17" s="9">
+    <row r="17" ht="15.833333333333334" customHeight="1">
+      <c r="B17" t="s" s="10">
+        <v>59</v>
+      </c>
+      <c r="C17" s="14">
         <v>3514</v>
       </c>
-      <c r="D17" s="9">
+      <c r="D17" s="14">
         <v>5259</v>
       </c>
-      <c r="E17" s="9">
+      <c r="E17" s="14">
         <v>4489</v>
       </c>
-      <c r="F17" s="9">
+      <c r="F17" s="14">
         <v>6089</v>
       </c>
-      <c r="G17" s="9">
+      <c r="G17" s="14">
         <v>5538</v>
       </c>
-      <c r="H17" s="9">
+      <c r="H17" s="14">
         <v>7276</v>
       </c>
-      <c r="I17" s="9">
+      <c r="I17" s="14">
         <v>7546</v>
       </c>
-      <c r="J17" s="9">
+      <c r="J17" s="14">
         <v>8194</v>
       </c>
-      <c r="K17" s="9">
+      <c r="K17" s="14">
         <v>6971</v>
       </c>
-      <c r="L17" s="9">
+      <c r="L17" s="14">
         <v>6738</v>
       </c>
-      <c r="M17" s="9">
+      <c r="M17" s="14">
         <v>7272</v>
       </c>
-      <c r="N17" s="9">
+      <c r="N17" s="14">
         <v>7048</v>
       </c>
-      <c r="O17" s="9">
+      <c r="O17" s="14">
         <v>6911</v>
       </c>
-      <c r="P17" s="9">
+      <c r="P17" s="14">
         <v>6609</v>
       </c>
-      <c r="Q17" s="9">
+      <c r="Q17" s="14">
         <v>7388</v>
       </c>
-      <c r="R17" s="9">
+      <c r="R17" s="14">
         <v>7967</v>
       </c>
-      <c r="S17" s="9">
+      <c r="S17" s="14">
         <v>28875</v>
       </c>
-      <c r="T17" s="9">
+      <c r="T17" s="14">
         <v>9728</v>
       </c>
-      <c r="U17" s="9">
+      <c r="U17" s="14">
         <v>10368</v>
       </c>
-      <c r="V17" s="9">
+      <c r="V17" s="14">
         <v>8897</v>
       </c>
-      <c r="W17" s="9">
+      <c r="W17" s="14">
         <v>7188</v>
       </c>
-      <c r="X17" s="9">
+      <c r="X17" s="14">
         <v>36181</v>
       </c>
-      <c r="Y17" s="9">
+      <c r="Y17" s="14">
         <v>7857</v>
       </c>
-      <c r="Z17" s="9">
+      <c r="Z17" s="14">
         <v>8575</v>
       </c>
-      <c r="AA17" s="9">
+      <c r="AA17" s="14">
         <v>9400</v>
       </c>
-      <c r="AB17" s="9">
+      <c r="AB17" s="14">
         <v>11932</v>
       </c>
-      <c r="AC17" s="9">
+      <c r="AC17" s="14">
         <v>37764</v>
       </c>
-      <c r="AD17" s="9">
+      <c r="AD17" s="14">
         <v>11176</v>
       </c>
-      <c r="AE17" s="9">
+      <c r="AE17" s="14">
         <v>10666</v>
       </c>
-      <c r="AF17" s="9">
+      <c r="AF17" s="14">
         <v>10479</v>
       </c>
-      <c r="AG17" s="9">
+      <c r="AG17" s="14">
         <v>10043</v>
       </c>
-      <c r="AH17" s="9">
+      <c r="AH17" s="14">
         <v>42364</v>
       </c>
-      <c r="AI17" s="9">
+      <c r="AI17" s="14">
         <v>11800</v>
       </c>
-      <c r="AJ17" s="9">
+      <c r="AJ17" s="14">
         <v>13324</v>
       </c>
-      <c r="AK17" s="9">
+      <c r="AK17" s="14">
         <v>21434</v>
       </c>
-      <c r="AL17" s="9">
+      <c r="AL17" s="14">
         <v>13574</v>
       </c>
-      <c r="AM17" s="9">
+      <c r="AM17" s="14">
         <v>60132</v>
       </c>
-      <c r="AN17" s="9">
+      <c r="AN17" s="14">
         <v>12458</v>
       </c>
-      <c r="AO17" s="9">
+      <c r="AO17" s="14">
         <v>14159</v>
       </c>
-      <c r="AP17" s="9">
+      <c r="AP17" s="14">
         <v>11483</v>
       </c>
-      <c r="AQ17" s="9">
+      <c r="AQ17" s="14">
         <v>15291</v>
       </c>
-      <c r="AR17" s="9">
+      <c r="AR17" s="14">
         <v>53391</v>
       </c>
-      <c r="AS17" s="9">
+      <c r="AS17" s="14">
         <v>12324</v>
       </c>
+      <c r="AT17" s="14">
+        <v>12765</v>
+      </c>
     </row>
-    <row r="18" spans="2:45" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="C18" s="10">
+    <row r="18" ht="15.833333333333334" customHeight="1">
+      <c r="B18" t="s" s="10">
+        <v>60</v>
+      </c>
+      <c r="C18" s="15">
         <v>3764</v>
       </c>
-      <c r="D18" s="10">
+      <c r="D18" s="15">
         <v>3909</v>
       </c>
-      <c r="E18" s="10">
+      <c r="E18" s="15">
         <v>3649</v>
       </c>
-      <c r="F18" s="10">
+      <c r="F18" s="15">
         <v>3119</v>
       </c>
-      <c r="G18" s="10">
+      <c r="G18" s="15">
         <v>3722</v>
       </c>
-      <c r="H18" s="10">
+      <c r="H18" s="15">
         <v>3519</v>
       </c>
-      <c r="I18" s="10">
+      <c r="I18" s="15">
         <v>3491</v>
       </c>
-      <c r="J18" s="10">
+      <c r="J18" s="15">
         <v>3308</v>
       </c>
-      <c r="K18" s="10">
+      <c r="K18" s="15">
         <v>3639</v>
       </c>
-      <c r="L18" s="10">
+      <c r="L18" s="15">
         <v>3621</v>
       </c>
-      <c r="M18" s="10">
+      <c r="M18" s="15">
         <v>3640</v>
       </c>
-      <c r="N18" s="10">
+      <c r="N18" s="15">
         <v>3786</v>
       </c>
-      <c r="O18" s="10">
+      <c r="O18" s="15">
         <v>3726</v>
       </c>
-      <c r="P18" s="10">
+      <c r="P18" s="15">
         <v>3509</v>
       </c>
-      <c r="Q18" s="10">
+      <c r="Q18" s="15">
         <v>3443</v>
       </c>
-      <c r="R18" s="10">
+      <c r="R18" s="15">
         <v>3982</v>
       </c>
-      <c r="S18" s="10">
+      <c r="S18" s="15">
         <v>14660</v>
       </c>
-      <c r="T18" s="10">
+      <c r="T18" s="15">
         <v>3753</v>
       </c>
-      <c r="U18" s="10">
+      <c r="U18" s="15">
         <v>3618</v>
       </c>
-      <c r="V18" s="10">
+      <c r="V18" s="15">
         <v>3733</v>
       </c>
-      <c r="W18" s="10">
+      <c r="W18" s="15">
         <v>3424</v>
       </c>
-      <c r="X18" s="10">
+      <c r="X18" s="15">
         <v>14528</v>
       </c>
-      <c r="Y18" s="10">
+      <c r="Y18" s="15">
         <v>3497</v>
       </c>
-      <c r="Z18" s="10">
+      <c r="Z18" s="15">
         <v>3661</v>
       </c>
-      <c r="AA18" s="10">
+      <c r="AA18" s="15">
         <v>3699</v>
       </c>
-      <c r="AB18" s="10">
+      <c r="AB18" s="15">
         <v>3869</v>
       </c>
-      <c r="AC18" s="10">
+      <c r="AC18" s="15">
         <v>14726</v>
       </c>
-      <c r="AD18" s="10">
+      <c r="AD18" s="15">
         <v>4123</v>
       </c>
-      <c r="AE18" s="10">
+      <c r="AE18" s="15">
         <v>4028</v>
       </c>
-      <c r="AF18" s="10">
+      <c r="AF18" s="15">
         <v>4132</v>
       </c>
-      <c r="AG18" s="10">
+      <c r="AG18" s="15">
         <v>3647</v>
       </c>
-      <c r="AH18" s="10">
+      <c r="AH18" s="15">
         <v>15930</v>
       </c>
-      <c r="AI18" s="10">
+      <c r="AI18" s="15">
         <v>4673</v>
       </c>
-      <c r="AJ18" s="10">
+      <c r="AJ18" s="15">
         <v>4976</v>
       </c>
-      <c r="AK18" s="10">
+      <c r="AK18" s="15">
         <v>5415</v>
       </c>
-      <c r="AL18" s="10">
+      <c r="AL18" s="15">
         <v>5151</v>
       </c>
-      <c r="AM18" s="10">
+      <c r="AM18" s="15">
         <v>20215</v>
       </c>
-      <c r="AN18" s="10">
+      <c r="AN18" s="15">
         <v>5074</v>
       </c>
-      <c r="AO18" s="10">
+      <c r="AO18" s="15">
         <v>6022</v>
       </c>
-      <c r="AP18" s="10">
+      <c r="AP18" s="15">
         <v>6641</v>
       </c>
-      <c r="AQ18" s="10">
+      <c r="AQ18" s="15">
         <v>8214</v>
       </c>
-      <c r="AR18" s="10">
+      <c r="AR18" s="15">
         <v>25951</v>
       </c>
-      <c r="AS18" s="10">
+      <c r="AS18" s="15">
         <v>8192</v>
       </c>
+      <c r="AT18" s="15">
+        <v>8378</v>
+      </c>
     </row>
-    <row r="19" spans="2:45" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B19" s="4" t="s">
+    <row r="19" ht="15.833333333333334" customHeight="1">
+      <c r="B19" t="s" s="9">
+        <v>61</v>
+      </c>
+      <c r="C19" s="16">
+        <v>100006</v>
+      </c>
+      <c r="D19" s="16">
+        <v>108127</v>
+      </c>
+      <c r="E19" s="16">
+        <v>102629</v>
+      </c>
+      <c r="F19" s="16">
+        <v>104594</v>
+      </c>
+      <c r="G19" s="16">
+        <v>112078</v>
+      </c>
+      <c r="H19" s="16">
+        <v>111556</v>
+      </c>
+      <c r="I19" s="16">
+        <v>114973</v>
+      </c>
+      <c r="J19" s="16">
+        <v>146702</v>
+      </c>
+      <c r="K19" s="16">
+        <v>140515</v>
+      </c>
+      <c r="L19" s="16">
+        <v>159530</v>
+      </c>
+      <c r="M19" s="16">
+        <v>142723</v>
+      </c>
+      <c r="N19" s="16">
+        <v>142979</v>
+      </c>
+      <c r="O19" s="16">
+        <v>156991</v>
+      </c>
+      <c r="P19" s="16">
+        <v>156468</v>
+      </c>
+      <c r="Q19" s="16">
+        <v>154349</v>
+      </c>
+      <c r="R19" s="16">
+        <v>161496</v>
+      </c>
+      <c r="S19" s="16">
+        <v>629304</v>
+      </c>
+      <c r="T19" s="16">
+        <v>175072</v>
+      </c>
+      <c r="U19" s="16">
+        <v>177048</v>
+      </c>
+      <c r="V19" s="16">
+        <v>179797</v>
+      </c>
+      <c r="W19" s="16">
+        <v>185702</v>
+      </c>
+      <c r="X19" s="16">
+        <v>717619</v>
+      </c>
+      <c r="Y19" s="16">
+        <v>199884</v>
+      </c>
+      <c r="Z19" s="16">
+        <v>190531</v>
+      </c>
+      <c r="AA19" s="16">
+        <v>184305</v>
+      </c>
+      <c r="AB19" s="16">
+        <v>201488</v>
+      </c>
+      <c r="AC19" s="16">
+        <v>776208</v>
+      </c>
+      <c r="AD19" s="16">
+        <v>206683</v>
+      </c>
+      <c r="AE19" s="16">
+        <v>194278</v>
+      </c>
+      <c r="AF19" s="16">
+        <v>203619</v>
+      </c>
+      <c r="AG19" s="16">
+        <v>228370</v>
+      </c>
+      <c r="AH19" s="16">
+        <v>832950</v>
+      </c>
+      <c r="AI19" s="16">
+        <v>241061</v>
+      </c>
+      <c r="AJ19" s="16">
+        <v>242457</v>
+      </c>
+      <c r="AK19" s="16">
+        <v>289599</v>
+      </c>
+      <c r="AL19" s="16">
+        <v>274804</v>
+      </c>
+      <c r="AM19" s="16">
+        <v>1047921</v>
+      </c>
+      <c r="AN19" s="16">
+        <v>305576</v>
+      </c>
+      <c r="AO19" s="16">
+        <v>313118</v>
+      </c>
+      <c r="AP19" s="16">
+        <v>298227</v>
+      </c>
+      <c r="AQ19" s="16">
+        <v>300170</v>
+      </c>
+      <c r="AR19" s="16">
+        <v>1217091</v>
+      </c>
+      <c r="AS19" s="16">
+        <v>330511</v>
+      </c>
+      <c r="AT19" s="16">
+        <v>313684</v>
+      </c>
+    </row>
+    <row r="20" ht="15.833333333333334" customHeight="1">
+      <c r="B20" t="s" s="9">
+        <v>62</v>
+      </c>
+      <c r="C20" s="16">
+        <v>34551</v>
+      </c>
+      <c r="D20" s="16">
+        <v>12976</v>
+      </c>
+      <c r="E20" s="16">
+        <v>31745</v>
+      </c>
+      <c r="F20" s="16">
+        <v>9820</v>
+      </c>
+      <c r="G20" s="16">
+        <v>47355</v>
+      </c>
+      <c r="H20" s="16">
+        <v>40162</v>
+      </c>
+      <c r="I20" s="16">
+        <v>52817</v>
+      </c>
+      <c r="J20" s="16">
+        <v>31935</v>
+      </c>
+      <c r="K20" s="16">
+        <v>46277</v>
+      </c>
+      <c r="L20" s="16">
+        <v>30955</v>
+      </c>
+      <c r="M20" s="16">
+        <v>58258</v>
+      </c>
+      <c r="N20" s="16">
+        <v>54329</v>
+      </c>
+      <c r="O20" s="16">
+        <v>77615</v>
+      </c>
+      <c r="P20" s="16">
+        <v>55639</v>
+      </c>
+      <c r="Q20" s="16">
+        <v>58521</v>
+      </c>
+      <c r="R20" s="16">
+        <v>71580</v>
+      </c>
+      <c r="S20" s="16">
+        <v>263355</v>
+      </c>
+      <c r="T20" s="16">
+        <v>98327</v>
+      </c>
+      <c r="U20" s="16">
+        <v>83792</v>
+      </c>
+      <c r="V20" s="16">
+        <v>85528</v>
+      </c>
+      <c r="W20" s="16">
+        <v>91181</v>
+      </c>
+      <c r="X20" s="16">
+        <v>358828</v>
+      </c>
+      <c r="Y20" s="16">
+        <v>111602</v>
+      </c>
+      <c r="Z20" s="16">
+        <v>106607</v>
+      </c>
+      <c r="AA20" s="16">
+        <v>102810</v>
+      </c>
+      <c r="AB20" s="16">
+        <v>91554</v>
+      </c>
+      <c r="AC20" s="16">
+        <v>412573</v>
+      </c>
+      <c r="AD20" s="16">
+        <v>122566</v>
+      </c>
+      <c r="AE20" s="16">
+        <v>116335</v>
+      </c>
+      <c r="AF20" s="16">
+        <v>124738</v>
+      </c>
+      <c r="AG20" s="16">
+        <v>141630</v>
+      </c>
+      <c r="AH20" s="16">
+        <v>505269</v>
+      </c>
+      <c r="AI20" s="16">
+        <v>167678</v>
+      </c>
+      <c r="AJ20" s="16">
+        <v>162494</v>
+      </c>
+      <c r="AK20" s="16">
+        <v>159316</v>
+      </c>
+      <c r="AL20" s="16">
+        <v>188540</v>
+      </c>
+      <c r="AM20" s="16">
+        <v>678028</v>
+      </c>
+      <c r="AN20" s="16">
+        <v>204101</v>
+      </c>
+      <c r="AO20" s="16">
+        <v>199853</v>
+      </c>
+      <c r="AP20" s="16">
+        <v>210371</v>
+      </c>
+      <c r="AQ20" s="16">
+        <v>221013</v>
+      </c>
+      <c r="AR20" s="16">
+        <v>835338</v>
+      </c>
+      <c r="AS20" s="16">
+        <v>287253</v>
+      </c>
+      <c r="AT20" s="16">
+        <v>245262</v>
+      </c>
+    </row>
+    <row r="21" ht="15.833333333333334" customHeight="1">
+      <c r="B21" t="s" s="10">
+        <v>63</v>
+      </c>
+      <c r="C21" s="18">
+        <v>0</v>
+      </c>
+      <c r="D21" s="18">
+        <v>0</v>
+      </c>
+      <c r="E21" s="18">
+        <v>0</v>
+      </c>
+      <c r="F21" s="18">
+        <v>0</v>
+      </c>
+      <c r="G21" s="18">
+        <v>0</v>
+      </c>
+      <c r="H21" s="18">
+        <v>0</v>
+      </c>
+      <c r="I21" s="18">
+        <v>0</v>
+      </c>
+      <c r="J21" s="18">
+        <v>0</v>
+      </c>
+      <c r="K21" s="18">
+        <v>0</v>
+      </c>
+      <c r="L21" s="18">
+        <v>0</v>
+      </c>
+      <c r="M21" s="18">
+        <v>0</v>
+      </c>
+      <c r="N21" s="18">
+        <v>33134</v>
+      </c>
+      <c r="O21" s="18">
+        <v>0</v>
+      </c>
+      <c r="P21" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="18">
+        <v>0</v>
+      </c>
+      <c r="R21" s="18">
+        <v>11425</v>
+      </c>
+      <c r="S21" s="18">
+        <v>11425</v>
+      </c>
+      <c r="T21" s="18">
+        <v>0</v>
+      </c>
+      <c r="U21" s="18">
+        <v>0</v>
+      </c>
+      <c r="V21" s="18">
+        <v>0</v>
+      </c>
+      <c r="W21" s="18">
+        <v>12745</v>
+      </c>
+      <c r="X21" s="18">
+        <v>12745</v>
+      </c>
+      <c r="Y21" s="18">
+        <v>0</v>
+      </c>
+      <c r="Z21" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA21" s="18">
+        <v>0</v>
+      </c>
+      <c r="AB21" s="18">
+        <v>13653</v>
+      </c>
+      <c r="AC21" s="18">
+        <v>13653</v>
+      </c>
+      <c r="AD21" s="18">
+        <v>0</v>
+      </c>
+      <c r="AE21" s="18">
+        <v>0</v>
+      </c>
+      <c r="AF21" s="18">
+        <v>0</v>
+      </c>
+      <c r="AG21" s="18">
+        <v>-9517</v>
+      </c>
+      <c r="AH21" s="18">
+        <v>-9517</v>
+      </c>
+      <c r="AI21" s="18">
+        <v>0</v>
+      </c>
+      <c r="AJ21" s="18">
+        <v>0</v>
+      </c>
+      <c r="AK21" s="18">
+        <v>-870</v>
+      </c>
+      <c r="AL21" s="18">
+        <v>8600</v>
+      </c>
+      <c r="AM21" s="18">
+        <v>7730</v>
+      </c>
+      <c r="AN21" s="18">
+        <v>0</v>
+      </c>
+      <c r="AO21" s="18">
+        <v>0</v>
+      </c>
+      <c r="AP21" s="18">
+        <v>0</v>
+      </c>
+      <c r="AQ21" s="18">
+        <v>9786</v>
+      </c>
+      <c r="AR21" s="18">
+        <v>9786</v>
+      </c>
+      <c r="AS21" s="18">
+        <v>0</v>
+      </c>
+      <c r="AT21" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" ht="15.833333333333334" customHeight="1">
+      <c r="B22" t="s" s="10">
+        <v>64</v>
+      </c>
+      <c r="C22" s="14">
+        <v>205</v>
+      </c>
+      <c r="D22" s="14">
+        <v>319</v>
+      </c>
+      <c r="E22" s="14">
+        <v>359</v>
+      </c>
+      <c r="F22" s="14">
+        <v>256</v>
+      </c>
+      <c r="G22" s="14">
+        <v>471</v>
+      </c>
+      <c r="H22" s="14">
+        <v>582</v>
+      </c>
+      <c r="I22" s="14">
+        <v>673</v>
+      </c>
+      <c r="J22" s="14">
+        <v>787</v>
+      </c>
+      <c r="K22" s="14">
+        <v>858</v>
+      </c>
+      <c r="L22" s="14">
+        <v>563</v>
+      </c>
+      <c r="M22" s="14">
+        <v>1054</v>
+      </c>
+      <c r="N22" s="14">
+        <v>1179</v>
+      </c>
+      <c r="O22" s="14">
+        <v>1184</v>
+      </c>
+      <c r="P22" s="14">
+        <v>163</v>
+      </c>
+      <c r="Q22" s="14">
+        <v>110</v>
+      </c>
+      <c r="R22" s="14">
         <v>60</v>
       </c>
-      <c r="C19" s="11">
-[...126 lines deleted...]
-        <v>330511</v>
+      <c r="S22" s="14">
+        <v>1517</v>
+      </c>
+      <c r="T22" s="14">
+        <v>122</v>
+      </c>
+      <c r="U22" s="14">
+        <v>109</v>
+      </c>
+      <c r="V22" s="14">
+        <v>96</v>
+      </c>
+      <c r="W22" s="14">
+        <v>68</v>
+      </c>
+      <c r="X22" s="14">
+        <v>395</v>
+      </c>
+      <c r="Y22" s="14">
+        <v>14</v>
+      </c>
+      <c r="Z22" s="14">
+        <v>1000</v>
+      </c>
+      <c r="AA22" s="14">
+        <v>3859</v>
+      </c>
+      <c r="AB22" s="14">
+        <v>8839</v>
+      </c>
+      <c r="AC22" s="14">
+        <v>13712</v>
+      </c>
+      <c r="AD22" s="14">
+        <v>12940</v>
+      </c>
+      <c r="AE22" s="14">
+        <v>15576</v>
+      </c>
+      <c r="AF22" s="14">
+        <v>17929</v>
+      </c>
+      <c r="AG22" s="14">
+        <v>20952</v>
+      </c>
+      <c r="AH22" s="14">
+        <v>67397</v>
+      </c>
+      <c r="AI22" s="14">
+        <v>21060</v>
+      </c>
+      <c r="AJ22" s="14">
+        <v>21511</v>
+      </c>
+      <c r="AK22" s="14">
+        <v>16663</v>
+      </c>
+      <c r="AL22" s="14">
+        <v>14803</v>
+      </c>
+      <c r="AM22" s="14">
+        <v>74037</v>
+      </c>
+      <c r="AN22" s="14">
+        <v>13849</v>
+      </c>
+      <c r="AO22" s="14">
+        <v>14972</v>
+      </c>
+      <c r="AP22" s="14">
+        <v>20348</v>
+      </c>
+      <c r="AQ22" s="14">
+        <v>19238</v>
+      </c>
+      <c r="AR22" s="14">
+        <v>68407</v>
+      </c>
+      <c r="AS22" s="14">
+        <v>17451</v>
+      </c>
+      <c r="AT22" s="14">
+        <v>18151</v>
       </c>
     </row>
-    <row r="20" spans="2:45" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...130 lines deleted...]
-        <v>287253</v>
+    <row r="23" ht="15.833333333333334" customHeight="1">
+      <c r="B23" t="s" s="10">
+        <v>65</v>
+      </c>
+      <c r="C23" s="14">
+        <v>-323</v>
+      </c>
+      <c r="D23" s="14">
+        <v>-132</v>
+      </c>
+      <c r="E23" s="14">
+        <v>0</v>
+      </c>
+      <c r="F23" s="14">
+        <v>0</v>
+      </c>
+      <c r="G23" s="14">
+        <v>0</v>
+      </c>
+      <c r="H23" s="14">
+        <v>0</v>
+      </c>
+      <c r="I23" s="14">
+        <v>0</v>
+      </c>
+      <c r="J23" s="14">
+        <v>0</v>
+      </c>
+      <c r="K23" s="14">
+        <v>0</v>
+      </c>
+      <c r="L23" s="14">
+        <v>-388</v>
+      </c>
+      <c r="M23" s="14">
+        <v>-418</v>
+      </c>
+      <c r="N23" s="14">
+        <v>-475</v>
+      </c>
+      <c r="O23" s="14">
+        <v>-485</v>
+      </c>
+      <c r="P23" s="14">
+        <v>-449</v>
+      </c>
+      <c r="Q23" s="14">
+        <v>-459</v>
+      </c>
+      <c r="R23" s="14">
+        <v>-440</v>
+      </c>
+      <c r="S23" s="14">
+        <v>-1833</v>
+      </c>
+      <c r="T23" s="14">
+        <v>-615</v>
+      </c>
+      <c r="U23" s="14">
+        <v>-434</v>
+      </c>
+      <c r="V23" s="14">
+        <v>-457</v>
+      </c>
+      <c r="W23" s="14">
+        <v>-479</v>
+      </c>
+      <c r="X23" s="14">
+        <v>-1985</v>
+      </c>
+      <c r="Y23" s="14">
+        <v>-461</v>
+      </c>
+      <c r="Z23" s="14">
+        <v>-459</v>
+      </c>
+      <c r="AA23" s="14">
+        <v>-446</v>
+      </c>
+      <c r="AB23" s="14">
+        <v>-439</v>
+      </c>
+      <c r="AC23" s="14">
+        <v>-1805</v>
+      </c>
+      <c r="AD23" s="14">
+        <v>-449</v>
+      </c>
+      <c r="AE23" s="14">
+        <v>-467</v>
+      </c>
+      <c r="AF23" s="14">
+        <v>-464</v>
+      </c>
+      <c r="AG23" s="14">
+        <v>-667</v>
+      </c>
+      <c r="AH23" s="14">
+        <v>-2047</v>
+      </c>
+      <c r="AI23" s="14">
+        <v>-1718</v>
+      </c>
+      <c r="AJ23" s="14">
+        <v>-542</v>
+      </c>
+      <c r="AK23" s="14">
+        <v>-1446</v>
+      </c>
+      <c r="AL23" s="14">
+        <v>-573</v>
+      </c>
+      <c r="AM23" s="14">
+        <v>-4279</v>
+      </c>
+      <c r="AN23" s="14">
+        <v>-587</v>
+      </c>
+      <c r="AO23" s="14">
+        <v>-429</v>
+      </c>
+      <c r="AP23" s="14">
+        <v>-522</v>
+      </c>
+      <c r="AQ23" s="14">
+        <v>-403</v>
+      </c>
+      <c r="AR23" s="14">
+        <v>-1941</v>
+      </c>
+      <c r="AS23" s="14">
+        <v>-624</v>
+      </c>
+      <c r="AT23" s="14">
+        <v>-505</v>
       </c>
     </row>
-    <row r="21" spans="2:45" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...130 lines deleted...]
-        <v>0</v>
+    <row r="24" ht="15.833333333333334" customHeight="1">
+      <c r="B24" t="s" s="10">
+        <v>66</v>
+      </c>
+      <c r="C24" s="15">
+        <v>0</v>
+      </c>
+      <c r="D24" s="15">
+        <v>0</v>
+      </c>
+      <c r="E24" s="15">
+        <v>0</v>
+      </c>
+      <c r="F24" s="15">
+        <v>0</v>
+      </c>
+      <c r="G24" s="15">
+        <v>0</v>
+      </c>
+      <c r="H24" s="15">
+        <v>0</v>
+      </c>
+      <c r="I24" s="15">
+        <v>0</v>
+      </c>
+      <c r="J24" s="15">
+        <v>0</v>
+      </c>
+      <c r="K24" s="15">
+        <v>0</v>
+      </c>
+      <c r="L24" s="15">
+        <v>0</v>
+      </c>
+      <c r="M24" s="15">
+        <v>0</v>
+      </c>
+      <c r="N24" s="15">
+        <v>0</v>
+      </c>
+      <c r="O24" s="15">
+        <v>0</v>
+      </c>
+      <c r="P24" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="15">
+        <v>0</v>
+      </c>
+      <c r="R24" s="15">
+        <v>0</v>
+      </c>
+      <c r="S24" s="15">
+        <v>0</v>
+      </c>
+      <c r="T24" s="15">
+        <v>0</v>
+      </c>
+      <c r="U24" s="15">
+        <v>0</v>
+      </c>
+      <c r="V24" s="15">
+        <v>0</v>
+      </c>
+      <c r="W24" s="15">
+        <v>0</v>
+      </c>
+      <c r="X24" s="15">
+        <v>0</v>
+      </c>
+      <c r="Y24" s="15">
+        <v>0</v>
+      </c>
+      <c r="Z24" s="15">
+        <v>0</v>
+      </c>
+      <c r="AA24" s="15">
+        <v>0</v>
+      </c>
+      <c r="AB24" s="15">
+        <v>-1000</v>
+      </c>
+      <c r="AC24" s="15">
+        <v>-1000</v>
+      </c>
+      <c r="AD24" s="15">
+        <v>341</v>
+      </c>
+      <c r="AE24" s="15">
+        <v>-456</v>
+      </c>
+      <c r="AF24" s="15">
+        <v>-1907</v>
+      </c>
+      <c r="AG24" s="15">
+        <v>-11100</v>
+      </c>
+      <c r="AH24" s="15">
+        <v>-13122</v>
+      </c>
+      <c r="AI24" s="15">
+        <v>0</v>
+      </c>
+      <c r="AJ24" s="15">
+        <v>0</v>
+      </c>
+      <c r="AK24" s="15">
+        <v>10</v>
+      </c>
+      <c r="AL24" s="15">
+        <v>-1124</v>
+      </c>
+      <c r="AM24" s="15">
+        <v>-1114</v>
+      </c>
+      <c r="AN24" s="15">
+        <v>4221</v>
+      </c>
+      <c r="AO24" s="15">
+        <v>12665</v>
+      </c>
+      <c r="AP24" s="15">
+        <v>39420</v>
+      </c>
+      <c r="AQ24" s="15">
+        <v>207078</v>
+      </c>
+      <c r="AR24" s="15">
+        <v>263384</v>
+      </c>
+      <c r="AS24" s="15">
+        <v>-1156</v>
+      </c>
+      <c r="AT24" s="15">
+        <v>7278</v>
       </c>
     </row>
-    <row r="22" spans="2:45" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...63 lines deleted...]
-      <c r="W22" s="9">
+    <row r="25" ht="15.833333333333334" customHeight="1">
+      <c r="B25" t="s" s="9">
+        <v>67</v>
+      </c>
+      <c r="C25" s="16">
+        <v>34433</v>
+      </c>
+      <c r="D25" s="16">
+        <v>13163</v>
+      </c>
+      <c r="E25" s="16">
+        <v>32104</v>
+      </c>
+      <c r="F25" s="16">
+        <v>10076</v>
+      </c>
+      <c r="G25" s="16">
+        <v>47826</v>
+      </c>
+      <c r="H25" s="16">
+        <v>40744</v>
+      </c>
+      <c r="I25" s="16">
+        <v>53490</v>
+      </c>
+      <c r="J25" s="16">
+        <v>32722</v>
+      </c>
+      <c r="K25" s="16">
+        <v>47135</v>
+      </c>
+      <c r="L25" s="16">
+        <v>31130</v>
+      </c>
+      <c r="M25" s="16">
+        <v>58894</v>
+      </c>
+      <c r="N25" s="16">
+        <v>88167</v>
+      </c>
+      <c r="O25" s="16">
+        <v>78314</v>
+      </c>
+      <c r="P25" s="16">
+        <v>55353</v>
+      </c>
+      <c r="Q25" s="16">
+        <v>58172</v>
+      </c>
+      <c r="R25" s="16">
+        <v>82625</v>
+      </c>
+      <c r="S25" s="16">
+        <v>274464</v>
+      </c>
+      <c r="T25" s="16">
+        <v>97834</v>
+      </c>
+      <c r="U25" s="16">
+        <v>83467</v>
+      </c>
+      <c r="V25" s="16">
+        <v>85167</v>
+      </c>
+      <c r="W25" s="16">
+        <v>103515</v>
+      </c>
+      <c r="X25" s="16">
+        <v>369983</v>
+      </c>
+      <c r="Y25" s="16">
+        <v>111155</v>
+      </c>
+      <c r="Z25" s="16">
+        <v>107148</v>
+      </c>
+      <c r="AA25" s="16">
+        <v>106223</v>
+      </c>
+      <c r="AB25" s="16">
+        <v>112607</v>
+      </c>
+      <c r="AC25" s="16">
+        <v>437133</v>
+      </c>
+      <c r="AD25" s="16">
+        <v>135398</v>
+      </c>
+      <c r="AE25" s="16">
+        <v>130988</v>
+      </c>
+      <c r="AF25" s="16">
+        <v>140296</v>
+      </c>
+      <c r="AG25" s="16">
+        <v>141298</v>
+      </c>
+      <c r="AH25" s="16">
+        <v>547980</v>
+      </c>
+      <c r="AI25" s="16">
+        <v>187020</v>
+      </c>
+      <c r="AJ25" s="16">
+        <v>183463</v>
+      </c>
+      <c r="AK25" s="16">
+        <v>173673</v>
+      </c>
+      <c r="AL25" s="16">
+        <v>210246</v>
+      </c>
+      <c r="AM25" s="16">
+        <v>754402</v>
+      </c>
+      <c r="AN25" s="16">
+        <v>221584</v>
+      </c>
+      <c r="AO25" s="16">
+        <v>227061</v>
+      </c>
+      <c r="AP25" s="16">
+        <v>269617</v>
+      </c>
+      <c r="AQ25" s="16">
+        <v>456712</v>
+      </c>
+      <c r="AR25" s="16">
+        <v>1174974</v>
+      </c>
+      <c r="AS25" s="16">
+        <v>302924</v>
+      </c>
+      <c r="AT25" s="16">
+        <v>270186</v>
+      </c>
+    </row>
+    <row r="26" ht="15.833333333333334" customHeight="1">
+      <c r="B26" t="s" s="10">
         <v>68</v>
       </c>
-      <c r="X22" s="9">
-[...63 lines deleted...]
-        <v>17451</v>
+      <c r="C26" s="16">
+        <v>-1053</v>
+      </c>
+      <c r="D26" s="16">
+        <v>-1053</v>
+      </c>
+      <c r="E26" s="16">
+        <v>-1053</v>
+      </c>
+      <c r="F26" s="16">
+        <v>-2970</v>
+      </c>
+      <c r="G26" s="16">
+        <v>-2518</v>
+      </c>
+      <c r="H26" s="16">
+        <v>-1847</v>
+      </c>
+      <c r="I26" s="16">
+        <v>-7535</v>
+      </c>
+      <c r="J26" s="16">
+        <v>-3415</v>
+      </c>
+      <c r="K26" s="16">
+        <v>-4783</v>
+      </c>
+      <c r="L26" s="16">
+        <v>-6314</v>
+      </c>
+      <c r="M26" s="16">
+        <v>-10316</v>
+      </c>
+      <c r="N26" s="16">
+        <v>-30889</v>
+      </c>
+      <c r="O26" s="16">
+        <v>-15829</v>
+      </c>
+      <c r="P26" s="16">
+        <v>-12945</v>
+      </c>
+      <c r="Q26" s="16">
+        <v>-11124</v>
+      </c>
+      <c r="R26" s="16">
+        <v>-16176</v>
+      </c>
+      <c r="S26" s="16">
+        <v>-56074</v>
+      </c>
+      <c r="T26" s="16">
+        <v>-16269</v>
+      </c>
+      <c r="U26" s="16">
+        <v>-17234</v>
+      </c>
+      <c r="V26" s="16">
+        <v>-19862</v>
+      </c>
+      <c r="W26" s="16">
+        <v>-43510</v>
+      </c>
+      <c r="X26" s="16">
+        <v>-96875</v>
+      </c>
+      <c r="Y26" s="16">
+        <v>-13710</v>
+      </c>
+      <c r="Z26" s="16">
+        <v>-25548</v>
+      </c>
+      <c r="AA26" s="16">
+        <v>-24657</v>
+      </c>
+      <c r="AB26" s="16">
+        <v>-13605</v>
+      </c>
+      <c r="AC26" s="16">
+        <v>-77520</v>
+      </c>
+      <c r="AD26" s="16">
+        <v>-33205</v>
+      </c>
+      <c r="AE26" s="16">
+        <v>-29049</v>
+      </c>
+      <c r="AF26" s="16">
+        <v>-28666</v>
+      </c>
+      <c r="AG26" s="16">
+        <v>-37557</v>
+      </c>
+      <c r="AH26" s="16">
+        <v>-128477</v>
+      </c>
+      <c r="AI26" s="16">
+        <v>-43638</v>
+      </c>
+      <c r="AJ26" s="16">
+        <v>-47047</v>
+      </c>
+      <c r="AK26" s="16">
+        <v>-43450</v>
+      </c>
+      <c r="AL26" s="16">
+        <v>-50304</v>
+      </c>
+      <c r="AM26" s="16">
+        <v>-184439</v>
+      </c>
+      <c r="AN26" s="16">
+        <v>-53279</v>
+      </c>
+      <c r="AO26" s="16">
+        <v>-51539</v>
+      </c>
+      <c r="AP26" s="16">
+        <v>-59068</v>
+      </c>
+      <c r="AQ26" s="16">
+        <v>-89588</v>
+      </c>
+      <c r="AR26" s="16">
+        <v>-253474</v>
+      </c>
+      <c r="AS26" s="16">
+        <v>-69757</v>
+      </c>
+      <c r="AT26" s="16">
+        <v>-63500</v>
       </c>
     </row>
-    <row r="23" spans="2:45" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...130 lines deleted...]
-        <v>-624</v>
+    <row r="27" ht="15.833333333333334" customHeight="1">
+      <c r="B27" t="s" s="9">
+        <v>69</v>
+      </c>
+      <c r="C27" s="19">
+        <v>33380</v>
+      </c>
+      <c r="D27" s="19">
+        <v>12110</v>
+      </c>
+      <c r="E27" s="19">
+        <v>31051</v>
+      </c>
+      <c r="F27" s="19">
+        <v>7106</v>
+      </c>
+      <c r="G27" s="19">
+        <v>45308</v>
+      </c>
+      <c r="H27" s="19">
+        <v>38897</v>
+      </c>
+      <c r="I27" s="19">
+        <v>45955</v>
+      </c>
+      <c r="J27" s="19">
+        <v>29307</v>
+      </c>
+      <c r="K27" s="19">
+        <v>42352</v>
+      </c>
+      <c r="L27" s="18">
+        <v>24816</v>
+      </c>
+      <c r="M27" s="18">
+        <v>48578</v>
+      </c>
+      <c r="N27" s="18">
+        <v>57278</v>
+      </c>
+      <c r="O27" s="18">
+        <v>62485</v>
+      </c>
+      <c r="P27" s="18">
+        <v>42408</v>
+      </c>
+      <c r="Q27" s="18">
+        <v>47048</v>
+      </c>
+      <c r="R27" s="18">
+        <v>66449</v>
+      </c>
+      <c r="S27" s="18">
+        <v>218390</v>
+      </c>
+      <c r="T27" s="18">
+        <v>81565</v>
+      </c>
+      <c r="U27" s="18">
+        <v>66233</v>
+      </c>
+      <c r="V27" s="18">
+        <v>65305</v>
+      </c>
+      <c r="W27" s="18">
+        <v>60005</v>
+      </c>
+      <c r="X27" s="18">
+        <v>273108</v>
+      </c>
+      <c r="Y27" s="18">
+        <v>97445</v>
+      </c>
+      <c r="Z27" s="18">
+        <v>81600</v>
+      </c>
+      <c r="AA27" s="18">
+        <v>81566</v>
+      </c>
+      <c r="AB27" s="18">
+        <v>99002</v>
+      </c>
+      <c r="AC27" s="18">
+        <v>359613</v>
+      </c>
+      <c r="AD27" s="18">
+        <v>102193</v>
+      </c>
+      <c r="AE27" s="18">
+        <v>101939</v>
+      </c>
+      <c r="AF27" s="18">
+        <v>111630</v>
+      </c>
+      <c r="AG27" s="18">
+        <v>103741</v>
+      </c>
+      <c r="AH27" s="18">
+        <v>419503</v>
+      </c>
+      <c r="AI27" s="18">
+        <v>143382</v>
+      </c>
+      <c r="AJ27" s="18">
+        <v>136416</v>
+      </c>
+      <c r="AK27" s="18">
+        <v>130223</v>
+      </c>
+      <c r="AL27" s="18">
+        <v>159942</v>
+      </c>
+      <c r="AM27" s="18">
+        <v>569963</v>
+      </c>
+      <c r="AN27" s="18">
+        <v>168305</v>
+      </c>
+      <c r="AO27" s="18">
+        <v>175522</v>
+      </c>
+      <c r="AP27" s="18">
+        <v>210549</v>
+      </c>
+      <c r="AQ27" s="18">
+        <v>367124</v>
+      </c>
+      <c r="AR27" s="18">
+        <v>921500</v>
+      </c>
+      <c r="AS27" s="18">
+        <v>233167</v>
+      </c>
+      <c r="AT27" s="18">
+        <v>206686</v>
       </c>
     </row>
-    <row r="24" spans="2:45" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...130 lines deleted...]
-        <v>-1156</v>
+    <row r="28" ht="15.833333333333334" customHeight="1">
+      <c r="B28" t="s" s="10">
+        <v>70</v>
+      </c>
+      <c r="C28" s="20"/>
+      <c r="D28" s="20"/>
+      <c r="E28" s="20"/>
+      <c r="F28" s="20"/>
+      <c r="G28" s="20"/>
+      <c r="H28" s="20"/>
+      <c r="I28" s="20"/>
+      <c r="J28" s="20"/>
+      <c r="K28" s="20"/>
+      <c r="L28" s="15">
+        <v>11988</v>
+      </c>
+      <c r="M28" s="15">
+        <v>18966</v>
+      </c>
+      <c r="N28" s="15">
+        <v>15949</v>
+      </c>
+      <c r="O28" s="15">
+        <v>18557</v>
+      </c>
+      <c r="P28" s="15">
+        <v>11912</v>
+      </c>
+      <c r="Q28" s="15">
+        <v>10236</v>
+      </c>
+      <c r="R28" s="15">
+        <v>11389</v>
+      </c>
+      <c r="S28" s="15">
+        <v>52094</v>
+      </c>
+      <c r="T28" s="15">
+        <v>13706</v>
+      </c>
+      <c r="U28" s="15">
+        <v>10917</v>
+      </c>
+      <c r="V28" s="15">
+        <v>10542</v>
+      </c>
+      <c r="W28" s="15">
+        <v>11115</v>
+      </c>
+      <c r="X28" s="15">
+        <v>46280</v>
+      </c>
+      <c r="Y28" s="15">
+        <v>14480</v>
+      </c>
+      <c r="Z28" s="15">
+        <v>13256</v>
+      </c>
+      <c r="AA28" s="15">
+        <v>12483</v>
+      </c>
+      <c r="AB28" s="15">
+        <v>10056</v>
+      </c>
+      <c r="AC28" s="15">
+        <v>50275</v>
+      </c>
+      <c r="AD28" s="15">
+        <v>14337</v>
+      </c>
+      <c r="AE28" s="15">
+        <v>12857</v>
+      </c>
+      <c r="AF28" s="15">
+        <v>13016</v>
+      </c>
+      <c r="AG28" s="15">
+        <v>14427</v>
+      </c>
+      <c r="AH28" s="15">
+        <v>54637</v>
+      </c>
+      <c r="AI28" s="15">
+        <v>17240</v>
+      </c>
+      <c r="AJ28" s="15">
+        <v>17177</v>
+      </c>
+      <c r="AK28" s="15">
+        <v>16307</v>
+      </c>
+      <c r="AL28" s="15">
+        <v>17732</v>
+      </c>
+      <c r="AM28" s="15">
+        <v>68456</v>
+      </c>
+      <c r="AN28" s="15">
+        <v>19923</v>
+      </c>
+      <c r="AO28" s="15">
+        <v>21740</v>
+      </c>
+      <c r="AP28" s="15">
+        <v>24913</v>
+      </c>
+      <c r="AQ28" s="15">
+        <v>42132</v>
+      </c>
+      <c r="AR28" s="15">
+        <v>108708</v>
+      </c>
+      <c r="AS28" s="15">
+        <v>27883</v>
+      </c>
+      <c r="AT28" s="15">
+        <v>25368</v>
       </c>
     </row>
-    <row r="25" spans="2:45" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...130 lines deleted...]
-        <v>302924</v>
+    <row r="29" ht="15.833333333333334" customHeight="1">
+      <c r="B29" t="s" s="6">
+        <v>71</v>
+      </c>
+      <c r="L29" s="19">
+        <v>12828</v>
+      </c>
+      <c r="M29" s="19">
+        <v>29612</v>
+      </c>
+      <c r="N29" s="19">
+        <v>41329</v>
+      </c>
+      <c r="O29" s="19">
+        <v>43928</v>
+      </c>
+      <c r="P29" s="19">
+        <v>30496</v>
+      </c>
+      <c r="Q29" s="19">
+        <v>36812</v>
+      </c>
+      <c r="R29" s="19">
+        <v>55060</v>
+      </c>
+      <c r="S29" s="19">
+        <v>166296</v>
+      </c>
+      <c r="T29" s="19">
+        <v>67859</v>
+      </c>
+      <c r="U29" s="19">
+        <v>55316</v>
+      </c>
+      <c r="V29" s="19">
+        <v>54763</v>
+      </c>
+      <c r="W29" s="19">
+        <v>48890</v>
+      </c>
+      <c r="X29" s="19">
+        <v>226828</v>
+      </c>
+      <c r="Y29" s="19">
+        <v>82965</v>
+      </c>
+      <c r="Z29" s="19">
+        <v>68344</v>
+      </c>
+      <c r="AA29" s="19">
+        <v>69083</v>
+      </c>
+      <c r="AB29" s="19">
+        <v>88946</v>
+      </c>
+      <c r="AC29" s="19">
+        <v>309338</v>
+      </c>
+      <c r="AD29" s="19">
+        <v>87856</v>
+      </c>
+      <c r="AE29" s="19">
+        <v>89082</v>
+      </c>
+      <c r="AF29" s="19">
+        <v>98614</v>
+      </c>
+      <c r="AG29" s="19">
+        <v>89314</v>
+      </c>
+      <c r="AH29" s="19">
+        <v>364866</v>
+      </c>
+      <c r="AI29" s="19">
+        <v>126142</v>
+      </c>
+      <c r="AJ29" s="19">
+        <v>119239</v>
+      </c>
+      <c r="AK29" s="19">
+        <v>113916</v>
+      </c>
+      <c r="AL29" s="19">
+        <v>142210</v>
+      </c>
+      <c r="AM29" s="19">
+        <v>501507</v>
+      </c>
+      <c r="AN29" s="19">
+        <v>148382</v>
+      </c>
+      <c r="AO29" s="19">
+        <v>153782</v>
+      </c>
+      <c r="AP29" s="19">
+        <v>185636</v>
+      </c>
+      <c r="AQ29" s="19">
+        <v>324992</v>
+      </c>
+      <c r="AR29" s="19">
+        <v>812792</v>
+      </c>
+      <c r="AS29" s="19">
+        <v>205284</v>
+      </c>
+      <c r="AT29" s="19">
+        <v>181318</v>
       </c>
     </row>
-    <row r="26" spans="2:45" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...131 lines deleted...]
-      </c>
+    <row r="30" ht="15.833333333333334" customHeight="1">
+      <c r="B30" t="s" s="10">
+        <v>72</v>
+      </c>
+      <c r="L30" s="20"/>
+      <c r="M30" s="20"/>
+      <c r="N30" s="20"/>
+      <c r="O30" s="20"/>
+      <c r="P30" s="20"/>
+      <c r="Q30" s="20"/>
+      <c r="R30" s="20"/>
+      <c r="S30" s="20"/>
+      <c r="T30" s="20"/>
+      <c r="U30" s="20"/>
+      <c r="V30" s="20"/>
+      <c r="W30" s="20"/>
+      <c r="X30" s="20"/>
+      <c r="Y30" s="20"/>
+      <c r="Z30" s="20"/>
+      <c r="AA30" s="20"/>
+      <c r="AB30" s="20"/>
+      <c r="AC30" s="20"/>
+      <c r="AD30" s="20"/>
+      <c r="AE30" s="20"/>
+      <c r="AF30" s="20"/>
+      <c r="AG30" s="20"/>
+      <c r="AH30" s="20"/>
+      <c r="AI30" s="20"/>
+      <c r="AJ30" s="20"/>
+      <c r="AK30" s="20"/>
+      <c r="AL30" s="20"/>
+      <c r="AM30" s="20"/>
+      <c r="AN30" s="20"/>
+      <c r="AO30" s="20"/>
+      <c r="AP30" s="20"/>
+      <c r="AQ30" s="20"/>
+      <c r="AR30" s="20"/>
+      <c r="AS30" s="20"/>
+      <c r="AT30" s="20"/>
     </row>
-    <row r="27" spans="2:45" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...131 lines deleted...]
-      </c>
+    <row r="31" ht="15.833333333333334" customHeight="1">
+      <c r="B31" t="s" s="10">
+        <v>73</v>
+      </c>
+      <c r="AS31" s="21"/>
     </row>
-    <row r="28" spans="2:45" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...112 lines deleted...]
-        <v>27883</v>
+    <row r="32" ht="15.833333333333334" customHeight="1">
+      <c r="B32" t="s" s="22">
+        <v>74</v>
+      </c>
+      <c r="C32" s="23">
+        <v>0.16</v>
+      </c>
+      <c r="D32" s="23">
+        <v>0.06</v>
+      </c>
+      <c r="E32" s="23">
+        <v>0.15</v>
+      </c>
+      <c r="F32" s="23">
+        <v>0.03</v>
+      </c>
+      <c r="G32" s="23">
+        <v>0.21</v>
+      </c>
+      <c r="H32" s="23">
+        <v>0.18</v>
+      </c>
+      <c r="I32" s="23">
+        <v>0.21</v>
+      </c>
+      <c r="J32" s="23">
+        <v>0.13</v>
+      </c>
+      <c r="K32" s="23">
+        <v>0.19</v>
+      </c>
+      <c r="L32" s="23">
+        <v>0.09</v>
+      </c>
+      <c r="M32" s="23">
+        <v>0.21</v>
+      </c>
+      <c r="N32" s="23">
+        <v>0.26</v>
+      </c>
+      <c r="O32" s="23">
+        <v>0.26</v>
+      </c>
+      <c r="P32" s="23">
+        <v>0.17</v>
+      </c>
+      <c r="Q32" s="23">
+        <v>0.2</v>
+      </c>
+      <c r="R32" s="23">
+        <v>0.29</v>
+      </c>
+      <c r="S32" s="23">
+        <v>0.92</v>
+      </c>
+      <c r="T32" s="23">
+        <v>0.34</v>
+      </c>
+      <c r="U32" s="23">
+        <v>0.27</v>
+      </c>
+      <c r="V32" s="23">
+        <v>0.27</v>
+      </c>
+      <c r="W32" s="23">
+        <v>0.24</v>
+      </c>
+      <c r="X32" s="23">
+        <v>1.13</v>
+      </c>
+      <c r="Y32" s="23">
+        <v>0.41</v>
+      </c>
+      <c r="Z32" s="23">
+        <v>0.33</v>
+      </c>
+      <c r="AA32" s="23">
+        <v>0.34</v>
+      </c>
+      <c r="AB32" s="23">
+        <v>0.43</v>
+      </c>
+      <c r="AC32" s="23">
+        <v>1.5</v>
+      </c>
+      <c r="AD32" s="23">
+        <v>0.42</v>
+      </c>
+      <c r="AE32" s="23">
+        <v>0.42</v>
+      </c>
+      <c r="AF32" s="23">
+        <v>0.47</v>
+      </c>
+      <c r="AG32" s="23">
+        <v>0.42</v>
+      </c>
+      <c r="AH32" s="23">
+        <v>1.73</v>
+      </c>
+      <c r="AI32" s="23">
+        <v>0.59</v>
+      </c>
+      <c r="AJ32" s="23">
+        <v>0.56</v>
+      </c>
+      <c r="AK32" s="23">
+        <v>0.53</v>
+      </c>
+      <c r="AL32" s="23">
+        <v>0.67</v>
+      </c>
+      <c r="AM32" s="23">
+        <v>2.35</v>
+      </c>
+      <c r="AN32" s="23">
+        <v>0.7</v>
+      </c>
+      <c r="AO32" s="23">
+        <v>0.72</v>
+      </c>
+      <c r="AP32" s="23">
+        <v>0.87</v>
+      </c>
+      <c r="AQ32" s="23">
+        <v>1.52</v>
+      </c>
+      <c r="AR32" s="23">
+        <v>3.81</v>
+      </c>
+      <c r="AS32" s="23">
+        <v>0.96</v>
+      </c>
+      <c r="AT32" s="23">
+        <v>0.85</v>
       </c>
     </row>
-    <row r="29" spans="2:45" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-[...103 lines deleted...]
-        <v>205284</v>
+    <row r="33" ht="15.833333333333334" customHeight="1">
+      <c r="B33" t="s" s="22">
+        <v>75</v>
+      </c>
+      <c r="C33" s="24">
+        <v>0.16</v>
+      </c>
+      <c r="D33" s="24">
+        <v>0.06</v>
+      </c>
+      <c r="E33" s="24">
+        <v>0.15</v>
+      </c>
+      <c r="F33" s="24">
+        <v>0.03</v>
+      </c>
+      <c r="G33" s="24">
+        <v>0.21</v>
+      </c>
+      <c r="H33" s="24">
+        <v>0.18</v>
+      </c>
+      <c r="I33" s="24">
+        <v>0.21</v>
+      </c>
+      <c r="J33" s="24">
+        <v>0.13</v>
+      </c>
+      <c r="K33" s="24">
+        <v>0.19</v>
+      </c>
+      <c r="L33" s="24">
+        <v>0.09</v>
+      </c>
+      <c r="M33" s="24">
+        <v>0.2</v>
+      </c>
+      <c r="N33" s="24">
+        <v>0.25</v>
+      </c>
+      <c r="O33" s="24">
+        <v>0.25</v>
+      </c>
+      <c r="P33" s="24">
+        <v>0.16</v>
+      </c>
+      <c r="Q33" s="24">
+        <v>0.19</v>
+      </c>
+      <c r="R33" s="24">
+        <v>0.28</v>
+      </c>
+      <c r="S33" s="24">
+        <v>0.88</v>
+      </c>
+      <c r="T33" s="24">
+        <v>0.33</v>
+      </c>
+      <c r="U33" s="24">
+        <v>0.27</v>
+      </c>
+      <c r="V33" s="24">
+        <v>0.26</v>
+      </c>
+      <c r="W33" s="24">
+        <v>0.23</v>
+      </c>
+      <c r="X33" s="24">
+        <v>1.09</v>
+      </c>
+      <c r="Y33" s="24">
+        <v>0.4</v>
+      </c>
+      <c r="Z33" s="24">
+        <v>0.33</v>
+      </c>
+      <c r="AA33" s="24">
+        <v>0.33</v>
+      </c>
+      <c r="AB33" s="24">
+        <v>0.42</v>
+      </c>
+      <c r="AC33" s="24">
+        <v>1.48</v>
+      </c>
+      <c r="AD33" s="24">
+        <v>0.42</v>
+      </c>
+      <c r="AE33" s="24">
+        <v>0.42</v>
+      </c>
+      <c r="AF33" s="24">
+        <v>0.46</v>
+      </c>
+      <c r="AG33" s="24">
+        <v>0.42</v>
+      </c>
+      <c r="AH33" s="24">
+        <v>1.71</v>
+      </c>
+      <c r="AI33" s="24">
+        <v>0.59</v>
+      </c>
+      <c r="AJ33" s="24">
+        <v>0.55</v>
+      </c>
+      <c r="AK33" s="24">
+        <v>0.53</v>
+      </c>
+      <c r="AL33" s="24">
+        <v>0.66</v>
+      </c>
+      <c r="AM33" s="24">
+        <v>2.33</v>
+      </c>
+      <c r="AN33" s="24">
+        <v>0.69</v>
+      </c>
+      <c r="AO33" s="24">
+        <v>0.71</v>
+      </c>
+      <c r="AP33" s="24">
+        <v>0.86</v>
+      </c>
+      <c r="AQ33" s="24">
+        <v>1.51</v>
+      </c>
+      <c r="AR33" s="24">
+        <v>3.78</v>
+      </c>
+      <c r="AS33" s="24">
+        <v>0.96</v>
+      </c>
+      <c r="AT33" s="24">
+        <v>0.85</v>
       </c>
     </row>
-    <row r="30" spans="2:45" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...36 lines deleted...]
-      <c r="AS30" s="19"/>
+    <row r="34" ht="15.833333333333334" customHeight="1">
+      <c r="B34" t="s" s="10">
+        <v>76</v>
+      </c>
+      <c r="C34" s="20"/>
+      <c r="D34" s="20"/>
+      <c r="E34" s="20"/>
+      <c r="F34" s="20"/>
+      <c r="G34" s="20"/>
+      <c r="H34" s="20"/>
+      <c r="I34" s="20"/>
+      <c r="J34" s="20"/>
+      <c r="K34" s="20"/>
+      <c r="L34" s="20"/>
+      <c r="M34" s="20"/>
+      <c r="N34" s="20"/>
+      <c r="O34" s="20"/>
+      <c r="P34" s="20"/>
+      <c r="Q34" s="20"/>
+      <c r="R34" s="20"/>
+      <c r="S34" s="20"/>
+      <c r="T34" s="20"/>
+      <c r="U34" s="20"/>
+      <c r="V34" s="20"/>
+      <c r="W34" s="20"/>
+      <c r="X34" s="20"/>
+      <c r="Y34" s="20"/>
+      <c r="Z34" s="20"/>
+      <c r="AA34" s="20"/>
+      <c r="AB34" s="20"/>
+      <c r="AC34" s="20"/>
+      <c r="AD34" s="20"/>
+      <c r="AE34" s="20"/>
+      <c r="AF34" s="20"/>
+      <c r="AG34" s="20"/>
+      <c r="AH34" s="20"/>
+      <c r="AI34" s="20"/>
+      <c r="AJ34" s="20"/>
+      <c r="AK34" s="20"/>
+      <c r="AL34" s="20"/>
+      <c r="AM34" s="20"/>
+      <c r="AN34" s="20"/>
+      <c r="AO34" s="20"/>
+      <c r="AP34" s="20"/>
+      <c r="AQ34" s="20"/>
+      <c r="AR34" s="20"/>
+      <c r="AS34" s="20"/>
+      <c r="AT34" s="20"/>
     </row>
-    <row r="31" spans="2:45" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>72</v>
+    <row r="35" ht="15.833333333333334" customHeight="1">
+      <c r="B35" t="s" s="22">
+        <v>74</v>
+      </c>
+      <c r="C35" s="14">
+        <v>210964700</v>
+      </c>
+      <c r="D35" s="14">
+        <v>212403283</v>
+      </c>
+      <c r="E35" s="14">
+        <v>213434971</v>
+      </c>
+      <c r="F35" s="14">
+        <v>213434971</v>
+      </c>
+      <c r="G35" s="14">
+        <v>213435321</v>
+      </c>
+      <c r="H35" s="14">
+        <v>213435314</v>
+      </c>
+      <c r="I35" s="14">
+        <v>219165997</v>
+      </c>
+      <c r="J35" s="14">
+        <v>222221628</v>
+      </c>
+      <c r="K35" s="14">
+        <v>222222197</v>
+      </c>
+      <c r="L35" s="14">
+        <v>142933192</v>
+      </c>
+      <c r="M35" s="14">
+        <v>142935206</v>
+      </c>
+      <c r="N35" s="14">
+        <v>157950550</v>
+      </c>
+      <c r="O35" s="14">
+        <v>166234749</v>
+      </c>
+      <c r="P35" s="14">
+        <v>177649501</v>
+      </c>
+      <c r="Q35" s="14">
+        <v>187774170</v>
+      </c>
+      <c r="R35" s="14">
+        <v>189795356</v>
+      </c>
+      <c r="S35" s="14">
+        <v>180409462</v>
+      </c>
+      <c r="T35" s="14">
+        <v>199064607</v>
+      </c>
+      <c r="U35" s="14">
+        <v>201749985</v>
+      </c>
+      <c r="V35" s="14">
+        <v>202238122</v>
+      </c>
+      <c r="W35" s="14">
+        <v>202576021</v>
+      </c>
+      <c r="X35" s="14">
+        <v>201419081</v>
+      </c>
+      <c r="Y35" s="14">
+        <v>204061347</v>
+      </c>
+      <c r="Z35" s="14">
+        <v>204501035</v>
+      </c>
+      <c r="AA35" s="14">
+        <v>205721162</v>
+      </c>
+      <c r="AB35" s="14">
+        <v>207978371</v>
+      </c>
+      <c r="AC35" s="14">
+        <v>205576637</v>
+      </c>
+      <c r="AD35" s="14">
+        <v>208105437</v>
+      </c>
+      <c r="AE35" s="14">
+        <v>211569728</v>
+      </c>
+      <c r="AF35" s="14">
+        <v>211618475</v>
+      </c>
+      <c r="AG35" s="14">
+        <v>211843460</v>
+      </c>
+      <c r="AH35" s="14">
+        <v>210796802</v>
+      </c>
+      <c r="AI35" s="14">
+        <v>212709872</v>
+      </c>
+      <c r="AJ35" s="14">
+        <v>213162158</v>
+      </c>
+      <c r="AK35" s="14">
+        <v>213206193</v>
+      </c>
+      <c r="AL35" s="14">
+        <v>213039958</v>
+      </c>
+      <c r="AM35" s="14">
+        <v>213030056</v>
+      </c>
+      <c r="AN35" s="14">
+        <v>213087496</v>
+      </c>
+      <c r="AO35" s="14">
+        <v>213339761</v>
+      </c>
+      <c r="AP35" s="14">
+        <v>213359090</v>
+      </c>
+      <c r="AQ35" s="14">
+        <v>213065776</v>
+      </c>
+      <c r="AR35" s="14">
+        <v>213213371</v>
+      </c>
+      <c r="AS35" s="14">
+        <v>212685136</v>
+      </c>
+      <c r="AT35" s="14">
+        <v>212463597</v>
       </c>
     </row>
-    <row r="32" spans="2:45" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...54 lines deleted...]
-      <c r="T32" s="15">
+    <row r="36" ht="15.833333333333334" customHeight="1">
+      <c r="B36" t="s" s="22">
+        <v>75</v>
+      </c>
+      <c r="C36" s="14">
+        <v>210964700</v>
+      </c>
+      <c r="D36" s="14">
+        <v>212403283</v>
+      </c>
+      <c r="E36" s="14">
+        <v>213434971</v>
+      </c>
+      <c r="F36" s="14">
+        <v>213434971</v>
+      </c>
+      <c r="G36" s="14">
+        <v>213435321</v>
+      </c>
+      <c r="H36" s="14">
+        <v>213435314</v>
+      </c>
+      <c r="I36" s="14">
+        <v>219165997</v>
+      </c>
+      <c r="J36" s="14">
+        <v>222243851</v>
+      </c>
+      <c r="K36" s="14">
+        <v>223320457</v>
+      </c>
+      <c r="L36" s="14">
+        <v>150847183</v>
+      </c>
+      <c r="M36" s="14">
+        <v>151362643</v>
+      </c>
+      <c r="N36" s="14">
+        <v>167069241</v>
+      </c>
+      <c r="O36" s="14">
+        <v>174517244</v>
+      </c>
+      <c r="P36" s="14">
+        <v>185489824</v>
+      </c>
+      <c r="Q36" s="14">
+        <v>194955695</v>
+      </c>
+      <c r="R36" s="14">
+        <v>197745297</v>
+      </c>
+      <c r="S36" s="14">
+        <v>188223032</v>
+      </c>
+      <c r="T36" s="14">
+        <v>205028717</v>
+      </c>
+      <c r="U36" s="14">
+        <v>207463960</v>
+      </c>
+      <c r="V36" s="14">
+        <v>208197439</v>
+      </c>
+      <c r="W36" s="14">
+        <v>208282322</v>
+      </c>
+      <c r="X36" s="14">
+        <v>207254840</v>
+      </c>
+      <c r="Y36" s="14">
+        <v>207497102</v>
+      </c>
+      <c r="Z36" s="14">
+        <v>207272675</v>
+      </c>
+      <c r="AA36" s="14">
+        <v>208329469</v>
+      </c>
+      <c r="AB36" s="14">
+        <v>210329656</v>
+      </c>
+      <c r="AC36" s="14">
+        <v>208400040</v>
+      </c>
+      <c r="AD36" s="14">
+        <v>210143734</v>
+      </c>
+      <c r="AE36" s="14">
+        <v>213156753</v>
+      </c>
+      <c r="AF36" s="14">
+        <v>213491634</v>
+      </c>
+      <c r="AG36" s="14">
+        <v>213833001</v>
+      </c>
+      <c r="AH36" s="14">
+        <v>212668808</v>
+      </c>
+      <c r="AI36" s="14">
+        <v>214660853</v>
+      </c>
+      <c r="AJ36" s="14">
+        <v>214895947</v>
+      </c>
+      <c r="AK36" s="14">
+        <v>215096974</v>
+      </c>
+      <c r="AL36" s="14">
+        <v>215043352</v>
+      </c>
+      <c r="AM36" s="14">
+        <v>214924763</v>
+      </c>
+      <c r="AN36" s="14">
+        <v>214895418</v>
+      </c>
+      <c r="AO36" s="14">
+        <v>214971946</v>
+      </c>
+      <c r="AP36" s="14">
+        <v>214983486</v>
+      </c>
+      <c r="AQ36" s="14">
+        <v>214740747</v>
+      </c>
+      <c r="AR36" s="14">
+        <v>214898240</v>
+      </c>
+      <c r="AS36" s="14">
+        <v>213324648</v>
+      </c>
+      <c r="AT36" s="14">
+        <v>212795141</v>
+      </c>
+    </row>
+    <row r="37" ht="15.833333333333334" customHeight="1">
+      <c r="AS37" s="21"/>
+    </row>
+    <row r="38" ht="15.833333333333334" customHeight="1">
+      <c r="B38" t="s" s="10">
+        <v>77</v>
+      </c>
+      <c r="C38" s="25">
+        <v>0.40140000000000003</v>
+      </c>
+      <c r="D38" s="25">
+        <v>0.24960000000000002</v>
+      </c>
+      <c r="E38" s="25">
+        <v>0.35479999999999995</v>
+      </c>
+      <c r="F38" s="25">
+        <v>0.2254</v>
+      </c>
+      <c r="G38" s="25">
+        <v>0.39909999999999995</v>
+      </c>
+      <c r="H38" s="25">
+        <v>0.3713</v>
+      </c>
+      <c r="I38" s="25">
+        <v>0.4123</v>
+      </c>
+      <c r="J38" s="25">
+        <v>0.3636</v>
+      </c>
+      <c r="K38" s="25">
+        <v>0.42710000000000004</v>
+      </c>
+      <c r="L38" s="25">
+        <v>0.3425</v>
+      </c>
+      <c r="M38" s="25">
+        <v>0.4647</v>
+      </c>
+      <c r="N38" s="25">
+        <v>0.4598</v>
+      </c>
+      <c r="O38" s="25">
+        <v>0.4893</v>
+      </c>
+      <c r="P38" s="25">
+        <v>0.4411</v>
+      </c>
+      <c r="Q38" s="25">
+        <v>0.4575</v>
+      </c>
+      <c r="R38" s="25">
+        <v>0.478</v>
+      </c>
+      <c r="S38" s="25">
+        <v>0.4673</v>
+      </c>
+      <c r="T38" s="25">
+        <v>0.5095000000000001</v>
+      </c>
+      <c r="U38" s="25">
+        <v>0.4817</v>
+      </c>
+      <c r="V38" s="25">
+        <v>0.4913</v>
+      </c>
+      <c r="W38" s="25">
+        <v>0.48700000000000004</v>
+      </c>
+      <c r="X38" s="25">
+        <v>0.4925</v>
+      </c>
+      <c r="Y38" s="25">
+        <v>0.501</v>
+      </c>
+      <c r="Z38" s="25">
+        <v>0.5095000000000001</v>
+      </c>
+      <c r="AA38" s="25">
+        <v>0.514</v>
+      </c>
+      <c r="AB38" s="25">
+        <v>0.4656</v>
+      </c>
+      <c r="AC38" s="25">
+        <v>0.4975</v>
+      </c>
+      <c r="AD38" s="25">
+        <v>0.5102</v>
+      </c>
+      <c r="AE38" s="25">
+        <v>0.5223</v>
+      </c>
+      <c r="AF38" s="25">
+        <v>0.5217</v>
+      </c>
+      <c r="AG38" s="25">
+        <v>0.5112</v>
+      </c>
+      <c r="AH38" s="25">
+        <v>0.5161</v>
+      </c>
+      <c r="AI38" s="25">
+        <v>0.5309</v>
+      </c>
+      <c r="AJ38" s="25">
+        <v>0.5246000000000001</v>
+      </c>
+      <c r="AK38" s="25">
+        <v>0.48380000000000006</v>
+      </c>
+      <c r="AL38" s="25">
+        <v>0.5426</v>
+      </c>
+      <c r="AM38" s="25">
+        <v>0.5203</v>
+      </c>
+      <c r="AN38" s="25">
+        <v>0.5235000000000001</v>
+      </c>
+      <c r="AO38" s="25">
+        <v>0.5125</v>
+      </c>
+      <c r="AP38" s="25">
+        <v>0.5402</v>
+      </c>
+      <c r="AQ38" s="25">
+        <v>0.5394</v>
+      </c>
+      <c r="AR38" s="25">
+        <v>0.5289</v>
+      </c>
+      <c r="AS38" s="25">
+        <v>0.5633</v>
+      </c>
+      <c r="AT38" s="25">
+        <v>0.5488000000000001</v>
+      </c>
+    </row>
+    <row r="39" ht="15.833333333333334" customHeight="1">
+      <c r="B39" t="s" s="10">
+        <v>78</v>
+      </c>
+      <c r="C39" s="25">
+        <v>0.25680000000000003</v>
+      </c>
+      <c r="D39" s="25">
+        <v>0.10710000000000001</v>
+      </c>
+      <c r="E39" s="25">
+        <v>0.23620000000000002</v>
+      </c>
+      <c r="F39" s="25">
+        <v>0.0858</v>
+      </c>
+      <c r="G39" s="25">
+        <v>0.297</v>
+      </c>
+      <c r="H39" s="25">
+        <v>0.2647</v>
+      </c>
+      <c r="I39" s="25">
+        <v>0.3148</v>
+      </c>
+      <c r="J39" s="25">
+        <v>0.1788</v>
+      </c>
+      <c r="K39" s="25">
+        <v>0.2477</v>
+      </c>
+      <c r="L39" s="25">
+        <v>0.1625</v>
+      </c>
+      <c r="M39" s="25">
+        <v>0.2899</v>
+      </c>
+      <c r="N39" s="25">
+        <v>0.2754</v>
+      </c>
+      <c r="O39" s="25">
+        <v>0.3308</v>
+      </c>
+      <c r="P39" s="25">
+        <v>0.26230000000000003</v>
+      </c>
+      <c r="Q39" s="25">
+        <v>0.2749</v>
+      </c>
+      <c r="R39" s="25">
+        <v>0.30710000000000004</v>
+      </c>
+      <c r="S39" s="25">
+        <v>0.295</v>
+      </c>
+      <c r="T39" s="25">
+        <v>0.35960000000000003</v>
+      </c>
+      <c r="U39" s="25">
+        <v>0.3212</v>
+      </c>
+      <c r="V39" s="25">
+        <v>0.3224</v>
+      </c>
+      <c r="W39" s="25">
+        <v>0.3293</v>
+      </c>
+      <c r="X39" s="25">
+        <v>0.3333</v>
+      </c>
+      <c r="Y39" s="25">
+        <v>0.3583</v>
+      </c>
+      <c r="Z39" s="25">
+        <v>0.3588</v>
+      </c>
+      <c r="AA39" s="25">
+        <v>0.35810000000000003</v>
+      </c>
+      <c r="AB39" s="25">
+        <v>0.3124</v>
+      </c>
+      <c r="AC39" s="25">
+        <v>0.3471</v>
+      </c>
+      <c r="AD39" s="25">
+        <v>0.37229999999999996</v>
+      </c>
+      <c r="AE39" s="25">
+        <v>0.37450000000000006</v>
+      </c>
+      <c r="AF39" s="25">
+        <v>0.3799</v>
+      </c>
+      <c r="AG39" s="25">
+        <v>0.38280000000000003</v>
+      </c>
+      <c r="AH39" s="25">
+        <v>0.3776</v>
+      </c>
+      <c r="AI39" s="25">
+        <v>0.41020000000000006</v>
+      </c>
+      <c r="AJ39" s="25">
+        <v>0.40130000000000005</v>
+      </c>
+      <c r="AK39" s="25">
+        <v>0.35490000000000005</v>
+      </c>
+      <c r="AL39" s="25">
+        <v>0.4069</v>
+      </c>
+      <c r="AM39" s="25">
+        <v>0.39280000000000004</v>
+      </c>
+      <c r="AN39" s="25">
+        <v>0.40049999999999997</v>
+      </c>
+      <c r="AO39" s="25">
+        <v>0.3896</v>
+      </c>
+      <c r="AP39" s="25">
+        <v>0.4136</v>
+      </c>
+      <c r="AQ39" s="25">
+        <v>0.4241</v>
+      </c>
+      <c r="AR39" s="25">
+        <v>0.40700000000000003</v>
+      </c>
+      <c r="AS39" s="25">
+        <v>0.465</v>
+      </c>
+      <c r="AT39" s="25">
+        <v>0.4388</v>
+      </c>
+    </row>
+    <row r="40" ht="15.833333333333334" customHeight="1">
+      <c r="B40" t="s" s="10">
+        <v>79</v>
+      </c>
+      <c r="C40" s="25">
+        <v>0.2559</v>
+      </c>
+      <c r="D40" s="25">
+        <v>0.10869999999999999</v>
+      </c>
+      <c r="E40" s="25">
+        <v>0.2389</v>
+      </c>
+      <c r="F40" s="25">
+        <v>0.08810000000000001</v>
+      </c>
+      <c r="G40" s="25">
+        <v>0.3</v>
+      </c>
+      <c r="H40" s="25">
+        <v>0.2686</v>
+      </c>
+      <c r="I40" s="25">
+        <v>0.3188</v>
+      </c>
+      <c r="J40" s="25">
+        <v>0.1832</v>
+      </c>
+      <c r="K40" s="25">
+        <v>0.2523</v>
+      </c>
+      <c r="L40" s="25">
+        <v>0.1634</v>
+      </c>
+      <c r="M40" s="25">
+        <v>0.29300000000000004</v>
+      </c>
+      <c r="N40" s="25">
+        <v>0.44680000000000003</v>
+      </c>
+      <c r="O40" s="25">
+        <v>0.33380000000000004</v>
+      </c>
+      <c r="P40" s="25">
+        <v>0.261</v>
+      </c>
+      <c r="Q40" s="25">
+        <v>0.2733</v>
+      </c>
+      <c r="R40" s="25">
+        <v>0.35450000000000004</v>
+      </c>
+      <c r="S40" s="25">
+        <v>0.3075</v>
+      </c>
+      <c r="T40" s="25">
+        <v>0.3578</v>
+      </c>
+      <c r="U40" s="25">
+        <v>0.32</v>
+      </c>
+      <c r="V40" s="25">
+        <v>0.321</v>
+      </c>
+      <c r="W40" s="25">
+        <v>0.3739</v>
+      </c>
+      <c r="X40" s="25">
+        <v>0.3437</v>
+      </c>
+      <c r="Y40" s="25">
+        <v>0.3569</v>
+      </c>
+      <c r="Z40" s="25">
+        <v>0.36060000000000003</v>
+      </c>
+      <c r="AA40" s="25">
+        <v>0.37</v>
+      </c>
+      <c r="AB40" s="25">
+        <v>0.38430000000000003</v>
+      </c>
+      <c r="AC40" s="25">
+        <v>0.3677</v>
+      </c>
+      <c r="AD40" s="25">
+        <v>0.4112</v>
+      </c>
+      <c r="AE40" s="25">
+        <v>0.4217</v>
+      </c>
+      <c r="AF40" s="25">
+        <v>0.42729999999999996</v>
+      </c>
+      <c r="AG40" s="25">
+        <v>0.38189999999999996</v>
+      </c>
+      <c r="AH40" s="25">
+        <v>0.40950000000000003</v>
+      </c>
+      <c r="AI40" s="25">
+        <v>0.4576</v>
+      </c>
+      <c r="AJ40" s="25">
+        <v>0.45299999999999996</v>
+      </c>
+      <c r="AK40" s="25">
+        <v>0.38689999999999997</v>
+      </c>
+      <c r="AL40" s="25">
+        <v>0.45380000000000004</v>
+      </c>
+      <c r="AM40" s="25">
+        <v>0.43710000000000004</v>
+      </c>
+      <c r="AN40" s="25">
+        <v>0.43479999999999996</v>
+      </c>
+      <c r="AO40" s="25">
+        <v>0.4426</v>
+      </c>
+      <c r="AP40" s="25">
+        <v>0.5301</v>
+      </c>
+      <c r="AQ40" s="25">
+        <v>0.8763</v>
+      </c>
+      <c r="AR40" s="25">
+        <v>0.5725</v>
+      </c>
+      <c r="AS40" s="25">
+        <v>0.4904</v>
+      </c>
+      <c r="AT40" s="25">
+        <v>0.48340000000000005</v>
+      </c>
+    </row>
+    <row r="41" ht="15.833333333333334" customHeight="1">
+      <c r="B41" t="s" s="10">
+        <v>80</v>
+      </c>
+      <c r="C41" s="25">
+        <v>0.2481</v>
+      </c>
+      <c r="D41" s="25">
+        <v>0.1</v>
+      </c>
+      <c r="E41" s="25">
+        <v>0.2311</v>
+      </c>
+      <c r="F41" s="25">
+        <v>0.0621</v>
+      </c>
+      <c r="G41" s="25">
+        <v>0.2842</v>
+      </c>
+      <c r="H41" s="25">
+        <v>0.2564</v>
+      </c>
+      <c r="I41" s="25">
+        <v>0.27390000000000003</v>
+      </c>
+      <c r="J41" s="25">
+        <v>0.1641</v>
+      </c>
+      <c r="K41" s="25">
+        <v>0.2267</v>
+      </c>
+      <c r="L41" s="25">
+        <v>0.1303</v>
+      </c>
+      <c r="M41" s="25">
+        <v>0.24170000000000003</v>
+      </c>
+      <c r="N41" s="25">
+        <v>0.2903</v>
+      </c>
+      <c r="O41" s="25">
+        <v>0.2663</v>
+      </c>
+      <c r="P41" s="25">
+        <v>0.1999</v>
+      </c>
+      <c r="Q41" s="25">
+        <v>0.22100000000000003</v>
+      </c>
+      <c r="R41" s="25">
+        <v>0.2851</v>
+      </c>
+      <c r="S41" s="25">
+        <v>0.2447</v>
+      </c>
+      <c r="T41" s="25">
+        <v>0.2983</v>
+      </c>
+      <c r="U41" s="25">
+        <v>0.2539</v>
+      </c>
+      <c r="V41" s="25">
+        <v>0.2461</v>
+      </c>
+      <c r="W41" s="25">
+        <v>0.21670000000000003</v>
+      </c>
+      <c r="X41" s="25">
+        <v>0.25370000000000004</v>
+      </c>
+      <c r="Y41" s="25">
+        <v>0.3128</v>
+      </c>
+      <c r="Z41" s="25">
+        <v>0.2746</v>
+      </c>
+      <c r="AA41" s="25">
+        <v>0.2841</v>
+      </c>
+      <c r="AB41" s="25">
+        <v>0.33780000000000004</v>
+      </c>
+      <c r="AC41" s="25">
+        <v>0.3025</v>
+      </c>
+      <c r="AD41" s="25">
+        <v>0.3104</v>
+      </c>
+      <c r="AE41" s="25">
+        <v>0.3282</v>
+      </c>
+      <c r="AF41" s="25">
         <v>0.34</v>
       </c>
-      <c r="U32" s="15">
-[...72 lines deleted...]
-        <v>0.96</v>
+      <c r="AG41" s="25">
+        <v>0.2804</v>
+      </c>
+      <c r="AH41" s="25">
+        <v>0.3135</v>
+      </c>
+      <c r="AI41" s="25">
+        <v>0.3508</v>
+      </c>
+      <c r="AJ41" s="25">
+        <v>0.3369</v>
+      </c>
+      <c r="AK41" s="25">
+        <v>0.2901</v>
+      </c>
+      <c r="AL41" s="25">
+        <v>0.34520000000000006</v>
+      </c>
+      <c r="AM41" s="25">
+        <v>0.33020000000000005</v>
+      </c>
+      <c r="AN41" s="25">
+        <v>0.33020000000000005</v>
+      </c>
+      <c r="AO41" s="25">
+        <v>0.3422</v>
+      </c>
+      <c r="AP41" s="25">
+        <v>0.414</v>
+      </c>
+      <c r="AQ41" s="25">
+        <v>0.7044</v>
+      </c>
+      <c r="AR41" s="25">
+        <v>0.449</v>
+      </c>
+      <c r="AS41" s="25">
+        <v>0.3774</v>
+      </c>
+      <c r="AT41" s="25">
+        <v>0.36979999999999996</v>
       </c>
     </row>
-    <row r="33" spans="2:45" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...997 lines deleted...]
-    <row r="53" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="42" customHeight="1"/>
+    <row r="43" customHeight="1"/>
+    <row r="44" customHeight="1"/>
+    <row r="45" customHeight="1"/>
+    <row r="46" customHeight="1"/>
+    <row r="47" customHeight="1"/>
+    <row r="48" customHeight="1"/>
+    <row r="49" customHeight="1"/>
+    <row r="50" customHeight="1"/>
+    <row r="51" customHeight="1"/>
+    <row r="52" customHeight="1"/>
+    <row r="53" customHeight="1"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:AU76"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:AV58"/>
   <sheetViews>
+    <sheetView showRuler="false" workbookViewId="0"/>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="4" topLeftCell="C5" activePane="bottomRight" state="frozen"/>
-      <selection pane="topRight"/>
-[...1 lines deleted...]
-      <selection pane="bottomRight" activeCell="C5" sqref="C5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="13.08984375" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="12" defaultRowHeight="15" x14ac:dyDescent="0"/>
   <cols>
-    <col min="1" max="1" width="3.453125" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="33" max="48" width="12.6328125" customWidth="1"/>
+    <col min="1" max="1" width="3.46" customWidth="1"/>
+    <col min="2" max="2" width="38.27" customWidth="1"/>
+    <col min="3" max="3" width="13.23" customWidth="1"/>
+    <col min="4" max="4" width="13.23" customWidth="1"/>
+    <col min="5" max="5" width="13.23" customWidth="1"/>
+    <col min="6" max="6" width="13.23" customWidth="1"/>
+    <col min="7" max="7" width="13.23" customWidth="1"/>
+    <col min="8" max="8" width="13.54" customWidth="1"/>
+    <col min="9" max="9" width="13.23" customWidth="1"/>
+    <col min="10" max="10" width="13.23" customWidth="1"/>
+    <col min="11" max="11" width="13.23" customWidth="1"/>
+    <col min="12" max="12" width="13.23" customWidth="1"/>
+    <col min="13" max="13" width="13.23" customWidth="1"/>
+    <col min="14" max="14" width="13.23" customWidth="1"/>
+    <col min="15" max="15" width="13.23" customWidth="1"/>
+    <col min="16" max="16" width="3.46" customWidth="1"/>
+    <col min="17" max="17" width="12.91" customWidth="1"/>
+    <col min="18" max="18" width="12.91" customWidth="1"/>
+    <col min="19" max="19" width="12.91" customWidth="1"/>
+    <col min="20" max="20" width="12.91" customWidth="1"/>
+    <col min="21" max="21" width="12.91" customWidth="1"/>
+    <col min="22" max="22" width="12.91" customWidth="1"/>
+    <col min="23" max="23" width="12.91" customWidth="1"/>
+    <col min="24" max="24" width="12.91" customWidth="1"/>
+    <col min="25" max="25" width="12.91" customWidth="1"/>
+    <col min="26" max="26" width="12.91" customWidth="1"/>
+    <col min="27" max="27" width="12.91" customWidth="1"/>
+    <col min="28" max="28" width="12.91" customWidth="1"/>
+    <col min="29" max="29" width="12.91" customWidth="1"/>
+    <col min="30" max="30" width="12.91" customWidth="1"/>
+    <col min="31" max="31" width="12.91" customWidth="1"/>
+    <col min="32" max="32" width="12.91" customWidth="1"/>
+    <col min="33" max="33" width="12.6" customWidth="1"/>
+    <col min="34" max="34" width="12.6" customWidth="1"/>
+    <col min="35" max="35" width="12.6" customWidth="1"/>
+    <col min="36" max="36" width="12.6" customWidth="1"/>
+    <col min="37" max="37" width="12.6" customWidth="1"/>
+    <col min="38" max="38" width="12.6" customWidth="1"/>
+    <col min="39" max="39" width="12.6" customWidth="1"/>
+    <col min="40" max="40" width="12.6" customWidth="1"/>
+    <col min="41" max="41" width="12.6" customWidth="1"/>
+    <col min="42" max="42" width="12.6" customWidth="1"/>
+    <col min="43" max="43" width="12.6" customWidth="1"/>
+    <col min="44" max="44" width="12.6" customWidth="1"/>
+    <col min="45" max="45" width="12.6" customWidth="1"/>
+    <col min="46" max="46" width="12.6" customWidth="1"/>
+    <col min="47" max="47" width="12.6" customWidth="1"/>
+    <col min="48" max="48" width="12.6" customWidth="1"/>
+    <col min="49" max="49" width="12.6" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B1" s="50"/>
+    <row r="1" ht="15.833333333333334" customHeight="1">
+      <c r="A1" t="s" s="6">
+        <v>0</v>
+      </c>
     </row>
-    <row r="2" spans="1:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B2" s="50"/>
+    <row r="2" ht="15.833333333333334" customHeight="1">
+      <c r="A2" t="s" s="6">
+        <v>81</v>
+      </c>
     </row>
-    <row r="3" spans="1:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="51" t="s">
+    <row r="3" ht="15.833333333333334" customHeight="1">
+      <c r="A3" t="s" s="7">
         <v>2</v>
       </c>
-      <c r="B3" s="50"/>
-[...1 lines deleted...]
-      <c r="AS3" s="20"/>
     </row>
-    <row r="4" spans="1:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C4" s="3" t="s">
+    <row r="4" ht="15.833333333333334" customHeight="1">
+      <c r="C4" t="s" s="8">
         <v>3</v>
       </c>
-      <c r="D4" s="3" t="s">
+      <c r="D4" t="s" s="8">
         <v>4</v>
       </c>
-      <c r="E4" s="3" t="s">
+      <c r="E4" t="s" s="8">
         <v>5</v>
       </c>
-      <c r="F4" s="3" t="s">
+      <c r="F4" t="s" s="8">
         <v>6</v>
       </c>
-      <c r="G4" s="3" t="s">
+      <c r="G4" t="s" s="8">
         <v>7</v>
       </c>
-      <c r="H4" s="3" t="s">
+      <c r="H4" t="s" s="8">
         <v>8</v>
       </c>
-      <c r="I4" s="3" t="s">
+      <c r="I4" t="s" s="8">
         <v>9</v>
       </c>
-      <c r="J4" s="3" t="s">
+      <c r="J4" t="s" s="8">
         <v>10</v>
       </c>
-      <c r="K4" s="3" t="s">
+      <c r="K4" t="s" s="8">
         <v>11</v>
       </c>
-      <c r="L4" s="3" t="s">
+      <c r="L4" t="s" s="8">
         <v>12</v>
       </c>
-      <c r="M4" s="3" t="s">
+      <c r="M4" t="s" s="8">
         <v>13</v>
       </c>
-      <c r="N4" s="3" t="s">
+      <c r="N4" t="s" s="8">
         <v>14</v>
       </c>
-      <c r="O4" s="3" t="s">
-[...2 lines deleted...]
-      <c r="Q4" s="3" t="s">
+      <c r="O4" t="s" s="8">
+        <v>82</v>
+      </c>
+      <c r="Q4" t="s" s="8">
         <v>15</v>
       </c>
-      <c r="R4" s="3" t="s">
+      <c r="R4" t="s" s="8">
         <v>16</v>
       </c>
-      <c r="S4" s="3" t="s">
+      <c r="S4" t="s" s="8">
         <v>17</v>
       </c>
-      <c r="T4" s="3" t="s">
+      <c r="T4" t="s" s="8">
         <v>18</v>
       </c>
-      <c r="U4" s="3" t="s">
+      <c r="U4" t="s" s="8">
         <v>19</v>
       </c>
-      <c r="V4" s="3" t="s">
+      <c r="V4" t="s" s="8">
         <v>20</v>
       </c>
-      <c r="W4" s="3" t="s">
+      <c r="W4" t="s" s="8">
         <v>21</v>
       </c>
-      <c r="X4" s="3" t="s">
+      <c r="X4" t="s" s="8">
         <v>22</v>
       </c>
-      <c r="Y4" s="3" t="s">
+      <c r="Y4" t="s" s="8">
         <v>23</v>
       </c>
-      <c r="Z4" s="3" t="s">
+      <c r="Z4" t="s" s="8">
         <v>24</v>
       </c>
-      <c r="AA4" s="3" t="s">
+      <c r="AA4" t="s" s="8">
         <v>25</v>
       </c>
-      <c r="AB4" s="3" t="s">
+      <c r="AB4" t="s" s="8">
         <v>26</v>
       </c>
-      <c r="AC4" s="3" t="s">
+      <c r="AC4" t="s" s="8">
         <v>27</v>
       </c>
-      <c r="AD4" s="3" t="s">
+      <c r="AD4" t="s" s="8">
         <v>28</v>
       </c>
-      <c r="AE4" s="3" t="s">
+      <c r="AE4" t="s" s="8">
         <v>29</v>
       </c>
-      <c r="AF4" s="3" t="s">
+      <c r="AF4" t="s" s="8">
         <v>30</v>
       </c>
-      <c r="AG4" s="3" t="s">
+      <c r="AG4" t="s" s="8">
         <v>31</v>
       </c>
-      <c r="AH4" s="3" t="s">
+      <c r="AH4" t="s" s="8">
         <v>32</v>
       </c>
-      <c r="AI4" s="3" t="s">
+      <c r="AI4" t="s" s="8">
         <v>33</v>
       </c>
-      <c r="AJ4" s="3" t="s">
+      <c r="AJ4" t="s" s="8">
         <v>34</v>
       </c>
-      <c r="AK4" s="3" t="s">
+      <c r="AK4" t="s" s="8">
         <v>35</v>
       </c>
-      <c r="AL4" s="3" t="s">
+      <c r="AL4" t="s" s="8">
         <v>36</v>
       </c>
-      <c r="AM4" s="3" t="s">
+      <c r="AM4" t="s" s="8">
         <v>37</v>
       </c>
-      <c r="AN4" s="3" t="s">
+      <c r="AN4" t="s" s="8">
         <v>38</v>
       </c>
-      <c r="AO4" s="3" t="s">
+      <c r="AO4" t="s" s="8">
         <v>39</v>
       </c>
-      <c r="AP4" s="3" t="s">
+      <c r="AP4" t="s" s="8">
         <v>40</v>
       </c>
-      <c r="AQ4" s="3" t="s">
+      <c r="AQ4" t="s" s="8">
         <v>41</v>
       </c>
-      <c r="AR4" s="3" t="s">
+      <c r="AR4" t="s" s="8">
         <v>42</v>
       </c>
-      <c r="AS4" s="3" t="s">
+      <c r="AS4" t="s" s="8">
         <v>43</v>
       </c>
-      <c r="AT4" s="3" t="s">
+      <c r="AT4" t="s" s="8">
         <v>44</v>
       </c>
-      <c r="AU4" s="3" t="s">
+      <c r="AU4" t="s" s="8">
         <v>45</v>
       </c>
+      <c r="AV4" t="s" s="8">
+        <v>46</v>
+      </c>
     </row>
-    <row r="5" spans="1:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <v>82</v>
+    <row r="5" ht="15.833333333333334" customHeight="1">
+      <c r="B5" t="s" s="26">
+        <v>83</v>
       </c>
     </row>
-    <row r="6" spans="1:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="C6" s="6">
+    <row r="6" ht="15.833333333333334" customHeight="1">
+      <c r="B6" t="s" s="27">
+        <v>84</v>
+      </c>
+      <c r="C6" s="11">
         <v>44020</v>
       </c>
-      <c r="D6" s="6">
+      <c r="D6" s="11">
         <v>44718</v>
       </c>
-      <c r="E6" s="6">
+      <c r="E6" s="11">
         <v>45456</v>
       </c>
-      <c r="F6" s="6">
+      <c r="F6" s="11">
         <v>46268</v>
       </c>
-      <c r="G6" s="6">
+      <c r="G6" s="11">
         <v>48845</v>
       </c>
-      <c r="H6" s="6">
+      <c r="H6" s="11">
         <v>49829</v>
       </c>
-      <c r="I6" s="6">
+      <c r="I6" s="11">
         <v>49784</v>
       </c>
-      <c r="J6" s="6">
+      <c r="J6" s="11">
         <v>49724</v>
       </c>
-      <c r="K6" s="6">
+      <c r="K6" s="11">
         <v>50440</v>
       </c>
-      <c r="L6" s="6">
+      <c r="L6" s="11">
         <v>50320</v>
       </c>
-      <c r="M6" s="6">
+      <c r="M6" s="11">
         <v>50620</v>
       </c>
-      <c r="N6" s="6">
+      <c r="N6" s="11">
         <v>50394</v>
       </c>
-      <c r="O6" s="6">
+      <c r="O6" s="11">
         <v>201774</v>
       </c>
-      <c r="Q6" s="6">
+      <c r="Q6" s="11">
         <v>50498</v>
       </c>
-      <c r="R6" s="6">
+      <c r="R6" s="11">
         <v>50722</v>
       </c>
-      <c r="S6" s="6">
+      <c r="S6" s="11">
         <v>51627</v>
       </c>
-      <c r="T6" s="6">
+      <c r="T6" s="11">
         <v>52654</v>
       </c>
-      <c r="U6" s="23">
+      <c r="U6" s="28">
         <v>205501</v>
       </c>
-      <c r="V6" s="6">
+      <c r="V6" s="11">
         <v>53278</v>
       </c>
-      <c r="W6" s="6">
+      <c r="W6" s="11">
         <v>54237</v>
       </c>
-      <c r="X6" s="6">
+      <c r="X6" s="11">
         <v>58530</v>
       </c>
-      <c r="Y6" s="6">
+      <c r="Y6" s="11">
         <v>58438</v>
       </c>
-      <c r="Z6" s="23">
+      <c r="Z6" s="28">
         <v>224483</v>
       </c>
-      <c r="AA6" s="6">
+      <c r="AA6" s="11">
         <v>56950</v>
       </c>
-      <c r="AB6" s="6">
+      <c r="AB6" s="11">
         <v>55252</v>
       </c>
-      <c r="AC6" s="6">
+      <c r="AC6" s="11">
         <v>54494</v>
       </c>
-      <c r="AD6" s="6">
+      <c r="AD6" s="11">
         <v>54930</v>
       </c>
-      <c r="AE6" s="23">
+      <c r="AE6" s="28">
         <v>221626</v>
       </c>
-      <c r="AF6" s="6">
+      <c r="AF6" s="11">
         <v>56337</v>
       </c>
-      <c r="AG6" s="6">
+      <c r="AG6" s="11">
         <v>58766</v>
       </c>
-      <c r="AH6" s="6">
+      <c r="AH6" s="11">
         <v>58704</v>
       </c>
-      <c r="AI6" s="6">
+      <c r="AI6" s="11">
         <v>59495</v>
       </c>
-      <c r="AJ6" s="23">
+      <c r="AJ6" s="28">
         <v>233302</v>
       </c>
-      <c r="AK6" s="23">
+      <c r="AK6" s="28">
         <v>60396</v>
       </c>
-      <c r="AL6" s="23">
+      <c r="AL6" s="28">
         <v>59895</v>
       </c>
-      <c r="AM6" s="23">
+      <c r="AM6" s="28">
         <v>59424</v>
       </c>
-      <c r="AN6" s="23">
+      <c r="AN6" s="28">
         <v>64785</v>
       </c>
-      <c r="AO6" s="23">
+      <c r="AO6" s="28">
         <v>244500</v>
       </c>
-      <c r="AP6" s="23">
+      <c r="AP6" s="28">
         <v>68075</v>
       </c>
-      <c r="AQ6" s="23">
+      <c r="AQ6" s="28">
         <v>69774</v>
       </c>
-      <c r="AR6" s="23">
+      <c r="AR6" s="28">
         <v>71088</v>
       </c>
-      <c r="AS6" s="23">
+      <c r="AS6" s="28">
         <v>71348</v>
       </c>
-      <c r="AT6" s="23">
+      <c r="AT6" s="28">
         <v>280285</v>
       </c>
-      <c r="AU6" s="23">
+      <c r="AU6" s="28">
         <v>72432</v>
       </c>
+      <c r="AV6" s="28">
+        <v>74484</v>
+      </c>
     </row>
-    <row r="7" spans="1:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B7" s="22" t="s">
+    <row r="7" ht="15.833333333333334" customHeight="1">
+      <c r="B7" t="s" s="27">
+        <v>85</v>
+      </c>
+      <c r="C7" s="29">
+        <v>35806</v>
+      </c>
+      <c r="D7" s="29">
+        <v>36365</v>
+      </c>
+      <c r="E7" s="29">
+        <v>36195</v>
+      </c>
+      <c r="F7" s="29">
+        <v>35474</v>
+      </c>
+      <c r="G7" s="29">
+        <v>45068</v>
+      </c>
+      <c r="H7" s="29">
+        <v>45307</v>
+      </c>
+      <c r="I7" s="29">
+        <v>42808</v>
+      </c>
+      <c r="J7" s="29">
+        <v>47868</v>
+      </c>
+      <c r="K7" s="29">
+        <v>53650</v>
+      </c>
+      <c r="L7" s="29">
+        <v>56743</v>
+      </c>
+      <c r="M7" s="29">
+        <v>64885</v>
+      </c>
+      <c r="N7" s="29">
+        <v>57145</v>
+      </c>
+      <c r="O7" s="29">
+        <v>232423</v>
+      </c>
+      <c r="Q7" s="29">
+        <v>75541</v>
+      </c>
+      <c r="R7" s="29">
+        <v>62101</v>
+      </c>
+      <c r="S7" s="29">
+        <v>64139</v>
+      </c>
+      <c r="T7" s="29">
+        <v>69045</v>
+      </c>
+      <c r="U7" s="30">
+        <v>270826</v>
+      </c>
+      <c r="V7" s="29">
+        <v>89651</v>
+      </c>
+      <c r="W7" s="29">
+        <v>79766</v>
+      </c>
+      <c r="X7" s="29">
+        <v>80888</v>
+      </c>
+      <c r="Y7" s="29">
+        <v>88090</v>
+      </c>
+      <c r="Z7" s="30">
+        <v>338395</v>
+      </c>
+      <c r="AA7" s="29">
+        <v>103389</v>
+      </c>
+      <c r="AB7" s="29">
+        <v>96334</v>
+      </c>
+      <c r="AC7" s="29">
+        <v>93673</v>
+      </c>
+      <c r="AD7" s="29">
+        <v>90384</v>
+      </c>
+      <c r="AE7" s="30">
+        <v>383780</v>
+      </c>
+      <c r="AF7" s="29">
+        <v>114168</v>
+      </c>
+      <c r="AG7" s="29">
+        <v>101588</v>
+      </c>
+      <c r="AH7" s="29">
+        <v>114128</v>
+      </c>
+      <c r="AI7" s="30">
+        <v>132248</v>
+      </c>
+      <c r="AJ7" s="30">
+        <v>462132</v>
+      </c>
+      <c r="AK7" s="30">
+        <v>153697</v>
+      </c>
+      <c r="AL7" s="30">
+        <v>157636</v>
+      </c>
+      <c r="AM7" s="30">
+        <v>173698</v>
+      </c>
+      <c r="AN7" s="30">
+        <v>175407</v>
+      </c>
+      <c r="AO7" s="30">
+        <v>660438</v>
+      </c>
+      <c r="AP7" s="30">
+        <v>197357</v>
+      </c>
+      <c r="AQ7" s="30">
+        <v>204743</v>
+      </c>
+      <c r="AR7" s="30">
+        <v>203409</v>
+      </c>
+      <c r="AS7" s="30">
+        <v>207735</v>
+      </c>
+      <c r="AT7" s="30">
+        <v>813244</v>
+      </c>
+      <c r="AU7" s="30">
+        <v>271740</v>
+      </c>
+      <c r="AV7" s="30">
+        <v>228006</v>
+      </c>
+    </row>
+    <row r="8" ht="15.833333333333334" customHeight="1">
+      <c r="B8" t="s" s="6">
+        <v>86</v>
+      </c>
+      <c r="C8" s="31">
+        <v>79826</v>
+      </c>
+      <c r="D8" s="31">
+        <v>81083</v>
+      </c>
+      <c r="E8" s="31">
+        <v>81651</v>
+      </c>
+      <c r="F8" s="31">
+        <v>81742</v>
+      </c>
+      <c r="G8" s="31">
+        <v>93913</v>
+      </c>
+      <c r="H8" s="31">
+        <v>95136</v>
+      </c>
+      <c r="I8" s="31">
+        <v>92592</v>
+      </c>
+      <c r="J8" s="31">
+        <v>97592</v>
+      </c>
+      <c r="K8" s="31">
+        <v>104090</v>
+      </c>
+      <c r="L8" s="31">
+        <v>107063</v>
+      </c>
+      <c r="M8" s="31">
+        <v>115505</v>
+      </c>
+      <c r="N8" s="31">
+        <v>107539</v>
+      </c>
+      <c r="O8" s="31">
+        <v>434197</v>
+      </c>
+      <c r="Q8" s="31">
+        <v>126039</v>
+      </c>
+      <c r="R8" s="31">
+        <v>112823</v>
+      </c>
+      <c r="S8" s="31">
+        <v>115766</v>
+      </c>
+      <c r="T8" s="31">
+        <v>121699</v>
+      </c>
+      <c r="U8" s="31">
+        <v>476327</v>
+      </c>
+      <c r="V8" s="31">
+        <v>142929</v>
+      </c>
+      <c r="W8" s="31">
+        <v>134003</v>
+      </c>
+      <c r="X8" s="31">
+        <v>139418</v>
+      </c>
+      <c r="Y8" s="31">
+        <v>146528</v>
+      </c>
+      <c r="Z8" s="31">
+        <v>562878</v>
+      </c>
+      <c r="AA8" s="31">
+        <v>160339</v>
+      </c>
+      <c r="AB8" s="31">
+        <v>151586</v>
+      </c>
+      <c r="AC8" s="31">
+        <v>148167</v>
+      </c>
+      <c r="AD8" s="31">
+        <v>145314</v>
+      </c>
+      <c r="AE8" s="31">
+        <v>605406</v>
+      </c>
+      <c r="AF8" s="31">
+        <v>170505</v>
+      </c>
+      <c r="AG8" s="31">
+        <v>160354</v>
+      </c>
+      <c r="AH8" s="31">
+        <v>172832</v>
+      </c>
+      <c r="AI8" s="31">
+        <v>191743</v>
+      </c>
+      <c r="AJ8" s="31">
+        <v>695434</v>
+      </c>
+      <c r="AK8" s="31">
+        <v>214093</v>
+      </c>
+      <c r="AL8" s="31">
+        <v>217531</v>
+      </c>
+      <c r="AM8" s="31">
+        <v>233122</v>
+      </c>
+      <c r="AN8" s="31">
+        <v>240192</v>
+      </c>
+      <c r="AO8" s="31">
+        <v>904938</v>
+      </c>
+      <c r="AP8" s="31">
+        <v>265432</v>
+      </c>
+      <c r="AQ8" s="31">
+        <v>274517</v>
+      </c>
+      <c r="AR8" s="31">
+        <v>274497</v>
+      </c>
+      <c r="AS8" s="31">
+        <v>279083</v>
+      </c>
+      <c r="AT8" s="31">
+        <v>1093529</v>
+      </c>
+      <c r="AU8" s="31">
+        <v>344172</v>
+      </c>
+      <c r="AV8" s="31">
+        <v>302490</v>
+      </c>
+    </row>
+    <row r="9" ht="15.833333333333334" customHeight="1">
+      <c r="B9" t="s" s="27">
         <v>84</v>
       </c>
-      <c r="C7" s="24">
-[...129 lines deleted...]
-        <v>271740</v>
+      <c r="C9" s="29">
+        <v>3652</v>
+      </c>
+      <c r="D9" s="29">
+        <v>3590</v>
+      </c>
+      <c r="E9" s="29">
+        <v>3598</v>
+      </c>
+      <c r="F9" s="29">
+        <v>3650</v>
+      </c>
+      <c r="G9" s="29">
+        <v>5120</v>
+      </c>
+      <c r="H9" s="29">
+        <v>4975</v>
+      </c>
+      <c r="I9" s="29">
+        <v>5116</v>
+      </c>
+      <c r="J9" s="29">
+        <v>5228</v>
+      </c>
+      <c r="K9" s="29">
+        <v>5077</v>
+      </c>
+      <c r="L9" s="29">
+        <v>5262</v>
+      </c>
+      <c r="M9" s="29">
+        <v>5161</v>
+      </c>
+      <c r="N9" s="29">
+        <v>5311</v>
+      </c>
+      <c r="O9" s="29">
+        <v>20811</v>
+      </c>
+      <c r="Q9" s="29">
+        <v>5403</v>
+      </c>
+      <c r="R9" s="29">
+        <v>5374</v>
+      </c>
+      <c r="S9" s="29">
+        <v>5938</v>
+      </c>
+      <c r="T9" s="29">
+        <v>6050</v>
+      </c>
+      <c r="U9" s="30">
+        <v>22765</v>
+      </c>
+      <c r="V9" s="29">
+        <v>6370</v>
+      </c>
+      <c r="W9" s="29">
+        <v>6500</v>
+      </c>
+      <c r="X9" s="29">
+        <v>6501</v>
+      </c>
+      <c r="Y9" s="29">
+        <v>6699</v>
+      </c>
+      <c r="Z9" s="30">
+        <v>26070</v>
+      </c>
+      <c r="AA9" s="29">
+        <v>6670</v>
+      </c>
+      <c r="AB9" s="29">
+        <v>6494</v>
+      </c>
+      <c r="AC9" s="30">
+        <v>6377</v>
+      </c>
+      <c r="AD9" s="30">
+        <v>6502</v>
+      </c>
+      <c r="AE9" s="30">
+        <v>26043</v>
+      </c>
+      <c r="AF9" s="30">
+        <v>6653</v>
+      </c>
+      <c r="AG9" s="30">
+        <v>6714</v>
+      </c>
+      <c r="AH9" s="29">
+        <v>7578</v>
+      </c>
+      <c r="AI9" s="30">
+        <v>7468</v>
+      </c>
+      <c r="AJ9" s="30">
+        <v>28413</v>
+      </c>
+      <c r="AK9" s="30">
+        <v>7811</v>
+      </c>
+      <c r="AL9" s="30">
+        <v>8539</v>
+      </c>
+      <c r="AM9" s="30">
+        <v>8787</v>
+      </c>
+      <c r="AN9" s="30">
+        <v>10195</v>
+      </c>
+      <c r="AO9" s="30">
+        <v>35332</v>
+      </c>
+      <c r="AP9" s="30">
+        <v>10458</v>
+      </c>
+      <c r="AQ9" s="30">
+        <v>17339</v>
+      </c>
+      <c r="AR9" s="30">
+        <v>17454</v>
+      </c>
+      <c r="AS9" s="30">
+        <v>17469</v>
+      </c>
+      <c r="AT9" s="30">
+        <v>62720</v>
+      </c>
+      <c r="AU9" s="30">
+        <v>17588</v>
+      </c>
+      <c r="AV9" s="30">
+        <v>17227</v>
       </c>
     </row>
-    <row r="8" spans="1:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B8" s="2" t="s">
+    <row r="10" ht="15.833333333333334" customHeight="1">
+      <c r="B10" t="s" s="27">
         <v>85</v>
       </c>
-      <c r="C8" s="26">
-[...129 lines deleted...]
-        <v>344172</v>
+      <c r="C10" s="29">
+        <v>22166</v>
+      </c>
+      <c r="D10" s="29">
+        <v>21608</v>
+      </c>
+      <c r="E10" s="29">
+        <v>23267</v>
+      </c>
+      <c r="F10" s="29">
+        <v>23805</v>
+      </c>
+      <c r="G10" s="29">
+        <v>29613</v>
+      </c>
+      <c r="H10" s="29">
+        <v>29102</v>
+      </c>
+      <c r="I10" s="29">
+        <v>28526</v>
+      </c>
+      <c r="J10" s="29">
+        <v>31976</v>
+      </c>
+      <c r="K10" s="29">
+        <v>34358</v>
+      </c>
+      <c r="L10" s="29">
+        <v>34337</v>
+      </c>
+      <c r="M10" s="29">
+        <v>34417</v>
+      </c>
+      <c r="N10" s="29">
+        <v>38231</v>
+      </c>
+      <c r="O10" s="29">
+        <v>141343</v>
+      </c>
+      <c r="Q10" s="29">
+        <v>48575</v>
+      </c>
+      <c r="R10" s="29">
+        <v>43731</v>
+      </c>
+      <c r="S10" s="29">
+        <v>44278</v>
+      </c>
+      <c r="T10" s="29">
+        <v>53205</v>
+      </c>
+      <c r="U10" s="30">
+        <v>189789</v>
+      </c>
+      <c r="V10" s="29">
+        <v>67998</v>
+      </c>
+      <c r="W10" s="29">
+        <v>65712</v>
+      </c>
+      <c r="X10" s="29">
+        <v>65742</v>
+      </c>
+      <c r="Y10" s="29">
+        <v>66915</v>
+      </c>
+      <c r="Z10" s="30">
+        <v>266367</v>
+      </c>
+      <c r="AA10" s="29">
+        <v>79648</v>
+      </c>
+      <c r="AB10" s="29">
+        <v>77497</v>
+      </c>
+      <c r="AC10" s="30">
+        <v>71724</v>
+      </c>
+      <c r="AD10" s="30">
+        <v>76891</v>
+      </c>
+      <c r="AE10" s="30">
+        <v>305760</v>
+      </c>
+      <c r="AF10" s="30">
+        <v>82364</v>
+      </c>
+      <c r="AG10" s="30">
+        <v>77334</v>
+      </c>
+      <c r="AH10" s="29">
+        <v>82484</v>
+      </c>
+      <c r="AI10" s="30">
+        <v>96799</v>
+      </c>
+      <c r="AJ10" s="30">
+        <v>338981</v>
+      </c>
+      <c r="AK10" s="30">
+        <v>108028</v>
+      </c>
+      <c r="AL10" s="30">
+        <v>102785</v>
+      </c>
+      <c r="AM10" s="30">
+        <v>109518</v>
+      </c>
+      <c r="AN10" s="30">
+        <v>103377</v>
+      </c>
+      <c r="AO10" s="30">
+        <v>423708</v>
+      </c>
+      <c r="AP10" s="30">
+        <v>113542</v>
+      </c>
+      <c r="AQ10" s="30">
+        <v>106956</v>
+      </c>
+      <c r="AR10" s="30">
+        <v>103880</v>
+      </c>
+      <c r="AS10" s="30">
+        <v>100939</v>
+      </c>
+      <c r="AT10" s="30">
+        <v>425317</v>
+      </c>
+      <c r="AU10" s="30">
+        <v>120638</v>
+      </c>
+      <c r="AV10" s="30">
+        <v>111165</v>
       </c>
     </row>
-    <row r="9" spans="1:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...133 lines deleted...]
-        <v>17588</v>
+    <row r="11" ht="15.833333333333334" customHeight="1">
+      <c r="B11" t="s" s="6">
+        <v>87</v>
+      </c>
+      <c r="C11" s="31">
+        <v>25818</v>
+      </c>
+      <c r="D11" s="31">
+        <v>25198</v>
+      </c>
+      <c r="E11" s="31">
+        <v>26865</v>
+      </c>
+      <c r="F11" s="31">
+        <v>27455</v>
+      </c>
+      <c r="G11" s="31">
+        <v>34733</v>
+      </c>
+      <c r="H11" s="31">
+        <v>34077</v>
+      </c>
+      <c r="I11" s="31">
+        <v>33642</v>
+      </c>
+      <c r="J11" s="31">
+        <v>37204</v>
+      </c>
+      <c r="K11" s="31">
+        <v>39435</v>
+      </c>
+      <c r="L11" s="31">
+        <v>39599</v>
+      </c>
+      <c r="M11" s="31">
+        <v>39578</v>
+      </c>
+      <c r="N11" s="31">
+        <v>43542</v>
+      </c>
+      <c r="O11" s="31">
+        <v>162154</v>
+      </c>
+      <c r="Q11" s="31">
+        <v>53978</v>
+      </c>
+      <c r="R11" s="31">
+        <v>49105</v>
+      </c>
+      <c r="S11" s="31">
+        <v>50216</v>
+      </c>
+      <c r="T11" s="31">
+        <v>59255</v>
+      </c>
+      <c r="U11" s="31">
+        <v>212554</v>
+      </c>
+      <c r="V11" s="31">
+        <v>74368</v>
+      </c>
+      <c r="W11" s="31">
+        <v>72212</v>
+      </c>
+      <c r="X11" s="31">
+        <v>72243</v>
+      </c>
+      <c r="Y11" s="31">
+        <v>73614</v>
+      </c>
+      <c r="Z11" s="31">
+        <v>292437</v>
+      </c>
+      <c r="AA11" s="31">
+        <v>86318</v>
+      </c>
+      <c r="AB11" s="31">
+        <v>83991</v>
+      </c>
+      <c r="AC11" s="31">
+        <v>78101</v>
+      </c>
+      <c r="AD11" s="31">
+        <v>83393</v>
+      </c>
+      <c r="AE11" s="31">
+        <v>331803</v>
+      </c>
+      <c r="AF11" s="31">
+        <v>89017</v>
+      </c>
+      <c r="AG11" s="31">
+        <v>84048</v>
+      </c>
+      <c r="AH11" s="31">
+        <v>90062</v>
+      </c>
+      <c r="AI11" s="31">
+        <v>104267</v>
+      </c>
+      <c r="AJ11" s="31">
+        <v>367394</v>
+      </c>
+      <c r="AK11" s="31">
+        <v>115839</v>
+      </c>
+      <c r="AL11" s="31">
+        <v>111324</v>
+      </c>
+      <c r="AM11" s="31">
+        <v>118305</v>
+      </c>
+      <c r="AN11" s="31">
+        <v>113572</v>
+      </c>
+      <c r="AO11" s="31">
+        <v>459040</v>
+      </c>
+      <c r="AP11" s="31">
+        <v>124000</v>
+      </c>
+      <c r="AQ11" s="31">
+        <v>124295</v>
+      </c>
+      <c r="AR11" s="31">
+        <v>121334</v>
+      </c>
+      <c r="AS11" s="31">
+        <v>118408</v>
+      </c>
+      <c r="AT11" s="31">
+        <v>488037</v>
+      </c>
+      <c r="AU11" s="31">
+        <v>138226</v>
+      </c>
+      <c r="AV11" s="31">
+        <v>128392</v>
       </c>
     </row>
-    <row r="10" spans="1:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B10" s="22" t="s">
+    <row r="12" ht="15.833333333333334" customHeight="1">
+      <c r="B12" t="s" s="27">
         <v>84</v>
       </c>
-      <c r="C10" s="24">
-[...129 lines deleted...]
-        <v>120638</v>
+      <c r="C12" s="29">
+        <v>1027</v>
+      </c>
+      <c r="D12" s="29">
+        <v>1115</v>
+      </c>
+      <c r="E12" s="29">
+        <v>1175</v>
+      </c>
+      <c r="F12" s="29">
+        <v>1214</v>
+      </c>
+      <c r="G12" s="29">
+        <v>1671</v>
+      </c>
+      <c r="H12" s="29">
+        <v>1764</v>
+      </c>
+      <c r="I12" s="29">
+        <v>1418</v>
+      </c>
+      <c r="J12" s="29">
+        <v>1643</v>
+      </c>
+      <c r="K12" s="29">
+        <v>1646</v>
+      </c>
+      <c r="L12" s="29">
+        <v>1921</v>
+      </c>
+      <c r="M12" s="29">
+        <v>2437</v>
+      </c>
+      <c r="N12" s="29">
+        <v>2393</v>
+      </c>
+      <c r="O12" s="29">
+        <v>8397</v>
+      </c>
+      <c r="Q12" s="29">
+        <v>2334</v>
+      </c>
+      <c r="R12" s="29">
+        <v>2502</v>
+      </c>
+      <c r="S12" s="29">
+        <v>2528</v>
+      </c>
+      <c r="T12" s="29">
+        <v>2809</v>
+      </c>
+      <c r="U12" s="30">
+        <v>10173</v>
+      </c>
+      <c r="V12" s="29">
+        <v>2881</v>
+      </c>
+      <c r="W12" s="29">
+        <v>2785</v>
+      </c>
+      <c r="X12" s="29">
+        <v>2222</v>
+      </c>
+      <c r="Y12" s="29">
+        <v>2609</v>
+      </c>
+      <c r="Z12" s="30">
+        <v>10497</v>
+      </c>
+      <c r="AA12" s="29">
+        <v>2384</v>
+      </c>
+      <c r="AB12" s="29">
+        <v>2250</v>
+      </c>
+      <c r="AC12" s="30">
+        <v>2308</v>
+      </c>
+      <c r="AD12" s="30">
+        <v>2178</v>
+      </c>
+      <c r="AE12" s="30">
+        <v>9120</v>
+      </c>
+      <c r="AF12" s="30">
+        <v>2306</v>
+      </c>
+      <c r="AG12" s="30">
+        <v>2280</v>
+      </c>
+      <c r="AH12" s="29">
+        <v>2323</v>
+      </c>
+      <c r="AI12" s="30">
+        <v>2383</v>
+      </c>
+      <c r="AJ12" s="30">
+        <v>9292</v>
+      </c>
+      <c r="AK12" s="30">
+        <v>2376</v>
+      </c>
+      <c r="AL12" s="30">
+        <v>2269</v>
+      </c>
+      <c r="AM12" s="30">
+        <v>2296</v>
+      </c>
+      <c r="AN12" s="30">
+        <v>2279</v>
+      </c>
+      <c r="AO12" s="30">
+        <v>9220</v>
+      </c>
+      <c r="AP12" s="30">
+        <v>2204</v>
+      </c>
+      <c r="AQ12" s="30">
+        <v>2359</v>
+      </c>
+      <c r="AR12" s="30">
+        <v>2470</v>
+      </c>
+      <c r="AS12" s="30">
+        <v>2471</v>
+      </c>
+      <c r="AT12" s="30">
+        <v>9504</v>
+      </c>
+      <c r="AU12" s="30">
+        <v>2475</v>
+      </c>
+      <c r="AV12" s="30">
+        <v>2442</v>
       </c>
     </row>
-    <row r="11" spans="1:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-[...133 lines deleted...]
-        <v>138226</v>
+    <row r="13" ht="15.833333333333334" customHeight="1">
+      <c r="B13" t="s" s="27">
+        <v>85</v>
+      </c>
+      <c r="C13" s="29">
+        <v>4654</v>
+      </c>
+      <c r="D13" s="29">
+        <v>4762</v>
+      </c>
+      <c r="E13" s="29">
+        <v>4575</v>
+      </c>
+      <c r="F13" s="29">
+        <v>5159</v>
+      </c>
+      <c r="G13" s="29">
+        <v>8521</v>
+      </c>
+      <c r="H13" s="29">
+        <v>7907</v>
+      </c>
+      <c r="I13" s="29">
+        <v>7066</v>
+      </c>
+      <c r="J13" s="29">
+        <v>10949</v>
+      </c>
+      <c r="K13" s="29">
+        <v>10152</v>
+      </c>
+      <c r="L13" s="29">
+        <v>9195</v>
+      </c>
+      <c r="M13" s="29">
+        <v>9896</v>
+      </c>
+      <c r="N13" s="29">
+        <v>9272</v>
+      </c>
+      <c r="O13" s="29">
+        <v>38515</v>
+      </c>
+      <c r="Q13" s="29">
+        <v>17100</v>
+      </c>
+      <c r="R13" s="29">
+        <v>12905</v>
+      </c>
+      <c r="S13" s="29">
+        <v>9329</v>
+      </c>
+      <c r="T13" s="29">
+        <v>12202</v>
+      </c>
+      <c r="U13" s="30">
+        <v>51536</v>
+      </c>
+      <c r="V13" s="29">
+        <v>15980</v>
+      </c>
+      <c r="W13" s="29">
+        <v>14612</v>
+      </c>
+      <c r="X13" s="29">
+        <v>14235</v>
+      </c>
+      <c r="Y13" s="29">
+        <v>15752</v>
+      </c>
+      <c r="Z13" s="30">
+        <v>60579</v>
+      </c>
+      <c r="AA13" s="29">
+        <v>24151</v>
+      </c>
+      <c r="AB13" s="29">
+        <v>20409</v>
+      </c>
+      <c r="AC13" s="30">
+        <v>18969</v>
+      </c>
+      <c r="AD13" s="30">
+        <v>20825</v>
+      </c>
+      <c r="AE13" s="30">
+        <v>84354</v>
+      </c>
+      <c r="AF13" s="30">
+        <v>23897</v>
+      </c>
+      <c r="AG13" s="30">
+        <v>19866</v>
+      </c>
+      <c r="AH13" s="29">
+        <v>18567</v>
+      </c>
+      <c r="AI13" s="30">
+        <v>23673</v>
+      </c>
+      <c r="AJ13" s="30">
+        <v>86003</v>
+      </c>
+      <c r="AK13" s="30">
+        <v>24674</v>
+      </c>
+      <c r="AL13" s="30">
+        <v>20602</v>
+      </c>
+      <c r="AM13" s="30">
+        <v>23218</v>
+      </c>
+      <c r="AN13" s="30">
+        <v>26470</v>
+      </c>
+      <c r="AO13" s="30">
+        <v>94964</v>
+      </c>
+      <c r="AP13" s="30">
+        <v>29206</v>
+      </c>
+      <c r="AQ13" s="30">
+        <v>31893</v>
+      </c>
+      <c r="AR13" s="30">
+        <v>27359</v>
+      </c>
+      <c r="AS13" s="30">
+        <v>29062</v>
+      </c>
+      <c r="AT13" s="30">
+        <v>117520</v>
+      </c>
+      <c r="AU13" s="30">
+        <v>38834</v>
+      </c>
+      <c r="AV13" s="30">
+        <v>36449</v>
       </c>
     </row>
-    <row r="12" spans="1:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...133 lines deleted...]
-        <v>2475</v>
+    <row r="14" ht="15.833333333333334" customHeight="1">
+      <c r="B14" t="s" s="6">
+        <v>88</v>
+      </c>
+      <c r="C14" s="31">
+        <v>5681</v>
+      </c>
+      <c r="D14" s="31">
+        <v>5877</v>
+      </c>
+      <c r="E14" s="31">
+        <v>5750</v>
+      </c>
+      <c r="F14" s="31">
+        <v>6373</v>
+      </c>
+      <c r="G14" s="31">
+        <v>10192</v>
+      </c>
+      <c r="H14" s="31">
+        <v>9671</v>
+      </c>
+      <c r="I14" s="31">
+        <v>8484</v>
+      </c>
+      <c r="J14" s="31">
+        <v>12592</v>
+      </c>
+      <c r="K14" s="31">
+        <v>11798</v>
+      </c>
+      <c r="L14" s="31">
+        <v>11116</v>
+      </c>
+      <c r="M14" s="31">
+        <v>12333</v>
+      </c>
+      <c r="N14" s="31">
+        <v>11665</v>
+      </c>
+      <c r="O14" s="31">
+        <v>46912</v>
+      </c>
+      <c r="Q14" s="31">
+        <v>19434</v>
+      </c>
+      <c r="R14" s="31">
+        <v>15407</v>
+      </c>
+      <c r="S14" s="31">
+        <v>11857</v>
+      </c>
+      <c r="T14" s="31">
+        <v>15011</v>
+      </c>
+      <c r="U14" s="31">
+        <v>61709</v>
+      </c>
+      <c r="V14" s="31">
+        <v>18861</v>
+      </c>
+      <c r="W14" s="31">
+        <v>17397</v>
+      </c>
+      <c r="X14" s="31">
+        <v>16457</v>
+      </c>
+      <c r="Y14" s="31">
+        <v>18361</v>
+      </c>
+      <c r="Z14" s="31">
+        <v>71076</v>
+      </c>
+      <c r="AA14" s="31">
+        <v>26535</v>
+      </c>
+      <c r="AB14" s="31">
+        <v>22659</v>
+      </c>
+      <c r="AC14" s="31">
+        <v>21277</v>
+      </c>
+      <c r="AD14" s="31">
+        <v>23003</v>
+      </c>
+      <c r="AE14" s="31">
+        <v>93474</v>
+      </c>
+      <c r="AF14" s="31">
+        <v>26203</v>
+      </c>
+      <c r="AG14" s="31">
+        <v>22146</v>
+      </c>
+      <c r="AH14" s="31">
+        <v>20890</v>
+      </c>
+      <c r="AI14" s="31">
+        <v>26056</v>
+      </c>
+      <c r="AJ14" s="31">
+        <v>95295</v>
+      </c>
+      <c r="AK14" s="31">
+        <v>27050</v>
+      </c>
+      <c r="AL14" s="31">
+        <v>22871</v>
+      </c>
+      <c r="AM14" s="31">
+        <v>25514</v>
+      </c>
+      <c r="AN14" s="31">
+        <v>28749</v>
+      </c>
+      <c r="AO14" s="31">
+        <v>104184</v>
+      </c>
+      <c r="AP14" s="31">
+        <v>31410</v>
+      </c>
+      <c r="AQ14" s="31">
+        <v>34252</v>
+      </c>
+      <c r="AR14" s="31">
+        <v>29829</v>
+      </c>
+      <c r="AS14" s="31">
+        <v>31533</v>
+      </c>
+      <c r="AT14" s="31">
+        <v>127024</v>
+      </c>
+      <c r="AU14" s="31">
+        <v>41309</v>
+      </c>
+      <c r="AV14" s="31">
+        <v>38891</v>
       </c>
     </row>
-    <row r="13" spans="1:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B13" s="22" t="s">
+    <row r="15" ht="15.833333333333334" customHeight="1">
+      <c r="B15" t="s" s="27">
         <v>84</v>
       </c>
-      <c r="C13" s="24">
-[...129 lines deleted...]
-        <v>38834</v>
+      <c r="C15" s="29">
+        <v>3399</v>
+      </c>
+      <c r="D15" s="29">
+        <v>3415</v>
+      </c>
+      <c r="E15" s="29">
+        <v>3442</v>
+      </c>
+      <c r="F15" s="29">
+        <v>3322</v>
+      </c>
+      <c r="G15" s="29">
+        <v>3412</v>
+      </c>
+      <c r="H15" s="29">
+        <v>3455</v>
+      </c>
+      <c r="I15" s="29">
+        <v>3578</v>
+      </c>
+      <c r="J15" s="29">
+        <v>3453</v>
+      </c>
+      <c r="K15" s="29">
+        <v>3739</v>
+      </c>
+      <c r="L15" s="29">
+        <v>3648</v>
+      </c>
+      <c r="M15" s="29">
+        <v>3737</v>
+      </c>
+      <c r="N15" s="29">
+        <v>3807</v>
+      </c>
+      <c r="O15" s="29">
+        <v>14931</v>
+      </c>
+      <c r="Q15" s="29">
+        <v>4071</v>
+      </c>
+      <c r="R15" s="29">
+        <v>4094</v>
+      </c>
+      <c r="S15" s="29">
+        <v>4101</v>
+      </c>
+      <c r="T15" s="29">
+        <v>4046</v>
+      </c>
+      <c r="U15" s="30">
+        <v>16312</v>
+      </c>
+      <c r="V15" s="29">
+        <v>4105</v>
+      </c>
+      <c r="W15" s="29">
+        <v>4098</v>
+      </c>
+      <c r="X15" s="29">
+        <v>4023</v>
+      </c>
+      <c r="Y15" s="29">
+        <v>4184</v>
+      </c>
+      <c r="Z15" s="30">
+        <v>16410</v>
+      </c>
+      <c r="AA15" s="29">
+        <v>4250</v>
+      </c>
+      <c r="AB15" s="29">
+        <v>4508</v>
+      </c>
+      <c r="AC15" s="30">
+        <v>4462</v>
+      </c>
+      <c r="AD15" s="30">
+        <v>4432</v>
+      </c>
+      <c r="AE15" s="30">
+        <v>17652</v>
+      </c>
+      <c r="AF15" s="30">
+        <v>4393</v>
+      </c>
+      <c r="AG15" s="30">
+        <v>4299</v>
+      </c>
+      <c r="AH15" s="29">
+        <v>4330</v>
+      </c>
+      <c r="AI15" s="30">
+        <v>4158</v>
+      </c>
+      <c r="AJ15" s="30">
+        <v>17180</v>
+      </c>
+      <c r="AK15" s="30">
+        <v>4228</v>
+      </c>
+      <c r="AL15" s="30">
+        <v>4350</v>
+      </c>
+      <c r="AM15" s="30">
+        <v>4198</v>
+      </c>
+      <c r="AN15" s="30">
+        <v>4228</v>
+      </c>
+      <c r="AO15" s="30">
+        <v>17004</v>
+      </c>
+      <c r="AP15" s="30">
+        <v>4317</v>
+      </c>
+      <c r="AQ15" s="30">
+        <v>4349</v>
+      </c>
+      <c r="AR15" s="30">
+        <v>4465</v>
+      </c>
+      <c r="AS15" s="30">
+        <v>4505</v>
+      </c>
+      <c r="AT15" s="30">
+        <v>17636</v>
+      </c>
+      <c r="AU15" s="30">
+        <v>4488</v>
+      </c>
+      <c r="AV15" s="30">
+        <v>4477</v>
       </c>
     </row>
-    <row r="14" spans="1:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-[...18 lines deleted...]
-      <c r="H14" s="26">
+    <row r="16" ht="15.833333333333334" customHeight="1">
+      <c r="B16" t="s" s="27">
+        <v>85</v>
+      </c>
+      <c r="C16" s="29">
+        <v>3338</v>
+      </c>
+      <c r="D16" s="29">
+        <v>3625</v>
+      </c>
+      <c r="E16" s="29">
+        <v>3730</v>
+      </c>
+      <c r="F16" s="29">
+        <v>4362</v>
+      </c>
+      <c r="G16" s="29">
+        <v>4702</v>
+      </c>
+      <c r="H16" s="29">
+        <v>5012</v>
+      </c>
+      <c r="I16" s="29">
+        <v>5089</v>
+      </c>
+      <c r="J16" s="29">
+        <v>6040</v>
+      </c>
+      <c r="K16" s="29">
+        <v>5823</v>
+      </c>
+      <c r="L16" s="29">
+        <v>6674</v>
+      </c>
+      <c r="M16" s="29">
+        <v>6743</v>
+      </c>
+      <c r="N16" s="29">
+        <v>6221</v>
+      </c>
+      <c r="O16" s="29">
+        <v>25461</v>
+      </c>
+      <c r="Q16" s="29">
+        <v>7137</v>
+      </c>
+      <c r="R16" s="29">
+        <v>6445</v>
+      </c>
+      <c r="S16" s="29">
+        <v>6390</v>
+      </c>
+      <c r="T16" s="29">
+        <v>6336</v>
+      </c>
+      <c r="U16" s="30">
+        <v>26308</v>
+      </c>
+      <c r="V16" s="29">
+        <v>6713</v>
+      </c>
+      <c r="W16" s="29">
+        <v>7242</v>
+      </c>
+      <c r="X16" s="29">
+        <v>7198</v>
+      </c>
+      <c r="Y16" s="29">
+        <v>6731</v>
+      </c>
+      <c r="Z16" s="30">
+        <v>27884</v>
+      </c>
+      <c r="AA16" s="29">
+        <v>7274</v>
+      </c>
+      <c r="AB16" s="29">
+        <v>7658</v>
+      </c>
+      <c r="AC16" s="30">
+        <v>8507</v>
+      </c>
+      <c r="AD16" s="30">
+        <v>8867</v>
+      </c>
+      <c r="AE16" s="30">
+        <v>32306</v>
+      </c>
+      <c r="AF16" s="30">
+        <v>10414</v>
+      </c>
+      <c r="AG16" s="30">
+        <v>11535</v>
+      </c>
+      <c r="AH16" s="29">
+        <v>11433</v>
+      </c>
+      <c r="AI16" s="30">
+        <v>12448</v>
+      </c>
+      <c r="AJ16" s="30">
+        <v>45830</v>
+      </c>
+      <c r="AK16" s="30">
+        <v>12563</v>
+      </c>
+      <c r="AL16" s="30">
+        <v>13695</v>
+      </c>
+      <c r="AM16" s="30">
+        <v>31928</v>
+      </c>
+      <c r="AN16" s="30">
+        <v>40030</v>
+      </c>
+      <c r="AO16" s="30">
+        <v>98216</v>
+      </c>
+      <c r="AP16" s="30">
+        <v>39395</v>
+      </c>
+      <c r="AQ16" s="30">
+        <v>37287</v>
+      </c>
+      <c r="AR16" s="30">
+        <v>38424</v>
+      </c>
+      <c r="AS16" s="30">
+        <v>41118</v>
+      </c>
+      <c r="AT16" s="30">
+        <v>156224</v>
+      </c>
+      <c r="AU16" s="30">
+        <v>42619</v>
+      </c>
+      <c r="AV16" s="30">
+        <v>39499</v>
+      </c>
+    </row>
+    <row r="17" ht="15.833333333333334" customHeight="1">
+      <c r="B17" t="s" s="6">
+        <v>89</v>
+      </c>
+      <c r="C17" s="31">
+        <v>6737</v>
+      </c>
+      <c r="D17" s="31">
+        <v>7040</v>
+      </c>
+      <c r="E17" s="31">
+        <v>7172</v>
+      </c>
+      <c r="F17" s="31">
+        <v>7684</v>
+      </c>
+      <c r="G17" s="31">
+        <v>8114</v>
+      </c>
+      <c r="H17" s="31">
+        <v>8467</v>
+      </c>
+      <c r="I17" s="31">
+        <v>8667</v>
+      </c>
+      <c r="J17" s="31">
+        <v>9493</v>
+      </c>
+      <c r="K17" s="31">
+        <v>9562</v>
+      </c>
+      <c r="L17" s="31">
+        <v>10322</v>
+      </c>
+      <c r="M17" s="31">
+        <v>10480</v>
+      </c>
+      <c r="N17" s="31">
+        <v>10028</v>
+      </c>
+      <c r="O17" s="31">
+        <v>40392</v>
+      </c>
+      <c r="Q17" s="31">
+        <v>11208</v>
+      </c>
+      <c r="R17" s="31">
+        <v>10539</v>
+      </c>
+      <c r="S17" s="31">
+        <v>10491</v>
+      </c>
+      <c r="T17" s="31">
+        <v>10382</v>
+      </c>
+      <c r="U17" s="31">
+        <v>42620</v>
+      </c>
+      <c r="V17" s="31">
+        <v>10818</v>
+      </c>
+      <c r="W17" s="31">
+        <v>11340</v>
+      </c>
+      <c r="X17" s="31">
+        <v>11221</v>
+      </c>
+      <c r="Y17" s="31">
+        <v>10915</v>
+      </c>
+      <c r="Z17" s="31">
+        <v>44294</v>
+      </c>
+      <c r="AA17" s="31">
+        <v>11524</v>
+      </c>
+      <c r="AB17" s="31">
+        <v>12166</v>
+      </c>
+      <c r="AC17" s="31">
+        <v>12969</v>
+      </c>
+      <c r="AD17" s="31">
+        <v>13299</v>
+      </c>
+      <c r="AE17" s="31">
+        <v>49958</v>
+      </c>
+      <c r="AF17" s="31">
+        <v>14807</v>
+      </c>
+      <c r="AG17" s="31">
+        <v>15834</v>
+      </c>
+      <c r="AH17" s="31">
+        <v>15763</v>
+      </c>
+      <c r="AI17" s="31">
+        <v>16606</v>
+      </c>
+      <c r="AJ17" s="31">
+        <v>63010</v>
+      </c>
+      <c r="AK17" s="31">
+        <v>16791</v>
+      </c>
+      <c r="AL17" s="31">
+        <v>18045</v>
+      </c>
+      <c r="AM17" s="31">
+        <v>36126</v>
+      </c>
+      <c r="AN17" s="31">
+        <v>44258</v>
+      </c>
+      <c r="AO17" s="31">
+        <v>115220</v>
+      </c>
+      <c r="AP17" s="31">
+        <v>43712</v>
+      </c>
+      <c r="AQ17" s="31">
+        <v>41636</v>
+      </c>
+      <c r="AR17" s="31">
+        <v>42889</v>
+      </c>
+      <c r="AS17" s="31">
+        <v>45623</v>
+      </c>
+      <c r="AT17" s="31">
+        <v>173860</v>
+      </c>
+      <c r="AU17" s="31">
+        <v>47107</v>
+      </c>
+      <c r="AV17" s="31">
+        <v>43976</v>
+      </c>
+    </row>
+    <row r="18" ht="15.833333333333334" customHeight="1">
+      <c r="B18" t="s" s="27">
+        <v>90</v>
+      </c>
+      <c r="C18" s="29">
+        <v>12746</v>
+      </c>
+      <c r="D18" s="29">
+        <v>12643</v>
+      </c>
+      <c r="E18" s="29">
+        <v>12506</v>
+      </c>
+      <c r="F18" s="29">
+        <v>12230</v>
+      </c>
+      <c r="G18" s="29">
+        <v>12237</v>
+      </c>
+      <c r="H18" s="29">
+        <v>12081</v>
+      </c>
+      <c r="I18" s="29">
+        <v>12533</v>
+      </c>
+      <c r="J18" s="29">
+        <v>13467</v>
+      </c>
+      <c r="K18" s="29">
+        <v>13616</v>
+      </c>
+      <c r="L18" s="29">
+        <v>13385</v>
+      </c>
+      <c r="M18" s="29">
+        <v>13251</v>
+      </c>
+      <c r="N18" s="29">
+        <v>15383</v>
+      </c>
+      <c r="O18" s="29">
+        <v>55635</v>
+      </c>
+      <c r="Q18" s="29">
+        <v>14628</v>
+      </c>
+      <c r="R18" s="29">
+        <v>14565</v>
+      </c>
+      <c r="S18" s="29">
+        <v>14273</v>
+      </c>
+      <c r="T18" s="29">
+        <v>16240</v>
+      </c>
+      <c r="U18" s="30">
+        <v>59706</v>
+      </c>
+      <c r="V18" s="29">
+        <v>15117</v>
+      </c>
+      <c r="W18" s="29">
+        <v>14926</v>
+      </c>
+      <c r="X18" s="29">
+        <v>15002</v>
+      </c>
+      <c r="Y18" s="29">
+        <v>16116</v>
+      </c>
+      <c r="Z18" s="30">
+        <v>61161</v>
+      </c>
+      <c r="AA18" s="29">
+        <v>15558</v>
+      </c>
+      <c r="AB18" s="29">
+        <v>15426</v>
+      </c>
+      <c r="AC18" s="30">
+        <v>15370</v>
+      </c>
+      <c r="AD18" s="30">
+        <v>16367</v>
+      </c>
+      <c r="AE18" s="30">
+        <v>62721</v>
+      </c>
+      <c r="AF18" s="30">
+        <v>15594</v>
+      </c>
+      <c r="AG18" s="30">
+        <v>15461</v>
+      </c>
+      <c r="AH18" s="30">
+        <v>15460</v>
+      </c>
+      <c r="AI18" s="30">
+        <v>17821</v>
+      </c>
+      <c r="AJ18" s="30">
+        <v>64336</v>
+      </c>
+      <c r="AK18" s="30">
+        <v>20500</v>
+      </c>
+      <c r="AL18" s="30">
+        <v>20581</v>
+      </c>
+      <c r="AM18" s="30">
+        <v>20512</v>
+      </c>
+      <c r="AN18" s="30">
+        <v>20552</v>
+      </c>
+      <c r="AO18" s="30">
+        <v>82145</v>
+      </c>
+      <c r="AP18" s="30">
+        <v>28925</v>
+      </c>
+      <c r="AQ18" s="30">
+        <v>20569</v>
+      </c>
+      <c r="AR18" s="30">
+        <v>20534</v>
+      </c>
+      <c r="AS18" s="30">
+        <v>23169</v>
+      </c>
+      <c r="AT18" s="30">
+        <v>93197</v>
+      </c>
+      <c r="AU18" s="30">
+        <v>26742</v>
+      </c>
+      <c r="AV18" s="30">
+        <v>26496</v>
+      </c>
+    </row>
+    <row r="19" ht="15.833333333333334" customHeight="1">
+      <c r="B19" t="s" s="27">
+        <v>91</v>
+      </c>
+      <c r="C19" s="29">
+        <v>1213</v>
+      </c>
+      <c r="D19" s="29">
+        <v>1163</v>
+      </c>
+      <c r="E19" s="29">
+        <v>1308</v>
+      </c>
+      <c r="F19" s="29">
+        <v>1813</v>
+      </c>
+      <c r="G19" s="29">
+        <v>3315</v>
+      </c>
+      <c r="H19" s="29">
+        <v>3656</v>
+      </c>
+      <c r="I19" s="29">
+        <v>3237</v>
+      </c>
+      <c r="J19" s="29">
+        <v>3266</v>
+      </c>
+      <c r="K19" s="29">
+        <v>3287</v>
+      </c>
+      <c r="L19" s="29">
+        <v>4159</v>
+      </c>
+      <c r="M19" s="29">
+        <v>3663</v>
+      </c>
+      <c r="N19" s="29">
+        <v>3979</v>
+      </c>
+      <c r="O19" s="29">
+        <v>15088</v>
+      </c>
+      <c r="Q19" s="29">
+        <v>3934</v>
+      </c>
+      <c r="R19" s="29">
+        <v>3932</v>
+      </c>
+      <c r="S19" s="29">
+        <v>4325</v>
+      </c>
+      <c r="T19" s="29">
+        <v>4624</v>
+      </c>
+      <c r="U19" s="30">
+        <v>16815</v>
+      </c>
+      <c r="V19" s="29">
+        <v>4855</v>
+      </c>
+      <c r="W19" s="29">
+        <v>5081</v>
+      </c>
+      <c r="X19" s="29">
+        <v>5513</v>
+      </c>
+      <c r="Y19" s="29">
+        <v>5532</v>
+      </c>
+      <c r="Z19" s="30">
+        <v>20981</v>
+      </c>
+      <c r="AA19" s="29">
+        <v>5808</v>
+      </c>
+      <c r="AB19" s="29">
+        <v>5604</v>
+      </c>
+      <c r="AC19" s="29">
+        <v>5852</v>
+      </c>
+      <c r="AD19" s="29">
+        <v>5928</v>
+      </c>
+      <c r="AE19" s="30">
+        <v>23192</v>
+      </c>
+      <c r="AF19" s="29">
+        <v>6840</v>
+      </c>
+      <c r="AG19" s="29">
+        <v>7270</v>
+      </c>
+      <c r="AH19" s="29">
+        <v>7381</v>
+      </c>
+      <c r="AI19" s="30">
+        <v>7979</v>
+      </c>
+      <c r="AJ19" s="30">
+        <v>29470</v>
+      </c>
+      <c r="AK19" s="30">
+        <v>8390</v>
+      </c>
+      <c r="AL19" s="30">
+        <v>8514</v>
+      </c>
+      <c r="AM19" s="30">
+        <v>9144</v>
+      </c>
+      <c r="AN19" s="30">
+        <v>9370</v>
+      </c>
+      <c r="AO19" s="30">
+        <v>35418</v>
+      </c>
+      <c r="AP19" s="30">
         <v>9671</v>
       </c>
-      <c r="I14" s="26">
-[...111 lines deleted...]
-        <v>41309</v>
+      <c r="AQ19" s="30">
+        <v>9739</v>
+      </c>
+      <c r="AR19" s="30">
+        <v>10187</v>
+      </c>
+      <c r="AS19" s="30">
+        <v>10515</v>
+      </c>
+      <c r="AT19" s="30">
+        <v>40112</v>
+      </c>
+      <c r="AU19" s="30">
+        <v>10093</v>
+      </c>
+      <c r="AV19" s="30">
+        <v>10717</v>
       </c>
     </row>
-    <row r="15" spans="1:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...133 lines deleted...]
-        <v>4488</v>
+    <row r="20" ht="15.833333333333334" customHeight="1">
+      <c r="B20" t="s" s="27">
+        <v>85</v>
+      </c>
+      <c r="C20" s="14">
+        <v>0</v>
+      </c>
+      <c r="D20" s="14">
+        <v>0</v>
+      </c>
+      <c r="E20" s="14">
+        <v>0</v>
+      </c>
+      <c r="F20" s="14">
+        <v>0</v>
+      </c>
+      <c r="G20" s="14">
+        <v>0</v>
+      </c>
+      <c r="H20" s="14">
+        <v>0</v>
+      </c>
+      <c r="I20" s="14">
+        <v>0</v>
+      </c>
+      <c r="J20" s="14">
+        <v>0</v>
+      </c>
+      <c r="K20" s="14">
+        <v>0</v>
+      </c>
+      <c r="L20" s="14">
+        <v>0</v>
+      </c>
+      <c r="M20" s="14">
+        <v>0</v>
+      </c>
+      <c r="N20" s="14">
+        <v>0</v>
+      </c>
+      <c r="O20" s="14">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="14">
+        <v>0</v>
+      </c>
+      <c r="R20" s="14">
+        <v>0</v>
+      </c>
+      <c r="S20" s="14">
+        <v>0</v>
+      </c>
+      <c r="T20" s="14">
+        <v>0</v>
+      </c>
+      <c r="U20" s="14">
+        <v>0</v>
+      </c>
+      <c r="V20" s="14">
+        <v>0</v>
+      </c>
+      <c r="W20" s="14">
+        <v>0</v>
+      </c>
+      <c r="X20" s="14">
+        <v>0</v>
+      </c>
+      <c r="Y20" s="14">
+        <v>0</v>
+      </c>
+      <c r="Z20" s="14">
+        <v>0</v>
+      </c>
+      <c r="AA20" s="14">
+        <v>0</v>
+      </c>
+      <c r="AB20" s="14">
+        <v>0</v>
+      </c>
+      <c r="AC20" s="14">
+        <v>0</v>
+      </c>
+      <c r="AD20" s="14">
+        <v>0</v>
+      </c>
+      <c r="AE20" s="14">
+        <v>0</v>
+      </c>
+      <c r="AF20" s="14">
+        <v>0</v>
+      </c>
+      <c r="AG20" s="29">
+        <v>45</v>
+      </c>
+      <c r="AH20" s="29">
+        <v>115</v>
+      </c>
+      <c r="AI20" s="30">
+        <v>108</v>
+      </c>
+      <c r="AJ20" s="30">
+        <v>268</v>
+      </c>
+      <c r="AK20" s="30">
+        <v>132</v>
+      </c>
+      <c r="AL20" s="30">
+        <v>132</v>
+      </c>
+      <c r="AM20" s="30">
+        <v>104</v>
+      </c>
+      <c r="AN20" s="30">
+        <v>89</v>
+      </c>
+      <c r="AO20" s="30">
+        <v>457</v>
+      </c>
+      <c r="AP20" s="30">
+        <v>111</v>
+      </c>
+      <c r="AQ20" s="30">
+        <v>109</v>
+      </c>
+      <c r="AR20" s="30">
+        <v>96</v>
+      </c>
+      <c r="AS20" s="30">
+        <v>99</v>
+      </c>
+      <c r="AT20" s="30">
+        <v>415</v>
+      </c>
+      <c r="AU20" s="30">
+        <v>92</v>
+      </c>
+      <c r="AV20" s="30">
+        <v>75</v>
       </c>
     </row>
-    <row r="16" spans="1:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B16" s="22" t="s">
+    <row r="21" ht="15.833333333333334" customHeight="1">
+      <c r="B21" t="s" s="6">
+        <v>92</v>
+      </c>
+      <c r="C21" s="31">
+        <v>13959</v>
+      </c>
+      <c r="D21" s="31">
+        <v>13806</v>
+      </c>
+      <c r="E21" s="31">
+        <v>13814</v>
+      </c>
+      <c r="F21" s="31">
+        <v>14043</v>
+      </c>
+      <c r="G21" s="31">
+        <v>15552</v>
+      </c>
+      <c r="H21" s="31">
+        <v>15737</v>
+      </c>
+      <c r="I21" s="31">
+        <v>15770</v>
+      </c>
+      <c r="J21" s="31">
+        <v>16733</v>
+      </c>
+      <c r="K21" s="31">
+        <v>16903</v>
+      </c>
+      <c r="L21" s="31">
+        <v>17544</v>
+      </c>
+      <c r="M21" s="31">
+        <v>16914</v>
+      </c>
+      <c r="N21" s="31">
+        <v>19362</v>
+      </c>
+      <c r="O21" s="31">
+        <v>70723</v>
+      </c>
+      <c r="Q21" s="31">
+        <v>18562</v>
+      </c>
+      <c r="R21" s="31">
+        <v>18497</v>
+      </c>
+      <c r="S21" s="31">
+        <v>18598</v>
+      </c>
+      <c r="T21" s="31">
+        <v>20864</v>
+      </c>
+      <c r="U21" s="31">
+        <v>76521</v>
+      </c>
+      <c r="V21" s="31">
+        <v>19972</v>
+      </c>
+      <c r="W21" s="31">
+        <v>20007</v>
+      </c>
+      <c r="X21" s="31">
+        <v>20515</v>
+      </c>
+      <c r="Y21" s="31">
+        <v>21648</v>
+      </c>
+      <c r="Z21" s="31">
+        <v>82142</v>
+      </c>
+      <c r="AA21" s="31">
+        <v>21366</v>
+      </c>
+      <c r="AB21" s="31">
+        <v>21030</v>
+      </c>
+      <c r="AC21" s="31">
+        <v>21222</v>
+      </c>
+      <c r="AD21" s="31">
+        <v>22295</v>
+      </c>
+      <c r="AE21" s="31">
+        <v>85913</v>
+      </c>
+      <c r="AF21" s="31">
+        <v>22434</v>
+      </c>
+      <c r="AG21" s="31">
+        <v>22776</v>
+      </c>
+      <c r="AH21" s="31">
+        <v>22956</v>
+      </c>
+      <c r="AI21" s="31">
+        <v>25908</v>
+      </c>
+      <c r="AJ21" s="31">
+        <v>94074</v>
+      </c>
+      <c r="AK21" s="31">
+        <v>29022</v>
+      </c>
+      <c r="AL21" s="31">
+        <v>29227</v>
+      </c>
+      <c r="AM21" s="31">
+        <v>29760</v>
+      </c>
+      <c r="AN21" s="31">
+        <v>30011</v>
+      </c>
+      <c r="AO21" s="31">
+        <v>118020</v>
+      </c>
+      <c r="AP21" s="31">
+        <v>38707</v>
+      </c>
+      <c r="AQ21" s="31">
+        <v>30417</v>
+      </c>
+      <c r="AR21" s="31">
+        <v>30817</v>
+      </c>
+      <c r="AS21" s="31">
+        <v>33783</v>
+      </c>
+      <c r="AT21" s="31">
+        <v>133724</v>
+      </c>
+      <c r="AU21" s="31">
+        <v>36927</v>
+      </c>
+      <c r="AV21" s="31">
+        <v>37288</v>
+      </c>
+    </row>
+    <row r="22" ht="15.833333333333334" customHeight="1">
+      <c r="B22" t="s" s="27">
         <v>84</v>
       </c>
-      <c r="C16" s="24">
-[...129 lines deleted...]
-        <v>42619</v>
+      <c r="C22" s="29">
+        <v>6302</v>
+      </c>
+      <c r="D22" s="29">
+        <v>6663</v>
+      </c>
+      <c r="E22" s="29">
+        <v>6299</v>
+      </c>
+      <c r="F22" s="29">
+        <v>6094</v>
+      </c>
+      <c r="G22" s="29">
+        <v>6999</v>
+      </c>
+      <c r="H22" s="29">
+        <v>7913</v>
+      </c>
+      <c r="I22" s="29">
+        <v>6072</v>
+      </c>
+      <c r="J22" s="29">
+        <v>5023</v>
+      </c>
+      <c r="K22" s="29">
+        <v>5004</v>
+      </c>
+      <c r="L22" s="29">
+        <v>4841</v>
+      </c>
+      <c r="M22" s="29">
+        <v>6171</v>
+      </c>
+      <c r="N22" s="29">
+        <v>5172</v>
+      </c>
+      <c r="O22" s="29">
+        <v>21188</v>
+      </c>
+      <c r="Q22" s="29">
+        <v>5385</v>
+      </c>
+      <c r="R22" s="29">
+        <v>5736</v>
+      </c>
+      <c r="S22" s="29">
+        <v>5942</v>
+      </c>
+      <c r="T22" s="29">
+        <v>5865</v>
+      </c>
+      <c r="U22" s="30">
+        <v>22928</v>
+      </c>
+      <c r="V22" s="29">
+        <v>6451</v>
+      </c>
+      <c r="W22" s="29">
+        <v>5881</v>
+      </c>
+      <c r="X22" s="29">
+        <v>5471</v>
+      </c>
+      <c r="Y22" s="29">
+        <v>5817</v>
+      </c>
+      <c r="Z22" s="30">
+        <v>23620</v>
+      </c>
+      <c r="AA22" s="29">
+        <v>5404</v>
+      </c>
+      <c r="AB22" s="29">
+        <v>5706</v>
+      </c>
+      <c r="AC22" s="30">
+        <v>5379</v>
+      </c>
+      <c r="AD22" s="30">
+        <v>5738</v>
+      </c>
+      <c r="AE22" s="30">
+        <v>22227</v>
+      </c>
+      <c r="AF22" s="30">
+        <v>6283</v>
+      </c>
+      <c r="AG22" s="30">
+        <v>5455</v>
+      </c>
+      <c r="AH22" s="29">
+        <v>5854</v>
+      </c>
+      <c r="AI22" s="30">
+        <v>5420</v>
+      </c>
+      <c r="AJ22" s="30">
+        <v>23012</v>
+      </c>
+      <c r="AK22" s="30">
+        <v>5944</v>
+      </c>
+      <c r="AL22" s="30">
+        <v>5953</v>
+      </c>
+      <c r="AM22" s="30">
+        <v>5575</v>
+      </c>
+      <c r="AN22" s="30">
+        <v>6094</v>
+      </c>
+      <c r="AO22" s="30">
+        <v>23566</v>
+      </c>
+      <c r="AP22" s="30">
+        <v>6018</v>
+      </c>
+      <c r="AQ22" s="30">
+        <v>5979</v>
+      </c>
+      <c r="AR22" s="30">
+        <v>6629</v>
+      </c>
+      <c r="AS22" s="30">
+        <v>5937</v>
+      </c>
+      <c r="AT22" s="30">
+        <v>24563</v>
+      </c>
+      <c r="AU22" s="30">
+        <v>6254</v>
+      </c>
+      <c r="AV22" s="30">
+        <v>5943</v>
       </c>
     </row>
-    <row r="17" spans="2:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-[...133 lines deleted...]
-        <v>47107</v>
+    <row r="23" ht="15.833333333333334" customHeight="1">
+      <c r="B23" t="s" s="27">
+        <v>85</v>
+      </c>
+      <c r="C23" s="29">
+        <v>12</v>
+      </c>
+      <c r="D23" s="29">
+        <v>9</v>
+      </c>
+      <c r="E23" s="29">
+        <v>7</v>
+      </c>
+      <c r="F23" s="29">
+        <v>8</v>
+      </c>
+      <c r="G23" s="14">
+        <v>0</v>
+      </c>
+      <c r="H23" s="29">
+        <v>14</v>
+      </c>
+      <c r="I23" s="29">
+        <v>26</v>
+      </c>
+      <c r="J23" s="14">
+        <v>0</v>
+      </c>
+      <c r="K23" s="14">
+        <v>0</v>
+      </c>
+      <c r="L23" s="14">
+        <v>0</v>
+      </c>
+      <c r="M23" s="14">
+        <v>0</v>
+      </c>
+      <c r="N23" s="14">
+        <v>0</v>
+      </c>
+      <c r="O23" s="14">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="14">
+        <v>0</v>
+      </c>
+      <c r="R23" s="14">
+        <v>0</v>
+      </c>
+      <c r="S23" s="14">
+        <v>0</v>
+      </c>
+      <c r="T23" s="14">
+        <v>0</v>
+      </c>
+      <c r="U23" s="14">
+        <v>0</v>
+      </c>
+      <c r="V23" s="14">
+        <v>0</v>
+      </c>
+      <c r="W23" s="14">
+        <v>0</v>
+      </c>
+      <c r="X23" s="14">
+        <v>0</v>
+      </c>
+      <c r="Y23" s="14">
+        <v>0</v>
+      </c>
+      <c r="Z23" s="14">
+        <v>0</v>
+      </c>
+      <c r="AA23" s="14">
+        <v>0</v>
+      </c>
+      <c r="AB23" s="14">
+        <v>0</v>
+      </c>
+      <c r="AC23" s="14">
+        <v>0</v>
+      </c>
+      <c r="AD23" s="14">
+        <v>0</v>
+      </c>
+      <c r="AE23" s="14">
+        <v>0</v>
+      </c>
+      <c r="AF23" s="14">
+        <v>0</v>
+      </c>
+      <c r="AG23" s="14">
+        <v>0</v>
+      </c>
+      <c r="AH23" s="14">
+        <v>0</v>
+      </c>
+      <c r="AI23" s="14">
+        <v>0</v>
+      </c>
+      <c r="AJ23" s="14">
+        <v>0</v>
+      </c>
+      <c r="AK23" s="14">
+        <v>0</v>
+      </c>
+      <c r="AL23" s="14">
+        <v>0</v>
+      </c>
+      <c r="AM23" s="30">
+        <v>513</v>
+      </c>
+      <c r="AN23" s="30">
+        <v>468</v>
+      </c>
+      <c r="AO23" s="30">
+        <v>981</v>
+      </c>
+      <c r="AP23" s="30">
+        <v>398</v>
+      </c>
+      <c r="AQ23" s="30">
+        <v>1875</v>
+      </c>
+      <c r="AR23" s="30">
+        <v>2603</v>
+      </c>
+      <c r="AS23" s="30">
+        <v>6816</v>
+      </c>
+      <c r="AT23" s="30">
+        <v>11692</v>
+      </c>
+      <c r="AU23" s="30">
+        <v>3769</v>
+      </c>
+      <c r="AV23" s="30">
+        <v>1966</v>
       </c>
     </row>
-    <row r="18" spans="2:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...133 lines deleted...]
-        <v>26742</v>
+    <row r="24" ht="15.833333333333334" customHeight="1">
+      <c r="B24" t="s" s="6">
+        <v>93</v>
+      </c>
+      <c r="C24" s="31">
+        <v>6314</v>
+      </c>
+      <c r="D24" s="31">
+        <v>6672</v>
+      </c>
+      <c r="E24" s="31">
+        <v>6306</v>
+      </c>
+      <c r="F24" s="31">
+        <v>6102</v>
+      </c>
+      <c r="G24" s="31">
+        <v>6999</v>
+      </c>
+      <c r="H24" s="31">
+        <v>7927</v>
+      </c>
+      <c r="I24" s="31">
+        <v>6098</v>
+      </c>
+      <c r="J24" s="31">
+        <v>5023</v>
+      </c>
+      <c r="K24" s="31">
+        <v>5004</v>
+      </c>
+      <c r="L24" s="31">
+        <v>4841</v>
+      </c>
+      <c r="M24" s="31">
+        <v>6171</v>
+      </c>
+      <c r="N24" s="31">
+        <v>5172</v>
+      </c>
+      <c r="O24" s="31">
+        <v>21188</v>
+      </c>
+      <c r="Q24" s="31">
+        <v>5385</v>
+      </c>
+      <c r="R24" s="31">
+        <v>5736</v>
+      </c>
+      <c r="S24" s="31">
+        <v>5942</v>
+      </c>
+      <c r="T24" s="31">
+        <v>5865</v>
+      </c>
+      <c r="U24" s="31">
+        <v>22928</v>
+      </c>
+      <c r="V24" s="31">
+        <v>6451</v>
+      </c>
+      <c r="W24" s="31">
+        <v>5881</v>
+      </c>
+      <c r="X24" s="31">
+        <v>5471</v>
+      </c>
+      <c r="Y24" s="31">
+        <v>5817</v>
+      </c>
+      <c r="Z24" s="31">
+        <v>23620</v>
+      </c>
+      <c r="AA24" s="31">
+        <v>5404</v>
+      </c>
+      <c r="AB24" s="31">
+        <v>5706</v>
+      </c>
+      <c r="AC24" s="31">
+        <v>5379</v>
+      </c>
+      <c r="AD24" s="31">
+        <v>5738</v>
+      </c>
+      <c r="AE24" s="31">
+        <v>22227</v>
+      </c>
+      <c r="AF24" s="31">
+        <v>6283</v>
+      </c>
+      <c r="AG24" s="31">
+        <v>5455</v>
+      </c>
+      <c r="AH24" s="31">
+        <v>5854</v>
+      </c>
+      <c r="AI24" s="31">
+        <v>5420</v>
+      </c>
+      <c r="AJ24" s="31">
+        <v>23012</v>
+      </c>
+      <c r="AK24" s="31">
+        <v>5944</v>
+      </c>
+      <c r="AL24" s="31">
+        <v>5953</v>
+      </c>
+      <c r="AM24" s="31">
+        <v>6088</v>
+      </c>
+      <c r="AN24" s="31">
+        <v>6562</v>
+      </c>
+      <c r="AO24" s="31">
+        <v>24547</v>
+      </c>
+      <c r="AP24" s="31">
+        <v>6416</v>
+      </c>
+      <c r="AQ24" s="31">
+        <v>7854</v>
+      </c>
+      <c r="AR24" s="31">
+        <v>9232</v>
+      </c>
+      <c r="AS24" s="31">
+        <v>12753</v>
+      </c>
+      <c r="AT24" s="31">
+        <v>36255</v>
+      </c>
+      <c r="AU24" s="31">
+        <v>10023</v>
+      </c>
+      <c r="AV24" s="31">
+        <v>7909</v>
       </c>
     </row>
-    <row r="19" spans="2:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...133 lines deleted...]
-        <v>10093</v>
+    <row r="25" ht="15.833333333333334" customHeight="1">
+      <c r="B25" t="s" s="27">
+        <v>94</v>
+      </c>
+      <c r="C25" s="29">
+        <v>72359</v>
+      </c>
+      <c r="D25" s="29">
+        <v>73307</v>
+      </c>
+      <c r="E25" s="29">
+        <v>73784</v>
+      </c>
+      <c r="F25" s="29">
+        <v>74591</v>
+      </c>
+      <c r="G25" s="29">
+        <v>81599</v>
+      </c>
+      <c r="H25" s="29">
+        <v>83673</v>
+      </c>
+      <c r="I25" s="29">
+        <v>81738</v>
+      </c>
+      <c r="J25" s="29">
+        <v>81804</v>
+      </c>
+      <c r="K25" s="29">
+        <v>82809</v>
+      </c>
+      <c r="L25" s="29">
+        <v>83536</v>
+      </c>
+      <c r="M25" s="29">
+        <v>85040</v>
+      </c>
+      <c r="N25" s="29">
+        <v>86439</v>
+      </c>
+      <c r="O25" s="29">
+        <v>337824</v>
+      </c>
+      <c r="Q25" s="29">
+        <v>86253</v>
+      </c>
+      <c r="R25" s="29">
+        <v>86925</v>
+      </c>
+      <c r="S25" s="29">
+        <v>88734</v>
+      </c>
+      <c r="T25" s="29">
+        <v>92288</v>
+      </c>
+      <c r="U25" s="30">
+        <v>354200</v>
+      </c>
+      <c r="V25" s="29">
+        <v>93057</v>
+      </c>
+      <c r="W25" s="29">
+        <v>93508</v>
+      </c>
+      <c r="X25" s="29">
+        <v>97262</v>
+      </c>
+      <c r="Y25" s="29">
+        <v>99395</v>
+      </c>
+      <c r="Z25" s="30">
+        <v>383222</v>
+      </c>
+      <c r="AA25" s="29">
+        <v>97024</v>
+      </c>
+      <c r="AB25" s="29">
+        <v>95240</v>
+      </c>
+      <c r="AC25" s="29">
+        <v>94242</v>
+      </c>
+      <c r="AD25" s="29">
+        <v>96075</v>
+      </c>
+      <c r="AE25" s="30">
+        <v>382581</v>
+      </c>
+      <c r="AF25" s="29">
+        <v>98406</v>
+      </c>
+      <c r="AG25" s="29">
+        <v>100245</v>
+      </c>
+      <c r="AH25" s="29">
+        <v>101630</v>
+      </c>
+      <c r="AI25" s="29">
+        <v>104724</v>
+      </c>
+      <c r="AJ25" s="30">
+        <v>405005</v>
+      </c>
+      <c r="AK25" s="29">
+        <v>109645</v>
+      </c>
+      <c r="AL25" s="29">
+        <v>110101</v>
+      </c>
+      <c r="AM25" s="29">
+        <v>109936</v>
+      </c>
+      <c r="AN25" s="29">
+        <v>117503</v>
+      </c>
+      <c r="AO25" s="30">
+        <v>447185</v>
+      </c>
+      <c r="AP25" s="30">
+        <v>129668</v>
+      </c>
+      <c r="AQ25" s="30">
+        <v>130108</v>
+      </c>
+      <c r="AR25" s="30">
+        <v>132827</v>
+      </c>
+      <c r="AS25" s="30">
+        <v>135414</v>
+      </c>
+      <c r="AT25" s="30">
+        <v>528017</v>
+      </c>
+      <c r="AU25" s="30">
+        <v>140072</v>
+      </c>
+      <c r="AV25" s="30">
+        <v>141786</v>
       </c>
     </row>
-    <row r="20" spans="2:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...93 lines deleted...]
-      <c r="AH20" s="24">
+    <row r="26" ht="15.833333333333334" customHeight="1">
+      <c r="B26" t="s" s="27">
+        <v>95</v>
+      </c>
+      <c r="C26" s="32">
+        <v>65976</v>
+      </c>
+      <c r="D26" s="32">
+        <v>66369</v>
+      </c>
+      <c r="E26" s="32">
+        <v>67774</v>
+      </c>
+      <c r="F26" s="32">
+        <v>68808</v>
+      </c>
+      <c r="G26" s="32">
+        <v>87904</v>
+      </c>
+      <c r="H26" s="32">
+        <v>87342</v>
+      </c>
+      <c r="I26" s="32">
+        <v>83515</v>
+      </c>
+      <c r="J26" s="32">
+        <v>96833</v>
+      </c>
+      <c r="K26" s="32">
+        <v>103983</v>
+      </c>
+      <c r="L26" s="32">
+        <v>106949</v>
+      </c>
+      <c r="M26" s="32">
+        <v>115941</v>
+      </c>
+      <c r="N26" s="32">
+        <v>110869</v>
+      </c>
+      <c r="O26" s="32">
+        <v>437742</v>
+      </c>
+      <c r="Q26" s="32">
+        <v>148353</v>
+      </c>
+      <c r="R26" s="32">
+        <v>125182</v>
+      </c>
+      <c r="S26" s="32">
+        <v>124136</v>
+      </c>
+      <c r="T26" s="32">
+        <v>140788</v>
+      </c>
+      <c r="U26" s="33">
+        <v>538459</v>
+      </c>
+      <c r="V26" s="32">
+        <v>180342</v>
+      </c>
+      <c r="W26" s="32">
+        <v>167332</v>
+      </c>
+      <c r="X26" s="32">
+        <v>168063</v>
+      </c>
+      <c r="Y26" s="32">
+        <v>177488</v>
+      </c>
+      <c r="Z26" s="33">
+        <v>693225</v>
+      </c>
+      <c r="AA26" s="32">
+        <v>214462</v>
+      </c>
+      <c r="AB26" s="32">
+        <v>201898</v>
+      </c>
+      <c r="AC26" s="32">
+        <v>192873</v>
+      </c>
+      <c r="AD26" s="32">
+        <v>196967</v>
+      </c>
+      <c r="AE26" s="33">
+        <v>806200</v>
+      </c>
+      <c r="AF26" s="32">
+        <v>230843</v>
+      </c>
+      <c r="AG26" s="32">
+        <v>210368</v>
+      </c>
+      <c r="AH26" s="32">
+        <v>226727</v>
+      </c>
+      <c r="AI26" s="32">
+        <v>265276</v>
+      </c>
+      <c r="AJ26" s="33">
+        <v>933214</v>
+      </c>
+      <c r="AK26" s="32">
+        <v>299094</v>
+      </c>
+      <c r="AL26" s="32">
+        <v>294850</v>
+      </c>
+      <c r="AM26" s="32">
+        <v>338979</v>
+      </c>
+      <c r="AN26" s="32">
+        <v>345841</v>
+      </c>
+      <c r="AO26" s="33">
+        <v>1278764</v>
+      </c>
+      <c r="AP26" s="33">
+        <v>380009</v>
+      </c>
+      <c r="AQ26" s="33">
+        <v>382863</v>
+      </c>
+      <c r="AR26" s="33">
+        <v>375771</v>
+      </c>
+      <c r="AS26" s="33">
+        <v>385769</v>
+      </c>
+      <c r="AT26" s="33">
+        <v>1524412</v>
+      </c>
+      <c r="AU26" s="33">
+        <v>477692</v>
+      </c>
+      <c r="AV26" s="33">
+        <v>417160</v>
+      </c>
+    </row>
+    <row r="27" ht="15.833333333333334" customHeight="1">
+      <c r="B27" t="s" s="9">
+        <v>96</v>
+      </c>
+      <c r="C27" s="34">
+        <v>138335</v>
+      </c>
+      <c r="D27" s="34">
+        <v>139676</v>
+      </c>
+      <c r="E27" s="34">
+        <v>141558</v>
+      </c>
+      <c r="F27" s="34">
+        <v>143399</v>
+      </c>
+      <c r="G27" s="34">
+        <v>169503</v>
+      </c>
+      <c r="H27" s="34">
+        <v>171015</v>
+      </c>
+      <c r="I27" s="34">
+        <v>165253</v>
+      </c>
+      <c r="J27" s="34">
+        <v>178637</v>
+      </c>
+      <c r="K27" s="34">
+        <v>186792</v>
+      </c>
+      <c r="L27" s="34">
+        <v>190485</v>
+      </c>
+      <c r="M27" s="34">
+        <v>200981</v>
+      </c>
+      <c r="N27" s="34">
+        <v>197308</v>
+      </c>
+      <c r="O27" s="34">
+        <v>775566</v>
+      </c>
+      <c r="Q27" s="34">
+        <v>234606</v>
+      </c>
+      <c r="R27" s="34">
+        <v>212107</v>
+      </c>
+      <c r="S27" s="34">
+        <v>212870</v>
+      </c>
+      <c r="T27" s="34">
+        <v>233076</v>
+      </c>
+      <c r="U27" s="34">
+        <v>892659</v>
+      </c>
+      <c r="V27" s="34">
+        <v>273399</v>
+      </c>
+      <c r="W27" s="34">
+        <v>260840</v>
+      </c>
+      <c r="X27" s="34">
+        <v>265325</v>
+      </c>
+      <c r="Y27" s="34">
+        <v>276883</v>
+      </c>
+      <c r="Z27" s="34">
+        <v>1076447</v>
+      </c>
+      <c r="AA27" s="34">
+        <v>311486</v>
+      </c>
+      <c r="AB27" s="34">
+        <v>297138</v>
+      </c>
+      <c r="AC27" s="34">
+        <v>287115</v>
+      </c>
+      <c r="AD27" s="34">
+        <v>293042</v>
+      </c>
+      <c r="AE27" s="34">
+        <v>1188781</v>
+      </c>
+      <c r="AF27" s="34">
+        <v>329249</v>
+      </c>
+      <c r="AG27" s="34">
+        <v>310613</v>
+      </c>
+      <c r="AH27" s="34">
+        <v>328357</v>
+      </c>
+      <c r="AI27" s="34">
+        <v>370000</v>
+      </c>
+      <c r="AJ27" s="34">
+        <v>1338219</v>
+      </c>
+      <c r="AK27" s="34">
+        <v>408739</v>
+      </c>
+      <c r="AL27" s="34">
+        <v>404951</v>
+      </c>
+      <c r="AM27" s="34">
+        <v>448915</v>
+      </c>
+      <c r="AN27" s="34">
+        <v>463344</v>
+      </c>
+      <c r="AO27" s="34">
+        <v>1725949</v>
+      </c>
+      <c r="AP27" s="34">
+        <v>509677</v>
+      </c>
+      <c r="AQ27" s="34">
+        <v>512971</v>
+      </c>
+      <c r="AR27" s="34">
+        <v>508598</v>
+      </c>
+      <c r="AS27" s="34">
+        <v>521183</v>
+      </c>
+      <c r="AT27" s="34">
+        <v>2052429</v>
+      </c>
+      <c r="AU27" s="34">
+        <v>617764</v>
+      </c>
+      <c r="AV27" s="34">
+        <v>558946</v>
+      </c>
+    </row>
+    <row r="28" customHeight="1"/>
+    <row r="29" customHeight="1"/>
+    <row r="30" ht="15.833333333333334" customHeight="1">
+      <c r="B30" t="s" s="9">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="31" ht="15.833333333333334" customHeight="1">
+      <c r="B31" t="s" s="10">
+        <v>97</v>
+      </c>
+      <c r="C31" s="29">
+        <v>58796</v>
+      </c>
+      <c r="D31" s="29">
+        <v>65032</v>
+      </c>
+      <c r="E31" s="29">
+        <v>61899</v>
+      </c>
+      <c r="F31" s="29">
+        <v>63236</v>
+      </c>
+      <c r="G31" s="29">
+        <v>71570</v>
+      </c>
+      <c r="H31" s="29">
+        <v>68407</v>
+      </c>
+      <c r="I31" s="29">
+        <v>69076</v>
+      </c>
+      <c r="J31" s="29">
+        <v>80436</v>
+      </c>
+      <c r="K31" s="29">
+        <v>77273</v>
+      </c>
+      <c r="L31" s="29">
+        <v>75592</v>
+      </c>
+      <c r="M31" s="29">
+        <v>77649</v>
+      </c>
+      <c r="N31" s="29">
+        <v>73845</v>
+      </c>
+      <c r="O31" s="29">
+        <v>304359</v>
+      </c>
+      <c r="Q31" s="29">
+        <v>87023</v>
+      </c>
+      <c r="R31" s="29">
+        <v>83871</v>
+      </c>
+      <c r="S31" s="29">
+        <v>82151</v>
+      </c>
+      <c r="T31" s="29">
+        <v>83588</v>
+      </c>
+      <c r="U31" s="30">
+        <v>336633</v>
+      </c>
+      <c r="V31" s="29">
+        <v>97239</v>
+      </c>
+      <c r="W31" s="29">
+        <v>95646</v>
+      </c>
+      <c r="X31" s="29">
+        <v>95681</v>
+      </c>
+      <c r="Y31" s="29">
+        <v>101825</v>
+      </c>
+      <c r="Z31" s="30">
+        <v>390391</v>
+      </c>
+      <c r="AA31" s="29">
+        <v>114122</v>
+      </c>
+      <c r="AB31" s="29">
+        <v>102595</v>
+      </c>
+      <c r="AC31" s="29">
+        <v>100045</v>
+      </c>
+      <c r="AD31" s="29">
+        <v>95250</v>
+      </c>
+      <c r="AE31" s="30">
+        <v>412012</v>
+      </c>
+      <c r="AF31" s="29">
+        <v>113643</v>
+      </c>
+      <c r="AG31" s="29">
+        <v>103339</v>
+      </c>
+      <c r="AH31" s="29">
+        <v>114147</v>
+      </c>
+      <c r="AI31" s="30">
+        <v>124466</v>
+      </c>
+      <c r="AJ31" s="30">
+        <v>455595</v>
+      </c>
+      <c r="AK31" s="30">
+        <v>141669</v>
+      </c>
+      <c r="AL31" s="30">
+        <v>136663</v>
+      </c>
+      <c r="AM31" s="30">
+        <v>154674</v>
+      </c>
+      <c r="AN31" s="30">
+        <v>150922</v>
+      </c>
+      <c r="AO31" s="30">
+        <v>583928</v>
+      </c>
+      <c r="AP31" s="30">
+        <v>175913</v>
+      </c>
+      <c r="AQ31" s="30">
+        <v>168761</v>
+      </c>
+      <c r="AR31" s="30">
+        <v>164133</v>
+      </c>
+      <c r="AS31" s="30">
+        <v>158566</v>
+      </c>
+      <c r="AT31" s="30">
+        <v>667373</v>
+      </c>
+      <c r="AU31" s="30">
+        <v>196960</v>
+      </c>
+      <c r="AV31" s="30">
+        <v>171506</v>
+      </c>
+    </row>
+    <row r="32" ht="15.833333333333334" customHeight="1">
+      <c r="B32" t="s" s="10">
+        <v>56</v>
+      </c>
+      <c r="C32" s="29">
+        <v>9439</v>
+      </c>
+      <c r="D32" s="29">
+        <v>9109</v>
+      </c>
+      <c r="E32" s="29">
+        <v>9427</v>
+      </c>
+      <c r="F32" s="29">
+        <v>9404</v>
+      </c>
+      <c r="G32" s="29">
+        <v>9762</v>
+      </c>
+      <c r="H32" s="29">
+        <v>9621</v>
+      </c>
+      <c r="I32" s="29">
+        <v>9849</v>
+      </c>
+      <c r="J32" s="29">
+        <v>10607</v>
+      </c>
+      <c r="K32" s="29">
+        <v>10294</v>
+      </c>
+      <c r="L32" s="29">
+        <v>10159</v>
+      </c>
+      <c r="M32" s="29">
+        <v>10353</v>
+      </c>
+      <c r="N32" s="29">
+        <v>10959</v>
+      </c>
+      <c r="O32" s="29">
+        <v>41765</v>
+      </c>
+      <c r="Q32" s="29">
+        <v>10903</v>
+      </c>
+      <c r="R32" s="29">
+        <v>10788</v>
+      </c>
+      <c r="S32" s="29">
+        <v>10898</v>
+      </c>
+      <c r="T32" s="29">
+        <v>11013</v>
+      </c>
+      <c r="U32" s="30">
+        <v>43602</v>
+      </c>
+      <c r="V32" s="29">
+        <v>11363</v>
+      </c>
+      <c r="W32" s="29">
+        <v>11627</v>
+      </c>
+      <c r="X32" s="29">
+        <v>11867</v>
+      </c>
+      <c r="Y32" s="29">
+        <v>11871</v>
+      </c>
+      <c r="Z32" s="30">
+        <v>46728</v>
+      </c>
+      <c r="AA32" s="29">
+        <v>12681</v>
+      </c>
+      <c r="AB32" s="29">
+        <v>13009</v>
+      </c>
+      <c r="AC32" s="29">
+        <v>13220</v>
+      </c>
+      <c r="AD32" s="29">
+        <v>13310</v>
+      </c>
+      <c r="AE32" s="30">
+        <v>52220</v>
+      </c>
+      <c r="AF32" s="29">
+        <v>13787</v>
+      </c>
+      <c r="AG32" s="29">
+        <v>14258</v>
+      </c>
+      <c r="AH32" s="29">
+        <v>14588</v>
+      </c>
+      <c r="AI32" s="30">
+        <v>14986</v>
+      </c>
+      <c r="AJ32" s="30">
+        <v>57619</v>
+      </c>
+      <c r="AK32" s="30">
+        <v>14970</v>
+      </c>
+      <c r="AL32" s="30">
+        <v>15221</v>
+      </c>
+      <c r="AM32" s="30">
+        <v>15923</v>
+      </c>
+      <c r="AN32" s="30">
+        <v>17396</v>
+      </c>
+      <c r="AO32" s="30">
+        <v>63510</v>
+      </c>
+      <c r="AP32" s="30">
+        <v>17226</v>
+      </c>
+      <c r="AQ32" s="30">
+        <v>17574</v>
+      </c>
+      <c r="AR32" s="30">
+        <v>18877</v>
+      </c>
+      <c r="AS32" s="30">
+        <v>20190</v>
+      </c>
+      <c r="AT32" s="30">
+        <v>73867</v>
+      </c>
+      <c r="AU32" s="30">
+        <v>20807</v>
+      </c>
+      <c r="AV32" s="30">
+        <v>21585</v>
+      </c>
+    </row>
+    <row r="33" ht="15.833333333333334" customHeight="1">
+      <c r="B33" t="s" s="10">
+        <v>57</v>
+      </c>
+      <c r="C33" s="29">
+        <v>6960</v>
+      </c>
+      <c r="D33" s="29">
+        <v>7334</v>
+      </c>
+      <c r="E33" s="29">
+        <v>8096</v>
+      </c>
+      <c r="F33" s="29">
+        <v>7623</v>
+      </c>
+      <c r="G33" s="29">
+        <v>8463</v>
+      </c>
+      <c r="H33" s="29">
+        <v>9023</v>
+      </c>
+      <c r="I33" s="29">
+        <v>9112</v>
+      </c>
+      <c r="J33" s="29">
+        <v>9907</v>
+      </c>
+      <c r="K33" s="29">
+        <v>10040</v>
+      </c>
+      <c r="L33" s="29">
+        <v>9519</v>
+      </c>
+      <c r="M33" s="29">
+        <v>9527</v>
+      </c>
+      <c r="N33" s="29">
+        <v>10199</v>
+      </c>
+      <c r="O33" s="29">
+        <v>39285</v>
+      </c>
+      <c r="Q33" s="29">
+        <v>10318</v>
+      </c>
+      <c r="R33" s="29">
+        <v>12042</v>
+      </c>
+      <c r="S33" s="29">
+        <v>12037</v>
+      </c>
+      <c r="T33" s="29">
+        <v>13103</v>
+      </c>
+      <c r="U33" s="30">
+        <v>47500</v>
+      </c>
+      <c r="V33" s="29">
+        <v>13544</v>
+      </c>
+      <c r="W33" s="29">
+        <v>13957</v>
+      </c>
+      <c r="X33" s="29">
+        <v>14747</v>
+      </c>
+      <c r="Y33" s="29">
+        <v>13941</v>
+      </c>
+      <c r="Z33" s="30">
+        <v>56189</v>
+      </c>
+      <c r="AA33" s="29">
+        <v>15776</v>
+      </c>
+      <c r="AB33" s="29">
+        <v>16034</v>
+      </c>
+      <c r="AC33" s="29">
+        <v>16816</v>
+      </c>
+      <c r="AD33" s="29">
+        <v>17231</v>
+      </c>
+      <c r="AE33" s="30">
+        <v>65857</v>
+      </c>
+      <c r="AF33" s="29">
+        <v>17567</v>
+      </c>
+      <c r="AG33" s="29">
+        <v>18701</v>
+      </c>
+      <c r="AH33" s="29">
+        <v>19733</v>
+      </c>
+      <c r="AI33" s="30">
+        <v>21505</v>
+      </c>
+      <c r="AJ33" s="30">
+        <v>77506</v>
+      </c>
+      <c r="AK33" s="30">
+        <v>21310</v>
+      </c>
+      <c r="AL33" s="30">
+        <v>24230</v>
+      </c>
+      <c r="AM33" s="30">
+        <v>24300</v>
+      </c>
+      <c r="AN33" s="30">
+        <v>28728</v>
+      </c>
+      <c r="AO33" s="30">
+        <v>98568</v>
+      </c>
+      <c r="AP33" s="30">
+        <v>28728</v>
+      </c>
+      <c r="AQ33" s="30">
+        <v>30212</v>
+      </c>
+      <c r="AR33" s="30">
+        <v>33867</v>
+      </c>
+      <c r="AS33" s="30">
+        <v>35520</v>
+      </c>
+      <c r="AT33" s="30">
+        <v>128327</v>
+      </c>
+      <c r="AU33" s="30">
+        <v>39549</v>
+      </c>
+      <c r="AV33" s="30">
+        <v>41976</v>
+      </c>
+    </row>
+    <row r="34" ht="15.833333333333334" customHeight="1">
+      <c r="B34" t="s" s="10">
+        <v>58</v>
+      </c>
+      <c r="C34" s="29">
+        <v>7941</v>
+      </c>
+      <c r="D34" s="29">
+        <v>7566</v>
+      </c>
+      <c r="E34" s="29">
+        <v>9323</v>
+      </c>
+      <c r="F34" s="29">
+        <v>10185</v>
+      </c>
+      <c r="G34" s="29">
+        <v>7529</v>
+      </c>
+      <c r="H34" s="29">
+        <v>7963</v>
+      </c>
+      <c r="I34" s="29">
+        <v>9445</v>
+      </c>
+      <c r="J34" s="29">
+        <v>11484</v>
+      </c>
+      <c r="K34" s="29">
+        <v>8522</v>
+      </c>
+      <c r="L34" s="29">
+        <v>8090</v>
+      </c>
+      <c r="M34" s="29">
+        <v>9444</v>
+      </c>
+      <c r="N34" s="29">
+        <v>9989</v>
+      </c>
+      <c r="O34" s="29">
+        <v>36045</v>
+      </c>
+      <c r="Q34" s="29">
+        <v>6978</v>
+      </c>
+      <c r="R34" s="29">
+        <v>4767</v>
+      </c>
+      <c r="S34" s="29">
+        <v>6938</v>
+      </c>
+      <c r="T34" s="29">
+        <v>9860</v>
+      </c>
+      <c r="U34" s="30">
+        <v>28543</v>
+      </c>
+      <c r="V34" s="29">
+        <v>8812</v>
+      </c>
+      <c r="W34" s="29">
+        <v>8319</v>
+      </c>
+      <c r="X34" s="29">
+        <v>9420</v>
+      </c>
+      <c r="Y34" s="29">
+        <v>10304</v>
+      </c>
+      <c r="Z34" s="30">
+        <v>36855</v>
+      </c>
+      <c r="AA34" s="29">
+        <v>9581</v>
+      </c>
+      <c r="AB34" s="29">
+        <v>10667</v>
+      </c>
+      <c r="AC34" s="29">
+        <v>10864</v>
+      </c>
+      <c r="AD34" s="29">
+        <v>11040</v>
+      </c>
+      <c r="AE34" s="30">
+        <v>42152</v>
+      </c>
+      <c r="AF34" s="29">
+        <v>11122</v>
+      </c>
+      <c r="AG34" s="29">
+        <v>11966</v>
+      </c>
+      <c r="AH34" s="29">
+        <v>11533</v>
+      </c>
+      <c r="AI34" s="30">
+        <v>15500</v>
+      </c>
+      <c r="AJ34" s="30">
+        <v>50121</v>
+      </c>
+      <c r="AK34" s="30">
+        <v>12828</v>
+      </c>
+      <c r="AL34" s="30">
+        <v>12454</v>
+      </c>
+      <c r="AM34" s="30">
+        <v>14069</v>
+      </c>
+      <c r="AN34" s="30">
+        <v>20703</v>
+      </c>
+      <c r="AO34" s="30">
+        <v>60054</v>
+      </c>
+      <c r="AP34" s="30">
+        <v>11369</v>
+      </c>
+      <c r="AQ34" s="30">
+        <v>19362</v>
+      </c>
+      <c r="AR34" s="30">
+        <v>18264</v>
+      </c>
+      <c r="AS34" s="30">
+        <v>26252</v>
+      </c>
+      <c r="AT34" s="30">
+        <v>75247</v>
+      </c>
+      <c r="AU34" s="30">
+        <v>21056</v>
+      </c>
+      <c r="AV34" s="30">
+        <v>20313</v>
+      </c>
+    </row>
+    <row r="35" ht="15.833333333333334" customHeight="1">
+      <c r="B35" t="s" s="10">
+        <v>59</v>
+      </c>
+      <c r="C35" s="29">
+        <v>3514</v>
+      </c>
+      <c r="D35" s="29">
+        <v>5259</v>
+      </c>
+      <c r="E35" s="29">
+        <v>4489</v>
+      </c>
+      <c r="F35" s="29">
+        <v>6089</v>
+      </c>
+      <c r="G35" s="29">
+        <v>5538</v>
+      </c>
+      <c r="H35" s="29">
+        <v>7276</v>
+      </c>
+      <c r="I35" s="29">
+        <v>7546</v>
+      </c>
+      <c r="J35" s="29">
+        <v>8194</v>
+      </c>
+      <c r="K35" s="29">
+        <v>6971</v>
+      </c>
+      <c r="L35" s="29">
+        <v>6738</v>
+      </c>
+      <c r="M35" s="29">
+        <v>7272</v>
+      </c>
+      <c r="N35" s="29">
+        <v>7048</v>
+      </c>
+      <c r="O35" s="29">
+        <v>28029</v>
+      </c>
+      <c r="Q35" s="29">
+        <v>6911</v>
+      </c>
+      <c r="R35" s="29">
+        <v>6609</v>
+      </c>
+      <c r="S35" s="29">
+        <v>7388</v>
+      </c>
+      <c r="T35" s="29">
+        <v>7967</v>
+      </c>
+      <c r="U35" s="30">
+        <v>28875</v>
+      </c>
+      <c r="V35" s="29">
+        <v>7967</v>
+      </c>
+      <c r="W35" s="29">
+        <v>7402</v>
+      </c>
+      <c r="X35" s="29">
+        <v>8798</v>
+      </c>
+      <c r="Y35" s="29">
+        <v>7301</v>
+      </c>
+      <c r="Z35" s="30">
+        <v>31468</v>
+      </c>
+      <c r="AA35" s="29">
+        <v>7875</v>
+      </c>
+      <c r="AB35" s="29">
+        <v>8560</v>
+      </c>
+      <c r="AC35" s="29">
+        <v>9357</v>
+      </c>
+      <c r="AD35" s="29">
+        <v>10903</v>
+      </c>
+      <c r="AE35" s="30">
+        <v>36695</v>
+      </c>
+      <c r="AF35" s="29">
+        <v>10591</v>
+      </c>
+      <c r="AG35" s="29">
+        <v>9524</v>
+      </c>
+      <c r="AH35" s="29">
+        <v>8452</v>
+      </c>
+      <c r="AI35" s="30">
+        <v>8939</v>
+      </c>
+      <c r="AJ35" s="30">
+        <v>37506</v>
+      </c>
+      <c r="AK35" s="30">
+        <v>8731</v>
+      </c>
+      <c r="AL35" s="30">
+        <v>10095</v>
+      </c>
+      <c r="AM35" s="30">
+        <v>10641</v>
+      </c>
+      <c r="AN35" s="30">
+        <v>13097</v>
+      </c>
+      <c r="AO35" s="30">
+        <v>42564</v>
+      </c>
+      <c r="AP35" s="30">
+        <v>10374</v>
+      </c>
+      <c r="AQ35" s="30">
+        <v>10718</v>
+      </c>
+      <c r="AR35" s="30">
+        <v>11270</v>
+      </c>
+      <c r="AS35" s="30">
+        <v>15312</v>
+      </c>
+      <c r="AT35" s="30">
+        <v>47674</v>
+      </c>
+      <c r="AU35" s="30">
+        <v>12324</v>
+      </c>
+      <c r="AV35" s="30">
+        <v>12638</v>
+      </c>
+    </row>
+    <row r="36" ht="15.833333333333334" customHeight="1">
+      <c r="B36" t="s" s="10">
+        <v>60</v>
+      </c>
+      <c r="C36" s="32">
+        <v>3764</v>
+      </c>
+      <c r="D36" s="32">
+        <v>3909</v>
+      </c>
+      <c r="E36" s="32">
+        <v>3649</v>
+      </c>
+      <c r="F36" s="32">
+        <v>3119</v>
+      </c>
+      <c r="G36" s="32">
+        <v>3722</v>
+      </c>
+      <c r="H36" s="32">
+        <v>3519</v>
+      </c>
+      <c r="I36" s="32">
+        <v>3491</v>
+      </c>
+      <c r="J36" s="32">
+        <v>3308</v>
+      </c>
+      <c r="K36" s="32">
+        <v>3639</v>
+      </c>
+      <c r="L36" s="32">
+        <v>3621</v>
+      </c>
+      <c r="M36" s="32">
+        <v>3640</v>
+      </c>
+      <c r="N36" s="32">
+        <v>3786</v>
+      </c>
+      <c r="O36" s="32">
+        <v>14686</v>
+      </c>
+      <c r="Q36" s="32">
+        <v>3726</v>
+      </c>
+      <c r="R36" s="32">
+        <v>3509</v>
+      </c>
+      <c r="S36" s="32">
+        <v>3443</v>
+      </c>
+      <c r="T36" s="32">
+        <v>3982</v>
+      </c>
+      <c r="U36" s="33">
+        <v>14660</v>
+      </c>
+      <c r="V36" s="32">
+        <v>3753</v>
+      </c>
+      <c r="W36" s="32">
+        <v>3618</v>
+      </c>
+      <c r="X36" s="32">
+        <v>3733</v>
+      </c>
+      <c r="Y36" s="32">
+        <v>3424</v>
+      </c>
+      <c r="Z36" s="33">
+        <v>14528</v>
+      </c>
+      <c r="AA36" s="32">
+        <v>3497</v>
+      </c>
+      <c r="AB36" s="32">
+        <v>3661</v>
+      </c>
+      <c r="AC36" s="32">
+        <v>3699</v>
+      </c>
+      <c r="AD36" s="32">
+        <v>3869</v>
+      </c>
+      <c r="AE36" s="33">
+        <v>14726</v>
+      </c>
+      <c r="AF36" s="32">
+        <v>4123</v>
+      </c>
+      <c r="AG36" s="32">
+        <v>4028</v>
+      </c>
+      <c r="AH36" s="32">
+        <v>4132</v>
+      </c>
+      <c r="AI36" s="33">
+        <v>3647</v>
+      </c>
+      <c r="AJ36" s="33">
+        <v>15930</v>
+      </c>
+      <c r="AK36" s="33">
+        <v>4673</v>
+      </c>
+      <c r="AL36" s="33">
+        <v>4976</v>
+      </c>
+      <c r="AM36" s="33">
+        <v>5415</v>
+      </c>
+      <c r="AN36" s="33">
+        <v>5151</v>
+      </c>
+      <c r="AO36" s="33">
+        <v>20215</v>
+      </c>
+      <c r="AP36" s="33">
+        <v>5074</v>
+      </c>
+      <c r="AQ36" s="33">
+        <v>6022</v>
+      </c>
+      <c r="AR36" s="33">
+        <v>6641</v>
+      </c>
+      <c r="AS36" s="33">
+        <v>8214</v>
+      </c>
+      <c r="AT36" s="33">
+        <v>25951</v>
+      </c>
+      <c r="AU36" s="33">
+        <v>8192</v>
+      </c>
+      <c r="AV36" s="33">
+        <v>8378</v>
+      </c>
+    </row>
+    <row r="37" ht="15.833333333333334" customHeight="1">
+      <c r="B37" t="s" s="9">
+        <v>98</v>
+      </c>
+      <c r="C37" s="35">
+        <v>90414</v>
+      </c>
+      <c r="D37" s="35">
+        <v>98209</v>
+      </c>
+      <c r="E37" s="35">
+        <v>96883</v>
+      </c>
+      <c r="F37" s="35">
+        <v>99656</v>
+      </c>
+      <c r="G37" s="35">
+        <v>106584</v>
+      </c>
+      <c r="H37" s="35">
+        <v>105809</v>
+      </c>
+      <c r="I37" s="35">
+        <v>108519</v>
+      </c>
+      <c r="J37" s="35">
+        <v>123936</v>
+      </c>
+      <c r="K37" s="35">
+        <v>116739</v>
+      </c>
+      <c r="L37" s="35">
+        <v>113719</v>
+      </c>
+      <c r="M37" s="35">
+        <v>117885</v>
+      </c>
+      <c r="N37" s="35">
+        <v>115826</v>
+      </c>
+      <c r="O37" s="35">
+        <v>464169</v>
+      </c>
+      <c r="Q37" s="35">
+        <v>125859</v>
+      </c>
+      <c r="R37" s="35">
+        <v>121586</v>
+      </c>
+      <c r="S37" s="35">
+        <v>122855</v>
+      </c>
+      <c r="T37" s="35">
+        <v>129513</v>
+      </c>
+      <c r="U37" s="35">
+        <v>499813</v>
+      </c>
+      <c r="V37" s="35">
+        <v>142678</v>
+      </c>
+      <c r="W37" s="35">
+        <v>140569</v>
+      </c>
+      <c r="X37" s="35">
+        <v>144246</v>
+      </c>
+      <c r="Y37" s="35">
+        <v>148666</v>
+      </c>
+      <c r="Z37" s="35">
+        <v>576159</v>
+      </c>
+      <c r="AA37" s="35">
+        <v>163532</v>
+      </c>
+      <c r="AB37" s="35">
+        <v>154526</v>
+      </c>
+      <c r="AC37" s="35">
+        <v>154001</v>
+      </c>
+      <c r="AD37" s="35">
+        <v>151603</v>
+      </c>
+      <c r="AE37" s="35">
+        <v>623662</v>
+      </c>
+      <c r="AF37" s="35">
+        <v>170833</v>
+      </c>
+      <c r="AG37" s="35">
+        <v>161816</v>
+      </c>
+      <c r="AH37" s="35">
+        <v>172585</v>
+      </c>
+      <c r="AI37" s="35">
+        <v>189043</v>
+      </c>
+      <c r="AJ37" s="35">
+        <v>694277</v>
+      </c>
+      <c r="AK37" s="35">
+        <v>204181</v>
+      </c>
+      <c r="AL37" s="35">
+        <v>203639</v>
+      </c>
+      <c r="AM37" s="35">
+        <v>225022</v>
+      </c>
+      <c r="AN37" s="35">
+        <v>235997</v>
+      </c>
+      <c r="AO37" s="35">
+        <v>868839</v>
+      </c>
+      <c r="AP37" s="35">
+        <v>248684</v>
+      </c>
+      <c r="AQ37" s="35">
+        <v>252649</v>
+      </c>
+      <c r="AR37" s="35">
+        <v>253052</v>
+      </c>
+      <c r="AS37" s="35">
+        <v>264054</v>
+      </c>
+      <c r="AT37" s="35">
+        <v>1018439</v>
+      </c>
+      <c r="AU37" s="35">
+        <v>298888</v>
+      </c>
+      <c r="AV37" s="35">
+        <v>276396</v>
+      </c>
+    </row>
+    <row r="38" ht="15.833333333333334" customHeight="1">
+      <c r="B38" t="s" s="9">
+        <v>99</v>
+      </c>
+      <c r="C38" s="35">
+        <v>47921</v>
+      </c>
+      <c r="D38" s="35">
+        <v>41467</v>
+      </c>
+      <c r="E38" s="35">
+        <v>44675</v>
+      </c>
+      <c r="F38" s="35">
+        <v>43743</v>
+      </c>
+      <c r="G38" s="35">
+        <v>62919</v>
+      </c>
+      <c r="H38" s="35">
+        <v>65206</v>
+      </c>
+      <c r="I38" s="35">
+        <v>56734</v>
+      </c>
+      <c r="J38" s="35">
+        <v>54701</v>
+      </c>
+      <c r="K38" s="35">
+        <v>70053</v>
+      </c>
+      <c r="L38" s="35">
+        <v>76766</v>
+      </c>
+      <c r="M38" s="35">
+        <v>83096</v>
+      </c>
+      <c r="N38" s="35">
+        <v>81482</v>
+      </c>
+      <c r="O38" s="35">
+        <v>311397</v>
+      </c>
+      <c r="Q38" s="35">
+        <v>108747</v>
+      </c>
+      <c r="R38" s="35">
+        <v>90521</v>
+      </c>
+      <c r="S38" s="35">
+        <v>90015</v>
+      </c>
+      <c r="T38" s="35">
+        <v>103563</v>
+      </c>
+      <c r="U38" s="35">
+        <v>392846</v>
+      </c>
+      <c r="V38" s="35">
+        <v>130721</v>
+      </c>
+      <c r="W38" s="35">
+        <v>120271</v>
+      </c>
+      <c r="X38" s="35">
+        <v>121079</v>
+      </c>
+      <c r="Y38" s="35">
+        <v>128217</v>
+      </c>
+      <c r="Z38" s="35">
+        <v>500288</v>
+      </c>
+      <c r="AA38" s="35">
+        <v>147954</v>
+      </c>
+      <c r="AB38" s="35">
+        <v>142612</v>
+      </c>
+      <c r="AC38" s="35">
+        <v>133114</v>
+      </c>
+      <c r="AD38" s="35">
+        <v>141439</v>
+      </c>
+      <c r="AE38" s="35">
+        <v>565119</v>
+      </c>
+      <c r="AF38" s="35">
+        <v>158416</v>
+      </c>
+      <c r="AG38" s="35">
+        <v>148797</v>
+      </c>
+      <c r="AH38" s="35">
+        <v>155772</v>
+      </c>
+      <c r="AI38" s="35">
+        <v>180957</v>
+      </c>
+      <c r="AJ38" s="35">
+        <v>643942</v>
+      </c>
+      <c r="AK38" s="35">
+        <v>204558</v>
+      </c>
+      <c r="AL38" s="35">
+        <v>201312</v>
+      </c>
+      <c r="AM38" s="35">
+        <v>223893</v>
+      </c>
+      <c r="AN38" s="35">
+        <v>227347</v>
+      </c>
+      <c r="AO38" s="35">
+        <v>857110</v>
+      </c>
+      <c r="AP38" s="35">
+        <v>260993</v>
+      </c>
+      <c r="AQ38" s="35">
+        <v>260322</v>
+      </c>
+      <c r="AR38" s="35">
+        <v>255546</v>
+      </c>
+      <c r="AS38" s="35">
+        <v>257129</v>
+      </c>
+      <c r="AT38" s="35">
+        <v>1033990</v>
+      </c>
+      <c r="AU38" s="35">
+        <v>318876</v>
+      </c>
+      <c r="AV38" s="35">
+        <v>282550</v>
+      </c>
+    </row>
+    <row r="39" ht="15.833333333333334" customHeight="1">
+      <c r="B39" t="s" s="10">
+        <v>100</v>
+      </c>
+      <c r="C39" s="18">
+        <v>205</v>
+      </c>
+      <c r="D39" s="18">
+        <v>319</v>
+      </c>
+      <c r="E39" s="18">
+        <v>359</v>
+      </c>
+      <c r="F39" s="18">
+        <v>256</v>
+      </c>
+      <c r="G39" s="18">
+        <v>471</v>
+      </c>
+      <c r="H39" s="18">
+        <v>582</v>
+      </c>
+      <c r="I39" s="18">
+        <v>673</v>
+      </c>
+      <c r="J39" s="18">
+        <v>787</v>
+      </c>
+      <c r="K39" s="18">
+        <v>858</v>
+      </c>
+      <c r="L39" s="18">
+        <v>563</v>
+      </c>
+      <c r="M39" s="18">
+        <v>1054</v>
+      </c>
+      <c r="N39" s="18">
+        <v>1179</v>
+      </c>
+      <c r="O39" s="18">
+        <v>3654</v>
+      </c>
+      <c r="Q39" s="18">
+        <v>1184</v>
+      </c>
+      <c r="R39" s="18">
+        <v>163</v>
+      </c>
+      <c r="S39" s="18">
+        <v>110</v>
+      </c>
+      <c r="T39" s="18">
+        <v>60</v>
+      </c>
+      <c r="U39" s="18">
+        <v>1517</v>
+      </c>
+      <c r="V39" s="18">
+        <v>122</v>
+      </c>
+      <c r="W39" s="18">
+        <v>109</v>
+      </c>
+      <c r="X39" s="18">
+        <v>96</v>
+      </c>
+      <c r="Y39" s="18">
+        <v>68</v>
+      </c>
+      <c r="Z39" s="18">
+        <v>395</v>
+      </c>
+      <c r="AA39" s="18">
+        <v>14</v>
+      </c>
+      <c r="AB39" s="18">
+        <v>1000</v>
+      </c>
+      <c r="AC39" s="18">
+        <v>3859</v>
+      </c>
+      <c r="AD39" s="18">
+        <v>8840</v>
+      </c>
+      <c r="AE39" s="18">
+        <v>13713</v>
+      </c>
+      <c r="AF39" s="18">
+        <v>12940</v>
+      </c>
+      <c r="AG39" s="18">
+        <v>15576</v>
+      </c>
+      <c r="AH39" s="18">
+        <v>17929</v>
+      </c>
+      <c r="AI39" s="18">
+        <v>20952</v>
+      </c>
+      <c r="AJ39" s="18">
+        <v>67397</v>
+      </c>
+      <c r="AK39" s="18">
+        <v>21060</v>
+      </c>
+      <c r="AL39" s="18">
+        <v>21511</v>
+      </c>
+      <c r="AM39" s="18">
+        <v>16663</v>
+      </c>
+      <c r="AN39" s="18">
+        <v>14803</v>
+      </c>
+      <c r="AO39" s="18">
+        <v>74037</v>
+      </c>
+      <c r="AP39" s="18">
+        <v>13849</v>
+      </c>
+      <c r="AQ39" s="18">
+        <v>14972</v>
+      </c>
+      <c r="AR39" s="18">
+        <v>20348</v>
+      </c>
+      <c r="AS39" s="18">
+        <v>19238</v>
+      </c>
+      <c r="AT39" s="18">
+        <v>68407</v>
+      </c>
+      <c r="AU39" s="18">
+        <v>17451</v>
+      </c>
+      <c r="AV39" s="18">
+        <v>18151</v>
+      </c>
+    </row>
+    <row r="40" ht="15.833333333333334" customHeight="1">
+      <c r="B40" t="s" s="10">
+        <v>101</v>
+      </c>
+      <c r="C40" s="15">
+        <v>-323</v>
+      </c>
+      <c r="D40" s="15">
+        <v>-132</v>
+      </c>
+      <c r="E40" s="15">
+        <v>0</v>
+      </c>
+      <c r="F40" s="15">
+        <v>0</v>
+      </c>
+      <c r="G40" s="15">
+        <v>0</v>
+      </c>
+      <c r="H40" s="15">
+        <v>0</v>
+      </c>
+      <c r="I40" s="15">
+        <v>0</v>
+      </c>
+      <c r="J40" s="15">
+        <v>0</v>
+      </c>
+      <c r="K40" s="15">
+        <v>0</v>
+      </c>
+      <c r="L40" s="15">
+        <v>-388</v>
+      </c>
+      <c r="M40" s="15">
+        <v>-418</v>
+      </c>
+      <c r="N40" s="15">
+        <v>-475</v>
+      </c>
+      <c r="O40" s="15">
+        <v>-1281</v>
+      </c>
+      <c r="Q40" s="15">
+        <v>-485</v>
+      </c>
+      <c r="R40" s="15">
+        <v>-449</v>
+      </c>
+      <c r="S40" s="15">
+        <v>-459</v>
+      </c>
+      <c r="T40" s="15">
+        <v>-440</v>
+      </c>
+      <c r="U40" s="15">
+        <v>-1833</v>
+      </c>
+      <c r="V40" s="15">
+        <v>-615</v>
+      </c>
+      <c r="W40" s="15">
+        <v>-434</v>
+      </c>
+      <c r="X40" s="15">
+        <v>-457</v>
+      </c>
+      <c r="Y40" s="15">
+        <v>-479</v>
+      </c>
+      <c r="Z40" s="15">
+        <v>-1985</v>
+      </c>
+      <c r="AA40" s="15">
+        <v>-461</v>
+      </c>
+      <c r="AB40" s="15">
+        <v>-459</v>
+      </c>
+      <c r="AC40" s="15">
+        <v>-446</v>
+      </c>
+      <c r="AD40" s="15">
+        <v>-440</v>
+      </c>
+      <c r="AE40" s="15">
+        <v>-1806</v>
+      </c>
+      <c r="AF40" s="15">
+        <v>-449</v>
+      </c>
+      <c r="AG40" s="15">
+        <v>-467</v>
+      </c>
+      <c r="AH40" s="15">
+        <v>-464</v>
+      </c>
+      <c r="AI40" s="15">
+        <v>-667</v>
+      </c>
+      <c r="AJ40" s="15">
+        <v>-2047</v>
+      </c>
+      <c r="AK40" s="15">
+        <v>-1718</v>
+      </c>
+      <c r="AL40" s="15">
+        <v>-542</v>
+      </c>
+      <c r="AM40" s="15">
+        <v>-1446</v>
+      </c>
+      <c r="AN40" s="15">
+        <v>-573</v>
+      </c>
+      <c r="AO40" s="15">
+        <v>-4279</v>
+      </c>
+      <c r="AP40" s="15">
+        <v>-587</v>
+      </c>
+      <c r="AQ40" s="15">
+        <v>-429</v>
+      </c>
+      <c r="AR40" s="15">
+        <v>-522</v>
+      </c>
+      <c r="AS40" s="15">
+        <v>-403</v>
+      </c>
+      <c r="AT40" s="15">
+        <v>-1941</v>
+      </c>
+      <c r="AU40" s="15">
+        <v>-624</v>
+      </c>
+      <c r="AV40" s="15">
+        <v>-505</v>
+      </c>
+    </row>
+    <row r="41" ht="15.833333333333334" customHeight="1">
+      <c r="B41" t="s" s="9">
+        <v>102</v>
+      </c>
+      <c r="C41" s="35">
+        <v>47803</v>
+      </c>
+      <c r="D41" s="35">
+        <v>41654</v>
+      </c>
+      <c r="E41" s="35">
+        <v>45034</v>
+      </c>
+      <c r="F41" s="35">
+        <v>43999</v>
+      </c>
+      <c r="G41" s="35">
+        <v>63390</v>
+      </c>
+      <c r="H41" s="35">
+        <v>65788</v>
+      </c>
+      <c r="I41" s="35">
+        <v>57407</v>
+      </c>
+      <c r="J41" s="35">
+        <v>55488</v>
+      </c>
+      <c r="K41" s="35">
+        <v>70911</v>
+      </c>
+      <c r="L41" s="35">
+        <v>76941</v>
+      </c>
+      <c r="M41" s="35">
+        <v>83732</v>
+      </c>
+      <c r="N41" s="35">
+        <v>82186</v>
+      </c>
+      <c r="O41" s="35">
+        <v>313770</v>
+      </c>
+      <c r="Q41" s="35">
+        <v>109446</v>
+      </c>
+      <c r="R41" s="35">
+        <v>90235</v>
+      </c>
+      <c r="S41" s="35">
+        <v>89666</v>
+      </c>
+      <c r="T41" s="35">
+        <v>103183</v>
+      </c>
+      <c r="U41" s="35">
+        <v>392530</v>
+      </c>
+      <c r="V41" s="35">
+        <v>130228</v>
+      </c>
+      <c r="W41" s="35">
+        <v>119946</v>
+      </c>
+      <c r="X41" s="35">
+        <v>120718</v>
+      </c>
+      <c r="Y41" s="35">
+        <v>127806</v>
+      </c>
+      <c r="Z41" s="35">
+        <v>498698</v>
+      </c>
+      <c r="AA41" s="35">
+        <v>147507</v>
+      </c>
+      <c r="AB41" s="35">
+        <v>143153</v>
+      </c>
+      <c r="AC41" s="35">
+        <v>136527</v>
+      </c>
+      <c r="AD41" s="35">
+        <v>149839</v>
+      </c>
+      <c r="AE41" s="35">
+        <v>577026</v>
+      </c>
+      <c r="AF41" s="35">
+        <v>170907</v>
+      </c>
+      <c r="AG41" s="35">
+        <v>163906</v>
+      </c>
+      <c r="AH41" s="35">
+        <v>173237</v>
+      </c>
+      <c r="AI41" s="35">
+        <v>201242</v>
+      </c>
+      <c r="AJ41" s="35">
+        <v>709292</v>
+      </c>
+      <c r="AK41" s="35">
+        <v>223900</v>
+      </c>
+      <c r="AL41" s="35">
+        <v>222281</v>
+      </c>
+      <c r="AM41" s="35">
+        <v>239110</v>
+      </c>
+      <c r="AN41" s="35">
+        <v>241577</v>
+      </c>
+      <c r="AO41" s="35">
+        <v>926868</v>
+      </c>
+      <c r="AP41" s="35">
+        <v>274255</v>
+      </c>
+      <c r="AQ41" s="35">
+        <v>274865</v>
+      </c>
+      <c r="AR41" s="35">
+        <v>275372</v>
+      </c>
+      <c r="AS41" s="35">
+        <v>275964</v>
+      </c>
+      <c r="AT41" s="35">
+        <v>1100456</v>
+      </c>
+      <c r="AU41" s="35">
+        <v>335703</v>
+      </c>
+      <c r="AV41" s="35">
+        <v>300196</v>
+      </c>
+    </row>
+    <row r="42" ht="15.833333333333334" customHeight="1">
+      <c r="B42" t="s" s="10">
+        <v>103</v>
+      </c>
+      <c r="C42" s="36">
+        <v>-12619</v>
+      </c>
+      <c r="D42" s="36">
+        <v>-10997</v>
+      </c>
+      <c r="E42" s="36">
+        <v>-11889</v>
+      </c>
+      <c r="F42" s="36">
+        <v>-11616</v>
+      </c>
+      <c r="G42" s="36">
+        <v>-16735</v>
+      </c>
+      <c r="H42" s="36">
+        <v>-17368</v>
+      </c>
+      <c r="I42" s="36">
+        <v>-15155</v>
+      </c>
+      <c r="J42" s="36">
+        <v>-14649</v>
+      </c>
+      <c r="K42" s="36">
+        <v>-18721</v>
+      </c>
+      <c r="L42" s="36">
+        <v>-20312</v>
+      </c>
+      <c r="M42" s="36">
+        <v>-22105</v>
+      </c>
+      <c r="N42" s="36">
+        <v>-21697</v>
+      </c>
+      <c r="O42" s="36">
+        <v>-82835</v>
+      </c>
+      <c r="Q42" s="36">
+        <v>-24078</v>
+      </c>
+      <c r="R42" s="36">
+        <v>-19852</v>
+      </c>
+      <c r="S42" s="36">
+        <v>-19727</v>
+      </c>
+      <c r="T42" s="36">
+        <v>-22700</v>
+      </c>
+      <c r="U42" s="36">
+        <v>-86357</v>
+      </c>
+      <c r="V42" s="36">
+        <v>-28650</v>
+      </c>
+      <c r="W42" s="36">
+        <v>-26388</v>
+      </c>
+      <c r="X42" s="36">
+        <v>-26558</v>
+      </c>
+      <c r="Y42" s="36">
+        <v>-28117</v>
+      </c>
+      <c r="Z42" s="36">
+        <v>-109713</v>
+      </c>
+      <c r="AA42" s="36">
+        <v>-32452</v>
+      </c>
+      <c r="AB42" s="36">
+        <v>-31494</v>
+      </c>
+      <c r="AC42" s="36">
+        <v>-30036</v>
+      </c>
+      <c r="AD42" s="36">
+        <v>-32964</v>
+      </c>
+      <c r="AE42" s="36">
+        <v>-126946</v>
+      </c>
+      <c r="AF42" s="36">
+        <v>-41872</v>
+      </c>
+      <c r="AG42" s="36">
+        <v>-40157</v>
+      </c>
+      <c r="AH42" s="36">
+        <v>-42443</v>
+      </c>
+      <c r="AI42" s="36">
+        <v>-49305</v>
+      </c>
+      <c r="AJ42" s="36">
+        <v>-173777</v>
+      </c>
+      <c r="AK42" s="36">
+        <v>-55975</v>
+      </c>
+      <c r="AL42" s="36">
+        <v>-55570</v>
+      </c>
+      <c r="AM42" s="36">
+        <v>-59778</v>
+      </c>
+      <c r="AN42" s="36">
+        <v>-60394</v>
+      </c>
+      <c r="AO42" s="36">
+        <v>-231717</v>
+      </c>
+      <c r="AP42" s="36">
+        <v>-68564</v>
+      </c>
+      <c r="AQ42" s="36">
+        <v>-68716</v>
+      </c>
+      <c r="AR42" s="36">
+        <v>-68843</v>
+      </c>
+      <c r="AS42" s="36">
+        <v>-68991</v>
+      </c>
+      <c r="AT42" s="36">
+        <v>-275114</v>
+      </c>
+      <c r="AU42" s="36">
+        <v>-80569</v>
+      </c>
+      <c r="AV42" s="36">
+        <v>-72047</v>
+      </c>
+    </row>
+    <row r="43" ht="15.833333333333334" customHeight="1">
+      <c r="B43" t="s" s="9">
+        <v>104</v>
+      </c>
+      <c r="C43" s="19">
+        <v>35184</v>
+      </c>
+      <c r="D43" s="19">
+        <v>30657</v>
+      </c>
+      <c r="E43" s="19">
+        <v>33145</v>
+      </c>
+      <c r="F43" s="19">
+        <v>32383</v>
+      </c>
+      <c r="G43" s="19">
+        <v>46655</v>
+      </c>
+      <c r="H43" s="19">
+        <v>48420</v>
+      </c>
+      <c r="I43" s="19">
+        <v>42252</v>
+      </c>
+      <c r="J43" s="19">
+        <v>40839</v>
+      </c>
+      <c r="K43" s="19">
+        <v>52190</v>
+      </c>
+      <c r="L43" s="19">
+        <v>56629</v>
+      </c>
+      <c r="M43" s="19">
+        <v>61627</v>
+      </c>
+      <c r="N43" s="19">
+        <v>60489</v>
+      </c>
+      <c r="O43" s="19">
+        <v>230935</v>
+      </c>
+      <c r="Q43" s="19">
+        <v>85368</v>
+      </c>
+      <c r="R43" s="19">
+        <v>70383</v>
+      </c>
+      <c r="S43" s="19">
+        <v>69939</v>
+      </c>
+      <c r="T43" s="19">
+        <v>80483</v>
+      </c>
+      <c r="U43" s="19">
+        <v>306173</v>
+      </c>
+      <c r="V43" s="19">
+        <v>101578</v>
+      </c>
+      <c r="W43" s="19">
+        <v>93558</v>
+      </c>
+      <c r="X43" s="19">
+        <v>94160</v>
+      </c>
+      <c r="Y43" s="19">
+        <v>99689</v>
+      </c>
+      <c r="Z43" s="19">
+        <v>388985</v>
+      </c>
+      <c r="AA43" s="19">
+        <v>115055</v>
+      </c>
+      <c r="AB43" s="19">
+        <v>111659</v>
+      </c>
+      <c r="AC43" s="19">
+        <v>106491</v>
+      </c>
+      <c r="AD43" s="19">
+        <v>116875</v>
+      </c>
+      <c r="AE43" s="19">
+        <v>450080</v>
+      </c>
+      <c r="AF43" s="19">
+        <v>129035</v>
+      </c>
+      <c r="AG43" s="19">
+        <v>123749</v>
+      </c>
+      <c r="AH43" s="19">
+        <v>130794</v>
+      </c>
+      <c r="AI43" s="19">
+        <v>151937</v>
+      </c>
+      <c r="AJ43" s="19">
+        <v>535515</v>
+      </c>
+      <c r="AK43" s="19">
+        <v>167925</v>
+      </c>
+      <c r="AL43" s="19">
+        <v>166711</v>
+      </c>
+      <c r="AM43" s="19">
+        <v>179332</v>
+      </c>
+      <c r="AN43" s="19">
+        <v>181183</v>
+      </c>
+      <c r="AO43" s="19">
+        <v>695151</v>
+      </c>
+      <c r="AP43" s="19">
+        <v>205691</v>
+      </c>
+      <c r="AQ43" s="19">
+        <v>206149</v>
+      </c>
+      <c r="AR43" s="19">
+        <v>206529</v>
+      </c>
+      <c r="AS43" s="19">
+        <v>206973</v>
+      </c>
+      <c r="AT43" s="19">
+        <v>825342</v>
+      </c>
+      <c r="AU43" s="19">
+        <v>255134</v>
+      </c>
+      <c r="AV43" s="19">
+        <v>228149</v>
+      </c>
+    </row>
+    <row r="44" ht="26.666666666666668" customHeight="1">
+      <c r="B44" t="s" s="10">
+        <v>105</v>
+      </c>
+      <c r="C44" s="43"/>
+      <c r="D44" s="43"/>
+      <c r="E44" s="43"/>
+      <c r="F44" s="43"/>
+      <c r="G44" s="43"/>
+      <c r="H44" s="43"/>
+      <c r="I44" s="43"/>
+      <c r="J44" s="43"/>
+      <c r="K44" s="43"/>
+      <c r="L44" s="43"/>
+      <c r="M44" s="43"/>
+      <c r="N44" s="43"/>
+      <c r="O44" s="44"/>
+      <c r="Q44" s="43"/>
+      <c r="R44" s="43"/>
+      <c r="S44" s="43"/>
+      <c r="T44" s="43"/>
+      <c r="U44" s="43"/>
+      <c r="V44" s="43"/>
+      <c r="W44" s="43"/>
+      <c r="X44" s="43"/>
+      <c r="Y44" s="43"/>
+      <c r="Z44" s="43"/>
+      <c r="AA44" s="43"/>
+      <c r="AB44" s="43"/>
+      <c r="AC44" s="43"/>
+      <c r="AD44" s="43"/>
+      <c r="AE44" s="43"/>
+      <c r="AF44" s="43"/>
+      <c r="AG44" s="43"/>
+      <c r="AH44" s="45"/>
+      <c r="AI44" s="45"/>
+      <c r="AJ44" s="43"/>
+      <c r="AK44" s="43"/>
+      <c r="AL44" s="43"/>
+      <c r="AM44" s="43"/>
+      <c r="AN44" s="43"/>
+      <c r="AO44" s="43"/>
+      <c r="AP44" s="43"/>
+      <c r="AQ44" s="43"/>
+      <c r="AR44" s="43"/>
+      <c r="AS44" s="43"/>
+      <c r="AT44" s="43"/>
+      <c r="AU44" s="43"/>
+      <c r="AV44" s="43"/>
+    </row>
+    <row r="45" ht="15.833333333333334" customHeight="1">
+      <c r="B45" t="s" s="10">
+        <v>106</v>
+      </c>
+      <c r="O45" s="37">
+        <v>0.23</v>
+      </c>
+      <c r="P45" t="s" s="38">
+        <v>107</v>
+      </c>
+      <c r="AT45" s="39"/>
+    </row>
+    <row r="46" ht="15.833333333333334" customHeight="1">
+      <c r="C46" s="23">
+        <v>0.17</v>
+      </c>
+      <c r="D46" s="23">
+        <v>0.14</v>
+      </c>
+      <c r="E46" s="23">
+        <v>0.16</v>
+      </c>
+      <c r="F46" s="23">
+        <v>0.15</v>
+      </c>
+      <c r="G46" s="23">
+        <v>0.22</v>
+      </c>
+      <c r="H46" s="23">
+        <v>0.23</v>
+      </c>
+      <c r="I46" s="23">
+        <v>0.19</v>
+      </c>
+      <c r="J46" s="23">
+        <v>0.18</v>
+      </c>
+      <c r="K46" s="23">
+        <v>0.23</v>
+      </c>
+      <c r="L46" s="23">
+        <v>0.25</v>
+      </c>
+      <c r="M46" s="23">
+        <v>0.27</v>
+      </c>
+      <c r="N46" s="23">
+        <v>0.26</v>
+      </c>
+      <c r="O46" s="23">
+        <v>0.77</v>
+      </c>
+      <c r="P46" t="s" s="38">
+        <v>108</v>
+      </c>
+      <c r="Q46" s="23">
+        <v>0.37</v>
+      </c>
+      <c r="R46" s="23">
+        <v>0.3</v>
+      </c>
+      <c r="S46" s="23">
+        <v>0.3</v>
+      </c>
+      <c r="T46" s="23">
+        <v>0.34</v>
+      </c>
+      <c r="U46" s="23">
+        <v>1.31</v>
+      </c>
+      <c r="V46" s="23">
+        <v>0.43</v>
+      </c>
+      <c r="W46" s="23">
+        <v>0.39</v>
+      </c>
+      <c r="X46" s="23">
+        <v>0.39</v>
+      </c>
+      <c r="Y46" s="23">
+        <v>0.42</v>
+      </c>
+      <c r="Z46" s="23">
+        <v>1.63</v>
+      </c>
+      <c r="AA46" s="23">
+        <v>0.48</v>
+      </c>
+      <c r="AB46" s="23">
+        <v>0.47</v>
+      </c>
+      <c r="AC46" s="23">
+        <v>0.45</v>
+      </c>
+      <c r="AD46" s="23">
+        <v>0.49</v>
+      </c>
+      <c r="AE46" s="23">
+        <v>1.9</v>
+      </c>
+      <c r="AF46" s="23">
+        <v>0.54</v>
+      </c>
+      <c r="AG46" s="23">
+        <v>0.52</v>
+      </c>
+      <c r="AH46" s="23">
+        <v>0.55</v>
+      </c>
+      <c r="AI46" s="23">
+        <v>0.64</v>
+      </c>
+      <c r="AJ46" s="23">
+        <v>2.26</v>
+      </c>
+      <c r="AK46" s="23">
+        <v>0.71</v>
+      </c>
+      <c r="AL46" s="23">
+        <v>0.7</v>
+      </c>
+      <c r="AM46" s="23">
+        <v>0.75</v>
+      </c>
+      <c r="AN46" s="23">
+        <v>0.76</v>
+      </c>
+      <c r="AO46" s="23">
+        <v>2.92</v>
+      </c>
+      <c r="AP46" s="23">
+        <v>0.86</v>
+      </c>
+      <c r="AQ46" s="23">
+        <v>0.87</v>
+      </c>
+      <c r="AR46" s="23">
+        <v>0.87</v>
+      </c>
+      <c r="AS46" s="23">
+        <v>0.87</v>
+      </c>
+      <c r="AT46" s="23">
+        <v>3.47</v>
+      </c>
+      <c r="AU46" s="23">
+        <v>1.08</v>
+      </c>
+      <c r="AV46" s="23">
+        <v>0.97</v>
+      </c>
+    </row>
+    <row r="47" customHeight="1">
+      <c r="C47" s="43"/>
+      <c r="D47" s="43"/>
+      <c r="E47" s="43"/>
+      <c r="F47" s="43"/>
+      <c r="G47" s="43"/>
+      <c r="H47" s="43"/>
+      <c r="I47" s="43"/>
+      <c r="J47" s="43"/>
+      <c r="K47" s="43"/>
+      <c r="L47" s="43"/>
+      <c r="M47" s="43"/>
+      <c r="N47" s="43"/>
+      <c r="O47" s="43"/>
+      <c r="Q47" s="43"/>
+      <c r="R47" s="43"/>
+      <c r="S47" s="43"/>
+      <c r="T47" s="43"/>
+      <c r="U47" s="43"/>
+      <c r="V47" s="43"/>
+      <c r="W47" s="43"/>
+      <c r="X47" s="43"/>
+      <c r="Y47" s="43"/>
+      <c r="Z47" s="43"/>
+      <c r="AA47" s="43"/>
+      <c r="AB47" s="43"/>
+      <c r="AC47" s="43"/>
+      <c r="AD47" s="43"/>
+      <c r="AE47" s="43"/>
+      <c r="AF47" s="43"/>
+      <c r="AG47" s="43"/>
+      <c r="AH47" s="43"/>
+      <c r="AI47" s="43"/>
+      <c r="AJ47" s="43"/>
+      <c r="AK47" s="43"/>
+      <c r="AL47" s="43"/>
+      <c r="AM47" s="43"/>
+      <c r="AN47" s="43"/>
+      <c r="AO47" s="43"/>
+      <c r="AP47" s="43"/>
+      <c r="AQ47" s="43"/>
+      <c r="AR47" s="43"/>
+      <c r="AS47" s="43"/>
+      <c r="AT47" s="43"/>
+      <c r="AU47" s="43"/>
+      <c r="AV47" s="43"/>
+    </row>
+    <row r="48" ht="26.666666666666668" customHeight="1">
+      <c r="B48" t="s" s="10">
+        <v>109</v>
+      </c>
+      <c r="O48" s="14">
+        <v>223320457</v>
+      </c>
+      <c r="P48" t="s" s="40">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="49" ht="15.833333333333334" customHeight="1">
+      <c r="C49" s="14">
+        <v>210964700</v>
+      </c>
+      <c r="D49" s="14">
+        <v>212403283</v>
+      </c>
+      <c r="E49" s="14">
+        <v>213434971</v>
+      </c>
+      <c r="F49" s="14">
+        <v>213434971</v>
+      </c>
+      <c r="G49" s="14">
+        <v>213435321</v>
+      </c>
+      <c r="H49" s="14">
+        <v>213435314</v>
+      </c>
+      <c r="I49" s="14">
+        <v>219165997</v>
+      </c>
+      <c r="J49" s="14">
+        <v>222243851</v>
+      </c>
+      <c r="K49" s="14">
+        <v>222320457</v>
+      </c>
+      <c r="L49" s="14">
+        <v>230136188</v>
+      </c>
+      <c r="M49" s="14">
+        <v>230651648</v>
+      </c>
+      <c r="N49" s="14">
+        <v>231548249</v>
+      </c>
+      <c r="O49" s="14">
+        <v>230819987</v>
+      </c>
+      <c r="P49" t="s" s="38">
+        <v>108</v>
+      </c>
+      <c r="Q49" s="14">
+        <v>232161791</v>
+      </c>
+      <c r="R49" s="14">
+        <v>233622454</v>
+      </c>
+      <c r="S49" s="14">
+        <v>234468941</v>
+      </c>
+      <c r="T49" s="14">
+        <v>235921516</v>
+      </c>
+      <c r="U49" s="14">
+        <v>234051321</v>
+      </c>
+      <c r="V49" s="14">
+        <v>236243124</v>
+      </c>
+      <c r="W49" s="14">
+        <v>237995893</v>
+      </c>
+      <c r="X49" s="14">
+        <v>238729372</v>
+      </c>
+      <c r="Y49" s="14">
+        <v>238811725</v>
+      </c>
+      <c r="Z49" s="14">
+        <v>237954417</v>
+      </c>
+      <c r="AA49" s="14">
+        <v>237847737</v>
+      </c>
+      <c r="AB49" s="14">
+        <v>237320759</v>
+      </c>
+      <c r="AC49" s="14">
+        <v>237326310</v>
+      </c>
+      <c r="AD49" s="14">
+        <v>237060337</v>
+      </c>
+      <c r="AE49" s="14">
+        <v>237424167</v>
+      </c>
+      <c r="AF49" s="14">
+        <v>236776260</v>
+      </c>
+      <c r="AG49" s="14">
+        <v>236551966</v>
+      </c>
+      <c r="AH49" s="14">
+        <v>236837886</v>
+      </c>
+      <c r="AI49" s="14">
+        <v>237193869</v>
+      </c>
+      <c r="AJ49" s="14">
+        <v>236841436</v>
+      </c>
+      <c r="AK49" s="14">
+        <v>237898783</v>
+      </c>
+      <c r="AL49" s="14">
+        <v>238098657</v>
+      </c>
+      <c r="AM49" s="14">
+        <v>238300112</v>
+      </c>
+      <c r="AN49" s="14">
+        <v>238366875</v>
+      </c>
+      <c r="AO49" s="14">
+        <v>238166701</v>
+      </c>
+      <c r="AP49" s="14">
+        <v>238150754</v>
+      </c>
+      <c r="AQ49" s="14">
+        <v>238197532</v>
+      </c>
+      <c r="AR49" s="14">
+        <v>238204894</v>
+      </c>
+      <c r="AS49" s="14">
+        <v>237968316</v>
+      </c>
+      <c r="AT49" s="14">
+        <v>238128368</v>
+      </c>
+      <c r="AU49" s="14">
+        <v>236459905</v>
+      </c>
+      <c r="AV49" s="14">
+        <v>235903409</v>
+      </c>
+    </row>
+    <row r="50" customHeight="1"/>
+    <row r="51" ht="15.833333333333334" customHeight="1">
+      <c r="B51" t="s" s="10">
+        <v>110</v>
+      </c>
+      <c r="C51" s="41">
+        <v>0.4146</v>
+      </c>
+      <c r="D51" s="41">
+        <v>0.36210000000000003</v>
+      </c>
+      <c r="E51" s="41">
+        <v>0.3822</v>
+      </c>
+      <c r="F51" s="41">
+        <v>0.37060000000000004</v>
+      </c>
+      <c r="G51" s="41">
+        <v>0.4288</v>
+      </c>
+      <c r="H51" s="41">
+        <v>0.4375</v>
+      </c>
+      <c r="I51" s="41">
+        <v>0.4029</v>
+      </c>
+      <c r="J51" s="41">
+        <v>0.36560000000000004</v>
+      </c>
+      <c r="K51" s="41">
+        <v>0.4301</v>
+      </c>
+      <c r="L51" s="41">
+        <v>0.45630000000000004</v>
+      </c>
+      <c r="M51" s="41">
+        <v>0.465</v>
+      </c>
+      <c r="N51" s="41">
+        <v>0.4685</v>
+      </c>
+      <c r="O51" s="41">
+        <v>0.4554</v>
+      </c>
+      <c r="Q51" s="41">
+        <v>0.51</v>
+      </c>
+      <c r="R51" s="41">
+        <v>0.47759999999999997</v>
+      </c>
+      <c r="S51" s="41">
+        <v>0.47409999999999997</v>
+      </c>
+      <c r="T51" s="41">
+        <v>0.4916</v>
+      </c>
+      <c r="U51" s="41">
+        <v>0.4889</v>
+      </c>
+      <c r="V51" s="41">
+        <v>0.5197</v>
+      </c>
+      <c r="W51" s="41">
+        <v>0.5057</v>
+      </c>
+      <c r="X51" s="41">
+        <v>0.5011</v>
+      </c>
+      <c r="Y51" s="41">
+        <v>0.5059</v>
+      </c>
+      <c r="Z51" s="41">
+        <v>0.5082</v>
+      </c>
+      <c r="AA51" s="41">
+        <v>0.5157</v>
+      </c>
+      <c r="AB51" s="41">
+        <v>0.5236999999999999</v>
+      </c>
+      <c r="AC51" s="41">
+        <v>0.5097</v>
+      </c>
+      <c r="AD51" s="41">
+        <v>0.5281</v>
+      </c>
+      <c r="AE51" s="41">
+        <v>0.5193</v>
+      </c>
+      <c r="AF51" s="41">
+        <v>0.523</v>
+      </c>
+      <c r="AG51" s="41">
+        <v>0.5249</v>
+      </c>
+      <c r="AH51" s="41">
+        <v>0.5188</v>
+      </c>
+      <c r="AI51" s="41">
+        <v>0.5296000000000001</v>
+      </c>
+      <c r="AJ51" s="41">
+        <v>0.5242</v>
+      </c>
+      <c r="AK51" s="41">
+        <v>0.5371</v>
+      </c>
+      <c r="AL51" s="41">
+        <v>0.5347</v>
+      </c>
+      <c r="AM51" s="41">
+        <v>0.5342</v>
+      </c>
+      <c r="AN51" s="41">
+        <v>0.5282</v>
+      </c>
+      <c r="AO51" s="41">
+        <v>0.5334000000000001</v>
+      </c>
+      <c r="AP51" s="41">
+        <v>0.5459</v>
+      </c>
+      <c r="AQ51" s="41">
+        <v>0.5417000000000001</v>
+      </c>
+      <c r="AR51" s="41">
+        <v>0.5396</v>
+      </c>
+      <c r="AS51" s="41">
+        <v>0.5321</v>
+      </c>
+      <c r="AT51" s="41">
+        <v>0.5398</v>
+      </c>
+      <c r="AU51" s="41">
+        <v>0.5499</v>
+      </c>
+      <c r="AV51" s="41">
+        <v>0.5441</v>
+      </c>
+    </row>
+    <row r="52" ht="15.833333333333334" customHeight="1">
+      <c r="B52" t="s" s="10">
+        <v>111</v>
+      </c>
+      <c r="C52" s="41">
+        <v>0.3464</v>
+      </c>
+      <c r="D52" s="41">
+        <v>0.2969</v>
+      </c>
+      <c r="E52" s="41">
+        <v>0.3156</v>
+      </c>
+      <c r="F52" s="41">
+        <v>0.305</v>
+      </c>
+      <c r="G52" s="41">
+        <v>0.3712</v>
+      </c>
+      <c r="H52" s="41">
+        <v>0.38130000000000003</v>
+      </c>
+      <c r="I52" s="41">
+        <v>0.3433</v>
+      </c>
+      <c r="J52" s="41">
+        <v>0.3062</v>
+      </c>
+      <c r="K52" s="41">
+        <v>0.375</v>
+      </c>
+      <c r="L52" s="41">
+        <v>0.40299999999999997</v>
+      </c>
+      <c r="M52" s="41">
+        <v>0.41350000000000003</v>
+      </c>
+      <c r="N52" s="41">
+        <v>0.413</v>
+      </c>
+      <c r="O52" s="41">
+        <v>0.40149999999999997</v>
+      </c>
+      <c r="Q52" s="41">
+        <v>0.4635</v>
+      </c>
+      <c r="R52" s="41">
+        <v>0.4268</v>
+      </c>
+      <c r="S52" s="41">
+        <v>0.4229</v>
+      </c>
+      <c r="T52" s="41">
+        <v>0.44430000000000003</v>
+      </c>
+      <c r="U52" s="41">
+        <v>0.4401</v>
+      </c>
+      <c r="V52" s="41">
+        <v>0.4781</v>
+      </c>
+      <c r="W52" s="41">
+        <v>0.4611</v>
+      </c>
+      <c r="X52" s="41">
+        <v>0.45630000000000004</v>
+      </c>
+      <c r="Y52" s="41">
+        <v>0.4631</v>
+      </c>
+      <c r="Z52" s="41">
+        <v>0.4648</v>
+      </c>
+      <c r="AA52" s="41">
+        <v>0.47500000000000003</v>
+      </c>
+      <c r="AB52" s="41">
+        <v>0.48</v>
+      </c>
+      <c r="AC52" s="41">
+        <v>0.4636</v>
+      </c>
+      <c r="AD52" s="41">
+        <v>0.4827</v>
+      </c>
+      <c r="AE52" s="41">
+        <v>0.4754</v>
+      </c>
+      <c r="AF52" s="41">
+        <v>0.4811</v>
+      </c>
+      <c r="AG52" s="41">
+        <v>0.479</v>
+      </c>
+      <c r="AH52" s="41">
+        <v>0.4744</v>
+      </c>
+      <c r="AI52" s="41">
+        <v>0.4891</v>
+      </c>
+      <c r="AJ52" s="41">
+        <v>0.48119999999999996</v>
+      </c>
+      <c r="AK52" s="41">
+        <v>0.5005</v>
+      </c>
+      <c r="AL52" s="41">
+        <v>0.49710000000000004</v>
+      </c>
+      <c r="AM52" s="41">
+        <v>0.4987</v>
+      </c>
+      <c r="AN52" s="41">
+        <v>0.4907</v>
+      </c>
+      <c r="AO52" s="41">
+        <v>0.4966</v>
+      </c>
+      <c r="AP52" s="41">
+        <v>0.5121</v>
+      </c>
+      <c r="AQ52" s="41">
+        <v>0.5075000000000001</v>
+      </c>
+      <c r="AR52" s="41">
+        <v>0.5025000000000001</v>
+      </c>
+      <c r="AS52" s="41">
+        <v>0.49340000000000006</v>
+      </c>
+      <c r="AT52" s="41">
+        <v>0.5038</v>
+      </c>
+      <c r="AU52" s="41">
+        <v>0.5162</v>
+      </c>
+      <c r="AV52" s="41">
+        <v>0.5055</v>
+      </c>
+    </row>
+    <row r="53" ht="15.833333333333334" customHeight="1">
+      <c r="B53" t="s" s="10">
+        <v>112</v>
+      </c>
+      <c r="C53" s="41">
+        <v>0.3456</v>
+      </c>
+      <c r="D53" s="41">
+        <v>0.2982</v>
+      </c>
+      <c r="E53" s="41">
+        <v>0.3181</v>
+      </c>
+      <c r="F53" s="41">
+        <v>0.3068</v>
+      </c>
+      <c r="G53" s="41">
+        <v>0.374</v>
+      </c>
+      <c r="H53" s="41">
+        <v>0.3847</v>
+      </c>
+      <c r="I53" s="41">
+        <v>0.34740000000000004</v>
+      </c>
+      <c r="J53" s="41">
+        <v>0.3106</v>
+      </c>
+      <c r="K53" s="41">
+        <v>0.3796</v>
+      </c>
+      <c r="L53" s="41">
+        <v>0.40390000000000004</v>
+      </c>
+      <c r="M53" s="41">
+        <v>0.41659999999999997</v>
+      </c>
+      <c r="N53" s="41">
+        <v>0.4165</v>
+      </c>
+      <c r="O53" s="41">
+        <v>0.4046</v>
+      </c>
+      <c r="Q53" s="41">
+        <v>0.46649999999999997</v>
+      </c>
+      <c r="R53" s="41">
+        <v>0.4254</v>
+      </c>
+      <c r="S53" s="41">
+        <v>0.42119999999999996</v>
+      </c>
+      <c r="T53" s="41">
+        <v>0.44270000000000004</v>
+      </c>
+      <c r="U53" s="41">
+        <v>0.4397</v>
+      </c>
+      <c r="V53" s="41">
+        <v>0.47630000000000006</v>
+      </c>
+      <c r="W53" s="41">
+        <v>0.4598</v>
+      </c>
+      <c r="X53" s="41">
+        <v>0.455</v>
+      </c>
+      <c r="Y53" s="41">
+        <v>0.46159999999999995</v>
+      </c>
+      <c r="Z53" s="41">
+        <v>0.4633</v>
+      </c>
+      <c r="AA53" s="41">
+        <v>0.4736</v>
+      </c>
+      <c r="AB53" s="41">
+        <v>0.4818</v>
+      </c>
+      <c r="AC53" s="41">
+        <v>0.4755</v>
+      </c>
+      <c r="AD53" s="41">
+        <v>0.5113000000000001</v>
+      </c>
+      <c r="AE53" s="41">
+        <v>0.4854</v>
+      </c>
+      <c r="AF53" s="41">
+        <v>0.5191</v>
+      </c>
+      <c r="AG53" s="41">
+        <v>0.5277000000000001</v>
+      </c>
+      <c r="AH53" s="41">
+        <v>0.5276</v>
+      </c>
+      <c r="AI53" s="41">
+        <v>0.5439</v>
+      </c>
+      <c r="AJ53" s="41">
+        <v>0.53</v>
+      </c>
+      <c r="AK53" s="41">
+        <v>0.5478000000000001</v>
+      </c>
+      <c r="AL53" s="41">
+        <v>0.5489</v>
+      </c>
+      <c r="AM53" s="41">
+        <v>0.5326</v>
+      </c>
+      <c r="AN53" s="41">
+        <v>0.5214</v>
+      </c>
+      <c r="AO53" s="41">
+        <v>0.537</v>
+      </c>
+      <c r="AP53" s="41">
+        <v>0.5381</v>
+      </c>
+      <c r="AQ53" s="41">
+        <v>0.5357999999999999</v>
+      </c>
+      <c r="AR53" s="41">
+        <v>0.5414</v>
+      </c>
+      <c r="AS53" s="41">
+        <v>0.5295000000000001</v>
+      </c>
+      <c r="AT53" s="41">
+        <v>0.5362</v>
+      </c>
+      <c r="AU53" s="41">
+        <v>0.5434</v>
+      </c>
+      <c r="AV53" s="41">
+        <v>0.5371</v>
+      </c>
+    </row>
+    <row r="54" ht="15.833333333333334" customHeight="1">
+      <c r="B54" t="s" s="10">
+        <v>113</v>
+      </c>
+      <c r="C54" s="41">
+        <v>0.2543</v>
+      </c>
+      <c r="D54" s="41">
+        <v>0.2195</v>
+      </c>
+      <c r="E54" s="41">
+        <v>0.2341</v>
+      </c>
+      <c r="F54" s="41">
+        <v>0.2258</v>
+      </c>
+      <c r="G54" s="41">
+        <v>0.2752</v>
+      </c>
+      <c r="H54" s="41">
+        <v>0.2831</v>
+      </c>
+      <c r="I54" s="41">
+        <v>0.2557</v>
+      </c>
+      <c r="J54" s="41">
+        <v>0.2286</v>
+      </c>
+      <c r="K54" s="41">
+        <v>0.27940000000000004</v>
+      </c>
+      <c r="L54" s="41">
+        <v>0.2973</v>
+      </c>
+      <c r="M54" s="41">
+        <v>0.3066</v>
+      </c>
+      <c r="N54" s="41">
+        <v>0.3066</v>
+      </c>
+      <c r="O54" s="41">
+        <v>0.2978</v>
+      </c>
+      <c r="Q54" s="41">
+        <v>0.3639</v>
+      </c>
+      <c r="R54" s="41">
+        <v>0.3318</v>
+      </c>
+      <c r="S54" s="41">
+        <v>0.3286</v>
+      </c>
+      <c r="T54" s="41">
+        <v>0.3453</v>
+      </c>
+      <c r="U54" s="41">
+        <v>0.34299999999999997</v>
+      </c>
+      <c r="V54" s="41">
+        <v>0.3715</v>
+      </c>
+      <c r="W54" s="41">
+        <v>0.35869999999999996</v>
+      </c>
+      <c r="X54" s="41">
+        <v>0.35490000000000005</v>
+      </c>
+      <c r="Y54" s="41">
+        <v>0.36</v>
+      </c>
+      <c r="Z54" s="41">
+        <v>0.3614</v>
+      </c>
+      <c r="AA54" s="41">
+        <v>0.3694</v>
+      </c>
+      <c r="AB54" s="41">
+        <v>0.37579999999999997</v>
+      </c>
+      <c r="AC54" s="41">
+        <v>0.37090000000000006</v>
+      </c>
+      <c r="AD54" s="41">
+        <v>0.39880000000000004</v>
+      </c>
+      <c r="AE54" s="41">
+        <v>0.3786</v>
+      </c>
+      <c r="AF54" s="41">
+        <v>0.39189999999999997</v>
+      </c>
+      <c r="AG54" s="41">
+        <v>0.39840000000000003</v>
+      </c>
+      <c r="AH54" s="41">
+        <v>0.3983</v>
+      </c>
+      <c r="AI54" s="41">
+        <v>0.4106</v>
+      </c>
+      <c r="AJ54" s="41">
+        <v>0.40020000000000006</v>
+      </c>
+      <c r="AK54" s="41">
+        <v>0.4108</v>
+      </c>
+      <c r="AL54" s="41">
+        <v>0.4117</v>
+      </c>
+      <c r="AM54" s="41">
+        <v>0.3995</v>
+      </c>
+      <c r="AN54" s="41">
+        <v>0.391</v>
+      </c>
+      <c r="AO54" s="41">
+        <v>0.40280000000000005</v>
+      </c>
+      <c r="AP54" s="41">
+        <v>0.4036</v>
+      </c>
+      <c r="AQ54" s="41">
+        <v>0.4019</v>
+      </c>
+      <c r="AR54" s="41">
+        <v>0.4061</v>
+      </c>
+      <c r="AS54" s="41">
+        <v>0.3971</v>
+      </c>
+      <c r="AT54" s="41">
+        <v>0.4021</v>
+      </c>
+      <c r="AU54" s="41">
+        <v>0.413</v>
+      </c>
+      <c r="AV54" s="41">
+        <v>0.4082</v>
+      </c>
+    </row>
+    <row r="55" customHeight="1"/>
+    <row r="56" customHeight="1"/>
+    <row r="57" ht="22.5" customHeight="1">
+      <c r="B57" t="s" s="42">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="58" ht="22.5" customHeight="1">
+      <c r="B58" t="s" s="42">
         <v>115</v>
       </c>
-      <c r="AI20" s="25">
-[...37 lines deleted...]
-      </c>
     </row>
-    <row r="21" spans="2:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-[...3715 lines deleted...]
-    <row r="76" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="59" customHeight="1"/>
+    <row r="60" customHeight="1"/>
+    <row r="61" customHeight="1"/>
+    <row r="62" customHeight="1"/>
+    <row r="63" customHeight="1"/>
+    <row r="64" customHeight="1"/>
+    <row r="65" customHeight="1"/>
+    <row r="66" customHeight="1"/>
+    <row r="67" customHeight="1"/>
+    <row r="68" customHeight="1"/>
+    <row r="69" customHeight="1"/>
+    <row r="70" customHeight="1"/>
+    <row r="71" customHeight="1"/>
+    <row r="72" customHeight="1"/>
+    <row r="73" customHeight="1"/>
+    <row r="74" customHeight="1"/>
+    <row r="75" customHeight="1"/>
+    <row r="76" customHeight="1"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:AM51"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:AN28"/>
   <sheetViews>
+    <sheetView showRuler="false" workbookViewId="0"/>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="1" topLeftCell="C2" activePane="bottomRight" state="frozen"/>
-      <selection pane="topRight"/>
-[...1 lines deleted...]
-      <selection pane="bottomRight" activeCell="C2" sqref="C2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="13.08984375" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="12" defaultRowHeight="15" x14ac:dyDescent="0"/>
   <cols>
-    <col min="1" max="1" width="3.453125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="39" width="12.90625" customWidth="1"/>
+    <col min="1" max="1" width="3.46" customWidth="1"/>
+    <col min="2" max="2" width="36.85" customWidth="1"/>
+    <col min="3" max="3" width="12.91" customWidth="1"/>
+    <col min="4" max="4" width="12.91" customWidth="1"/>
+    <col min="5" max="5" width="12.91" customWidth="1"/>
+    <col min="6" max="6" width="12.91" customWidth="1"/>
+    <col min="7" max="7" width="12.91" customWidth="1"/>
+    <col min="8" max="8" width="12.91" customWidth="1"/>
+    <col min="9" max="9" width="12.91" customWidth="1"/>
+    <col min="10" max="10" width="12.91" customWidth="1"/>
+    <col min="11" max="11" width="12.91" customWidth="1"/>
+    <col min="12" max="12" width="12.91" customWidth="1"/>
+    <col min="13" max="13" width="12.91" customWidth="1"/>
+    <col min="14" max="14" width="12.91" customWidth="1"/>
+    <col min="15" max="15" width="12.91" customWidth="1"/>
+    <col min="16" max="16" width="12.91" customWidth="1"/>
+    <col min="17" max="17" width="12.91" customWidth="1"/>
+    <col min="18" max="18" width="12.91" customWidth="1"/>
+    <col min="19" max="19" width="12.91" customWidth="1"/>
+    <col min="20" max="20" width="12.91" customWidth="1"/>
+    <col min="21" max="21" width="12.91" customWidth="1"/>
+    <col min="22" max="22" width="12.91" customWidth="1"/>
+    <col min="23" max="23" width="12.91" customWidth="1"/>
+    <col min="24" max="24" width="12.91" customWidth="1"/>
+    <col min="25" max="25" width="12.91" customWidth="1"/>
+    <col min="26" max="26" width="12.91" customWidth="1"/>
+    <col min="27" max="27" width="12.91" customWidth="1"/>
+    <col min="28" max="28" width="12.91" customWidth="1"/>
+    <col min="29" max="29" width="12.91" customWidth="1"/>
+    <col min="30" max="30" width="12.91" customWidth="1"/>
+    <col min="31" max="31" width="12.91" customWidth="1"/>
+    <col min="32" max="32" width="12.91" customWidth="1"/>
+    <col min="33" max="33" width="12.91" customWidth="1"/>
+    <col min="34" max="34" width="12.91" customWidth="1"/>
+    <col min="35" max="35" width="12.91" customWidth="1"/>
+    <col min="36" max="36" width="12.91" customWidth="1"/>
+    <col min="37" max="37" width="12.91" customWidth="1"/>
+    <col min="38" max="38" width="12.91" customWidth="1"/>
+    <col min="39" max="39" width="12.91" customWidth="1"/>
+    <col min="40" max="40" width="12.91" customWidth="1"/>
+    <col min="41" max="41" width="12.91" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B1" s="50"/>
+    <row r="1" ht="15.833333333333334" customHeight="1">
+      <c r="A1" t="s" s="6">
+        <v>0</v>
+      </c>
     </row>
-    <row r="2" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="49" t="s">
+    <row r="2" customHeight="1">
+      <c r="A2" t="s" s="6">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="3" customHeight="1">
+      <c r="A3" t="s" s="7">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="4" customHeight="1">
+      <c r="C4" t="s" s="8">
+        <v>3</v>
+      </c>
+      <c r="D4" t="s" s="8">
+        <v>4</v>
+      </c>
+      <c r="E4" t="s" s="8">
+        <v>5</v>
+      </c>
+      <c r="F4" t="s" s="8">
+        <v>6</v>
+      </c>
+      <c r="G4" t="s" s="8">
+        <v>7</v>
+      </c>
+      <c r="H4" t="s" s="8">
+        <v>8</v>
+      </c>
+      <c r="I4" t="s" s="8">
+        <v>9</v>
+      </c>
+      <c r="J4" t="s" s="8">
+        <v>10</v>
+      </c>
+      <c r="K4" t="s" s="8">
+        <v>11</v>
+      </c>
+      <c r="L4" t="s" s="8">
+        <v>12</v>
+      </c>
+      <c r="M4" t="s" s="8">
+        <v>13</v>
+      </c>
+      <c r="N4" t="s" s="8">
+        <v>14</v>
+      </c>
+      <c r="O4" t="s" s="8">
+        <v>15</v>
+      </c>
+      <c r="P4" t="s" s="8">
+        <v>16</v>
+      </c>
+      <c r="Q4" t="s" s="8">
+        <v>17</v>
+      </c>
+      <c r="R4" t="s" s="8">
+        <v>18</v>
+      </c>
+      <c r="S4" t="s" s="8">
+        <v>20</v>
+      </c>
+      <c r="T4" t="s" s="8">
+        <v>21</v>
+      </c>
+      <c r="U4" t="s" s="8">
+        <v>22</v>
+      </c>
+      <c r="V4" t="s" s="8">
+        <v>23</v>
+      </c>
+      <c r="W4" t="s" s="8">
+        <v>25</v>
+      </c>
+      <c r="X4" t="s" s="8">
+        <v>26</v>
+      </c>
+      <c r="Y4" t="s" s="8">
+        <v>27</v>
+      </c>
+      <c r="Z4" t="s" s="8">
+        <v>28</v>
+      </c>
+      <c r="AA4" t="s" s="8">
+        <v>30</v>
+      </c>
+      <c r="AB4" t="s" s="8">
+        <v>31</v>
+      </c>
+      <c r="AC4" t="s" s="8">
+        <v>32</v>
+      </c>
+      <c r="AD4" t="s" s="8">
+        <v>33</v>
+      </c>
+      <c r="AE4" t="s" s="8">
+        <v>35</v>
+      </c>
+      <c r="AF4" t="s" s="8">
+        <v>36</v>
+      </c>
+      <c r="AG4" t="s" s="8">
+        <v>37</v>
+      </c>
+      <c r="AH4" t="s" s="8">
+        <v>38</v>
+      </c>
+      <c r="AI4" t="s" s="8">
+        <v>40</v>
+      </c>
+      <c r="AJ4" t="s" s="8">
+        <v>41</v>
+      </c>
+      <c r="AK4" t="s" s="8">
+        <v>42</v>
+      </c>
+      <c r="AL4" t="s" s="8">
+        <v>43</v>
+      </c>
+      <c r="AM4" t="s" s="8">
+        <v>45</v>
+      </c>
+      <c r="AN4" t="s" s="8">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="5" customHeight="1">
+      <c r="B5" t="s" s="26">
+        <v>83</v>
+      </c>
+      <c r="AM5" s="39"/>
+    </row>
+    <row r="6" customHeight="1">
+      <c r="B6" t="s" s="27">
+        <v>84</v>
+      </c>
+      <c r="C6" s="11">
+        <v>44020</v>
+      </c>
+      <c r="D6" s="11">
+        <v>44718</v>
+      </c>
+      <c r="E6" s="11">
+        <v>45456</v>
+      </c>
+      <c r="F6" s="11">
+        <v>46268</v>
+      </c>
+      <c r="G6" s="11">
+        <v>48845</v>
+      </c>
+      <c r="H6" s="11">
+        <v>49829</v>
+      </c>
+      <c r="I6" s="11">
+        <v>49784</v>
+      </c>
+      <c r="J6" s="11">
+        <v>49724</v>
+      </c>
+      <c r="K6" s="11">
+        <v>50440</v>
+      </c>
+      <c r="L6" s="11">
+        <v>50320</v>
+      </c>
+      <c r="M6" s="11">
+        <v>50620</v>
+      </c>
+      <c r="N6" s="11">
+        <v>50394</v>
+      </c>
+      <c r="O6" s="11">
+        <v>50498</v>
+      </c>
+      <c r="P6" s="11">
+        <v>50722</v>
+      </c>
+      <c r="Q6" s="11">
+        <v>51627</v>
+      </c>
+      <c r="R6" s="11">
+        <v>52654</v>
+      </c>
+      <c r="S6" s="11">
+        <v>53278</v>
+      </c>
+      <c r="T6" s="11">
+        <v>54237</v>
+      </c>
+      <c r="U6" s="11">
+        <v>58530</v>
+      </c>
+      <c r="V6" s="11">
+        <v>58438</v>
+      </c>
+      <c r="W6" s="11">
+        <v>56950</v>
+      </c>
+      <c r="X6" s="11">
+        <v>55252</v>
+      </c>
+      <c r="Y6" s="11">
+        <v>54494</v>
+      </c>
+      <c r="Z6" s="11">
+        <v>54930</v>
+      </c>
+      <c r="AA6" s="11">
+        <v>56337</v>
+      </c>
+      <c r="AB6" s="11">
+        <v>58766</v>
+      </c>
+      <c r="AC6" s="11">
+        <v>58704</v>
+      </c>
+      <c r="AD6" s="11">
+        <v>59495</v>
+      </c>
+      <c r="AE6" s="11">
+        <v>60396</v>
+      </c>
+      <c r="AF6" s="11">
+        <v>59895</v>
+      </c>
+      <c r="AG6" s="11">
+        <v>59424</v>
+      </c>
+      <c r="AH6" s="11">
+        <v>64785</v>
+      </c>
+      <c r="AI6" s="11">
+        <v>68075</v>
+      </c>
+      <c r="AJ6" s="11">
+        <v>69774</v>
+      </c>
+      <c r="AK6" s="11">
+        <v>71088</v>
+      </c>
+      <c r="AL6" s="11">
+        <v>71348</v>
+      </c>
+      <c r="AM6" s="11">
+        <v>72432</v>
+      </c>
+      <c r="AN6" s="11">
+        <v>74484</v>
+      </c>
+    </row>
+    <row r="7" customHeight="1">
+      <c r="B7" t="s" s="27">
+        <v>85</v>
+      </c>
+      <c r="C7" s="14">
+        <v>35806</v>
+      </c>
+      <c r="D7" s="14">
+        <v>36365</v>
+      </c>
+      <c r="E7" s="14">
+        <v>36195</v>
+      </c>
+      <c r="F7" s="14">
+        <v>35474</v>
+      </c>
+      <c r="G7" s="14">
+        <v>45068</v>
+      </c>
+      <c r="H7" s="14">
+        <v>45307</v>
+      </c>
+      <c r="I7" s="14">
+        <v>42808</v>
+      </c>
+      <c r="J7" s="14">
+        <v>47868</v>
+      </c>
+      <c r="K7" s="14">
+        <v>53650</v>
+      </c>
+      <c r="L7" s="14">
+        <v>56743</v>
+      </c>
+      <c r="M7" s="14">
+        <v>64885</v>
+      </c>
+      <c r="N7" s="14">
+        <v>57145</v>
+      </c>
+      <c r="O7" s="29">
+        <v>75541</v>
+      </c>
+      <c r="P7" s="29">
+        <v>62101</v>
+      </c>
+      <c r="Q7" s="29">
+        <v>64139</v>
+      </c>
+      <c r="R7" s="29">
+        <v>69045</v>
+      </c>
+      <c r="S7" s="29">
+        <v>89651</v>
+      </c>
+      <c r="T7" s="29">
+        <v>79766</v>
+      </c>
+      <c r="U7" s="29">
+        <v>80888</v>
+      </c>
+      <c r="V7" s="29">
+        <v>88090</v>
+      </c>
+      <c r="W7" s="29">
+        <v>103389</v>
+      </c>
+      <c r="X7" s="29">
+        <v>96334</v>
+      </c>
+      <c r="Y7" s="29">
+        <v>93673</v>
+      </c>
+      <c r="Z7" s="29">
+        <v>90384</v>
+      </c>
+      <c r="AA7" s="29">
+        <v>114168</v>
+      </c>
+      <c r="AB7" s="29">
+        <v>101588</v>
+      </c>
+      <c r="AC7" s="29">
+        <v>114128</v>
+      </c>
+      <c r="AD7" s="29">
+        <v>132248</v>
+      </c>
+      <c r="AE7" s="29">
+        <v>153697</v>
+      </c>
+      <c r="AF7" s="29">
+        <v>157636</v>
+      </c>
+      <c r="AG7" s="14">
+        <v>173698</v>
+      </c>
+      <c r="AH7" s="14">
+        <v>175407</v>
+      </c>
+      <c r="AI7" s="14">
+        <v>197357</v>
+      </c>
+      <c r="AJ7" s="14">
+        <v>204743</v>
+      </c>
+      <c r="AK7" s="14">
+        <v>203409</v>
+      </c>
+      <c r="AL7" s="46">
+        <v>207735</v>
+      </c>
+      <c r="AM7" s="47">
+        <v>271740</v>
+      </c>
+      <c r="AN7" s="14">
+        <v>228006</v>
+      </c>
+    </row>
+    <row r="8" customHeight="1">
+      <c r="B8" t="s" s="6">
+        <v>86</v>
+      </c>
+      <c r="C8" s="48">
+        <v>79826</v>
+      </c>
+      <c r="D8" s="48">
+        <v>81083</v>
+      </c>
+      <c r="E8" s="48">
+        <v>81651</v>
+      </c>
+      <c r="F8" s="48">
+        <v>81742</v>
+      </c>
+      <c r="G8" s="48">
+        <v>93913</v>
+      </c>
+      <c r="H8" s="48">
+        <v>95136</v>
+      </c>
+      <c r="I8" s="48">
+        <v>92592</v>
+      </c>
+      <c r="J8" s="48">
+        <v>97592</v>
+      </c>
+      <c r="K8" s="48">
+        <v>104090</v>
+      </c>
+      <c r="L8" s="48">
+        <v>107063</v>
+      </c>
+      <c r="M8" s="48">
+        <v>115505</v>
+      </c>
+      <c r="N8" s="48">
+        <v>107539</v>
+      </c>
+      <c r="O8" s="31">
+        <v>126039</v>
+      </c>
+      <c r="P8" s="31">
+        <v>112823</v>
+      </c>
+      <c r="Q8" s="31">
+        <v>115766</v>
+      </c>
+      <c r="R8" s="31">
+        <v>121699</v>
+      </c>
+      <c r="S8" s="31">
+        <v>142929</v>
+      </c>
+      <c r="T8" s="31">
+        <v>134003</v>
+      </c>
+      <c r="U8" s="31">
+        <v>139418</v>
+      </c>
+      <c r="V8" s="31">
+        <v>146528</v>
+      </c>
+      <c r="W8" s="31">
+        <v>160339</v>
+      </c>
+      <c r="X8" s="31">
+        <v>151586</v>
+      </c>
+      <c r="Y8" s="31">
+        <v>148167</v>
+      </c>
+      <c r="Z8" s="31">
+        <v>145314</v>
+      </c>
+      <c r="AA8" s="31">
+        <v>170505</v>
+      </c>
+      <c r="AB8" s="31">
+        <v>160354</v>
+      </c>
+      <c r="AC8" s="31">
+        <v>172832</v>
+      </c>
+      <c r="AD8" s="31">
+        <v>191743</v>
+      </c>
+      <c r="AE8" s="31">
+        <v>214093</v>
+      </c>
+      <c r="AF8" s="31">
+        <v>217531</v>
+      </c>
+      <c r="AG8" s="31">
+        <v>233122</v>
+      </c>
+      <c r="AH8" s="31">
+        <v>240192</v>
+      </c>
+      <c r="AI8" s="48">
+        <v>265432</v>
+      </c>
+      <c r="AJ8" s="48">
+        <v>274517</v>
+      </c>
+      <c r="AK8" s="48">
+        <v>274497</v>
+      </c>
+      <c r="AL8" s="48">
+        <v>279083</v>
+      </c>
+      <c r="AM8" s="48">
+        <v>344172</v>
+      </c>
+      <c r="AN8" s="48">
+        <v>302490</v>
+      </c>
+    </row>
+    <row r="9" customHeight="1">
+      <c r="B9" t="s" s="27">
+        <v>84</v>
+      </c>
+      <c r="C9" s="14">
+        <v>3652</v>
+      </c>
+      <c r="D9" s="14">
+        <v>3590</v>
+      </c>
+      <c r="E9" s="14">
+        <v>3598</v>
+      </c>
+      <c r="F9" s="14">
+        <v>3650</v>
+      </c>
+      <c r="G9" s="14">
+        <v>5120</v>
+      </c>
+      <c r="H9" s="14">
+        <v>4975</v>
+      </c>
+      <c r="I9" s="14">
+        <v>5116</v>
+      </c>
+      <c r="J9" s="14">
+        <v>5228</v>
+      </c>
+      <c r="K9" s="14">
+        <v>5077</v>
+      </c>
+      <c r="L9" s="14">
+        <v>5262</v>
+      </c>
+      <c r="M9" s="14">
+        <v>5161</v>
+      </c>
+      <c r="N9" s="14">
+        <v>5311</v>
+      </c>
+      <c r="O9" s="29">
+        <v>5403</v>
+      </c>
+      <c r="P9" s="29">
+        <v>5374</v>
+      </c>
+      <c r="Q9" s="29">
+        <v>5938</v>
+      </c>
+      <c r="R9" s="29">
+        <v>6050</v>
+      </c>
+      <c r="S9" s="29">
+        <v>6370</v>
+      </c>
+      <c r="T9" s="29">
+        <v>6500</v>
+      </c>
+      <c r="U9" s="29">
+        <v>6501</v>
+      </c>
+      <c r="V9" s="29">
+        <v>6699</v>
+      </c>
+      <c r="W9" s="29">
+        <v>6670</v>
+      </c>
+      <c r="X9" s="29">
+        <v>6494</v>
+      </c>
+      <c r="Y9" s="29">
+        <v>6377</v>
+      </c>
+      <c r="Z9" s="29">
+        <v>6502</v>
+      </c>
+      <c r="AA9" s="29">
+        <v>6653</v>
+      </c>
+      <c r="AB9" s="29">
+        <v>6714</v>
+      </c>
+      <c r="AC9" s="29">
+        <v>7578</v>
+      </c>
+      <c r="AD9" s="29">
+        <v>7468</v>
+      </c>
+      <c r="AE9" s="29">
+        <v>7811</v>
+      </c>
+      <c r="AF9" s="29">
+        <v>8539</v>
+      </c>
+      <c r="AG9" s="14">
+        <v>8787</v>
+      </c>
+      <c r="AH9" s="14">
+        <v>10195</v>
+      </c>
+      <c r="AI9" s="14">
+        <v>10458</v>
+      </c>
+      <c r="AJ9" s="14">
+        <v>17339</v>
+      </c>
+      <c r="AK9" s="14">
+        <v>17454</v>
+      </c>
+      <c r="AL9" s="14">
+        <v>17469</v>
+      </c>
+      <c r="AM9" s="14">
+        <v>17588</v>
+      </c>
+      <c r="AN9" s="14">
+        <v>17227</v>
+      </c>
+    </row>
+    <row r="10" customHeight="1">
+      <c r="B10" t="s" s="27">
+        <v>85</v>
+      </c>
+      <c r="C10" s="14">
+        <v>22166</v>
+      </c>
+      <c r="D10" s="14">
+        <v>21608</v>
+      </c>
+      <c r="E10" s="14">
+        <v>23267</v>
+      </c>
+      <c r="F10" s="14">
+        <v>23805</v>
+      </c>
+      <c r="G10" s="14">
+        <v>29613</v>
+      </c>
+      <c r="H10" s="14">
+        <v>29102</v>
+      </c>
+      <c r="I10" s="14">
+        <v>28526</v>
+      </c>
+      <c r="J10" s="14">
+        <v>31976</v>
+      </c>
+      <c r="K10" s="14">
+        <v>34358</v>
+      </c>
+      <c r="L10" s="14">
+        <v>34337</v>
+      </c>
+      <c r="M10" s="14">
+        <v>34417</v>
+      </c>
+      <c r="N10" s="14">
+        <v>38231</v>
+      </c>
+      <c r="O10" s="29">
+        <v>48575</v>
+      </c>
+      <c r="P10" s="29">
+        <v>43731</v>
+      </c>
+      <c r="Q10" s="29">
+        <v>44278</v>
+      </c>
+      <c r="R10" s="29">
+        <v>53205</v>
+      </c>
+      <c r="S10" s="29">
+        <v>67998</v>
+      </c>
+      <c r="T10" s="29">
+        <v>65712</v>
+      </c>
+      <c r="U10" s="29">
+        <v>65742</v>
+      </c>
+      <c r="V10" s="29">
+        <v>66915</v>
+      </c>
+      <c r="W10" s="29">
+        <v>79648</v>
+      </c>
+      <c r="X10" s="29">
+        <v>77497</v>
+      </c>
+      <c r="Y10" s="29">
+        <v>71724</v>
+      </c>
+      <c r="Z10" s="29">
+        <v>76891</v>
+      </c>
+      <c r="AA10" s="29">
+        <v>82364</v>
+      </c>
+      <c r="AB10" s="29">
+        <v>77334</v>
+      </c>
+      <c r="AC10" s="29">
+        <v>82484</v>
+      </c>
+      <c r="AD10" s="29">
+        <v>96799</v>
+      </c>
+      <c r="AE10" s="29">
+        <v>108028</v>
+      </c>
+      <c r="AF10" s="29">
+        <v>102785</v>
+      </c>
+      <c r="AG10" s="14">
+        <v>109518</v>
+      </c>
+      <c r="AH10" s="14">
+        <v>103377</v>
+      </c>
+      <c r="AI10" s="14">
+        <v>113542</v>
+      </c>
+      <c r="AJ10" s="14">
+        <v>106956</v>
+      </c>
+      <c r="AK10" s="14">
+        <v>103880</v>
+      </c>
+      <c r="AL10" s="14">
+        <v>100939</v>
+      </c>
+      <c r="AM10" s="14">
+        <v>120638</v>
+      </c>
+      <c r="AN10" s="14">
+        <v>111165</v>
+      </c>
+    </row>
+    <row r="11" customHeight="1">
+      <c r="B11" t="s" s="6">
+        <v>87</v>
+      </c>
+      <c r="C11" s="48">
+        <v>25818</v>
+      </c>
+      <c r="D11" s="48">
+        <v>25198</v>
+      </c>
+      <c r="E11" s="48">
+        <v>26865</v>
+      </c>
+      <c r="F11" s="48">
+        <v>27455</v>
+      </c>
+      <c r="G11" s="48">
+        <v>34733</v>
+      </c>
+      <c r="H11" s="48">
+        <v>34077</v>
+      </c>
+      <c r="I11" s="48">
+        <v>33642</v>
+      </c>
+      <c r="J11" s="48">
+        <v>37204</v>
+      </c>
+      <c r="K11" s="48">
+        <v>39435</v>
+      </c>
+      <c r="L11" s="48">
+        <v>39599</v>
+      </c>
+      <c r="M11" s="48">
+        <v>39578</v>
+      </c>
+      <c r="N11" s="48">
+        <v>43542</v>
+      </c>
+      <c r="O11" s="31">
+        <v>53978</v>
+      </c>
+      <c r="P11" s="31">
+        <v>49105</v>
+      </c>
+      <c r="Q11" s="31">
+        <v>50216</v>
+      </c>
+      <c r="R11" s="31">
+        <v>59255</v>
+      </c>
+      <c r="S11" s="31">
+        <v>74368</v>
+      </c>
+      <c r="T11" s="31">
+        <v>72212</v>
+      </c>
+      <c r="U11" s="31">
+        <v>72243</v>
+      </c>
+      <c r="V11" s="31">
+        <v>73614</v>
+      </c>
+      <c r="W11" s="31">
+        <v>86318</v>
+      </c>
+      <c r="X11" s="31">
+        <v>83991</v>
+      </c>
+      <c r="Y11" s="31">
+        <v>78101</v>
+      </c>
+      <c r="Z11" s="31">
+        <v>83393</v>
+      </c>
+      <c r="AA11" s="31">
+        <v>89017</v>
+      </c>
+      <c r="AB11" s="31">
+        <v>84048</v>
+      </c>
+      <c r="AC11" s="31">
+        <v>90062</v>
+      </c>
+      <c r="AD11" s="31">
+        <v>104267</v>
+      </c>
+      <c r="AE11" s="31">
+        <v>115839</v>
+      </c>
+      <c r="AF11" s="31">
+        <v>111324</v>
+      </c>
+      <c r="AG11" s="31">
+        <v>118305</v>
+      </c>
+      <c r="AH11" s="31">
+        <v>113572</v>
+      </c>
+      <c r="AI11" s="48">
+        <v>124000</v>
+      </c>
+      <c r="AJ11" s="48">
+        <v>124295</v>
+      </c>
+      <c r="AK11" s="48">
+        <v>121334</v>
+      </c>
+      <c r="AL11" s="48">
+        <v>118408</v>
+      </c>
+      <c r="AM11" s="48">
+        <v>138226</v>
+      </c>
+      <c r="AN11" s="48">
+        <v>128392</v>
+      </c>
+    </row>
+    <row r="12" customHeight="1">
+      <c r="B12" t="s" s="27">
+        <v>84</v>
+      </c>
+      <c r="C12" s="14">
+        <v>1027</v>
+      </c>
+      <c r="D12" s="14">
+        <v>1115</v>
+      </c>
+      <c r="E12" s="14">
+        <v>1175</v>
+      </c>
+      <c r="F12" s="14">
+        <v>1214</v>
+      </c>
+      <c r="G12" s="14">
+        <v>1671</v>
+      </c>
+      <c r="H12" s="14">
+        <v>1764</v>
+      </c>
+      <c r="I12" s="14">
+        <v>1418</v>
+      </c>
+      <c r="J12" s="14">
+        <v>1643</v>
+      </c>
+      <c r="K12" s="14">
+        <v>1646</v>
+      </c>
+      <c r="L12" s="14">
+        <v>1921</v>
+      </c>
+      <c r="M12" s="14">
+        <v>2437</v>
+      </c>
+      <c r="N12" s="14">
+        <v>2393</v>
+      </c>
+      <c r="O12" s="29">
+        <v>2334</v>
+      </c>
+      <c r="P12" s="29">
+        <v>2502</v>
+      </c>
+      <c r="Q12" s="29">
+        <v>2528</v>
+      </c>
+      <c r="R12" s="29">
+        <v>2809</v>
+      </c>
+      <c r="S12" s="29">
+        <v>2881</v>
+      </c>
+      <c r="T12" s="29">
+        <v>2785</v>
+      </c>
+      <c r="U12" s="29">
+        <v>2222</v>
+      </c>
+      <c r="V12" s="29">
+        <v>2609</v>
+      </c>
+      <c r="W12" s="29">
+        <v>2384</v>
+      </c>
+      <c r="X12" s="29">
+        <v>2250</v>
+      </c>
+      <c r="Y12" s="29">
+        <v>2308</v>
+      </c>
+      <c r="Z12" s="29">
+        <v>2178</v>
+      </c>
+      <c r="AA12" s="29">
+        <v>2306</v>
+      </c>
+      <c r="AB12" s="29">
+        <v>2280</v>
+      </c>
+      <c r="AC12" s="29">
+        <v>2323</v>
+      </c>
+      <c r="AD12" s="29">
+        <v>2383</v>
+      </c>
+      <c r="AE12" s="29">
+        <v>2376</v>
+      </c>
+      <c r="AF12" s="29">
+        <v>2269</v>
+      </c>
+      <c r="AG12" s="14">
+        <v>2296</v>
+      </c>
+      <c r="AH12" s="14">
+        <v>2279</v>
+      </c>
+      <c r="AI12" s="14">
+        <v>2204</v>
+      </c>
+      <c r="AJ12" s="14">
+        <v>2359</v>
+      </c>
+      <c r="AK12" s="14">
+        <v>2470</v>
+      </c>
+      <c r="AL12" s="14">
+        <v>2471</v>
+      </c>
+      <c r="AM12" s="14">
+        <v>2475</v>
+      </c>
+      <c r="AN12" s="14">
+        <v>2442</v>
+      </c>
+    </row>
+    <row r="13" customHeight="1">
+      <c r="B13" t="s" s="27">
+        <v>85</v>
+      </c>
+      <c r="C13" s="14">
+        <v>4654</v>
+      </c>
+      <c r="D13" s="14">
+        <v>4762</v>
+      </c>
+      <c r="E13" s="14">
+        <v>4575</v>
+      </c>
+      <c r="F13" s="14">
+        <v>5159</v>
+      </c>
+      <c r="G13" s="14">
+        <v>8521</v>
+      </c>
+      <c r="H13" s="14">
+        <v>7907</v>
+      </c>
+      <c r="I13" s="14">
+        <v>7066</v>
+      </c>
+      <c r="J13" s="14">
+        <v>10949</v>
+      </c>
+      <c r="K13" s="14">
+        <v>10152</v>
+      </c>
+      <c r="L13" s="14">
+        <v>9195</v>
+      </c>
+      <c r="M13" s="14">
+        <v>9896</v>
+      </c>
+      <c r="N13" s="14">
+        <v>9272</v>
+      </c>
+      <c r="O13" s="29">
+        <v>17100</v>
+      </c>
+      <c r="P13" s="29">
+        <v>12905</v>
+      </c>
+      <c r="Q13" s="29">
+        <v>9329</v>
+      </c>
+      <c r="R13" s="29">
+        <v>12202</v>
+      </c>
+      <c r="S13" s="29">
+        <v>15980</v>
+      </c>
+      <c r="T13" s="29">
+        <v>14612</v>
+      </c>
+      <c r="U13" s="29">
+        <v>14235</v>
+      </c>
+      <c r="V13" s="29">
+        <v>15752</v>
+      </c>
+      <c r="W13" s="29">
+        <v>24151</v>
+      </c>
+      <c r="X13" s="29">
+        <v>20409</v>
+      </c>
+      <c r="Y13" s="29">
+        <v>18969</v>
+      </c>
+      <c r="Z13" s="29">
+        <v>20825</v>
+      </c>
+      <c r="AA13" s="29">
+        <v>23897</v>
+      </c>
+      <c r="AB13" s="29">
+        <v>19866</v>
+      </c>
+      <c r="AC13" s="29">
+        <v>18567</v>
+      </c>
+      <c r="AD13" s="29">
+        <v>23673</v>
+      </c>
+      <c r="AE13" s="29">
+        <v>24674</v>
+      </c>
+      <c r="AF13" s="29">
+        <v>20602</v>
+      </c>
+      <c r="AG13" s="14">
+        <v>23218</v>
+      </c>
+      <c r="AH13" s="14">
+        <v>26470</v>
+      </c>
+      <c r="AI13" s="14">
+        <v>29206</v>
+      </c>
+      <c r="AJ13" s="14">
+        <v>31893</v>
+      </c>
+      <c r="AK13" s="14">
+        <v>27359</v>
+      </c>
+      <c r="AL13" s="14">
+        <v>29062</v>
+      </c>
+      <c r="AM13" s="14">
+        <v>38834</v>
+      </c>
+      <c r="AN13" s="14">
+        <v>36449</v>
+      </c>
+    </row>
+    <row r="14" customHeight="1">
+      <c r="B14" t="s" s="6">
+        <v>88</v>
+      </c>
+      <c r="C14" s="48">
+        <v>5681</v>
+      </c>
+      <c r="D14" s="48">
+        <v>5877</v>
+      </c>
+      <c r="E14" s="48">
+        <v>5750</v>
+      </c>
+      <c r="F14" s="48">
+        <v>6373</v>
+      </c>
+      <c r="G14" s="48">
+        <v>10192</v>
+      </c>
+      <c r="H14" s="48">
+        <v>9671</v>
+      </c>
+      <c r="I14" s="48">
+        <v>8484</v>
+      </c>
+      <c r="J14" s="48">
+        <v>12592</v>
+      </c>
+      <c r="K14" s="48">
+        <v>11798</v>
+      </c>
+      <c r="L14" s="48">
+        <v>11116</v>
+      </c>
+      <c r="M14" s="48">
+        <v>12333</v>
+      </c>
+      <c r="N14" s="48">
+        <v>11665</v>
+      </c>
+      <c r="O14" s="31">
+        <v>19434</v>
+      </c>
+      <c r="P14" s="31">
+        <v>15407</v>
+      </c>
+      <c r="Q14" s="31">
+        <v>11857</v>
+      </c>
+      <c r="R14" s="31">
+        <v>15011</v>
+      </c>
+      <c r="S14" s="31">
+        <v>18861</v>
+      </c>
+      <c r="T14" s="31">
+        <v>17397</v>
+      </c>
+      <c r="U14" s="31">
+        <v>16457</v>
+      </c>
+      <c r="V14" s="31">
+        <v>18361</v>
+      </c>
+      <c r="W14" s="31">
+        <v>26535</v>
+      </c>
+      <c r="X14" s="31">
+        <v>22659</v>
+      </c>
+      <c r="Y14" s="31">
+        <v>21277</v>
+      </c>
+      <c r="Z14" s="31">
+        <v>23003</v>
+      </c>
+      <c r="AA14" s="31">
+        <v>26203</v>
+      </c>
+      <c r="AB14" s="31">
+        <v>22146</v>
+      </c>
+      <c r="AC14" s="31">
+        <v>20890</v>
+      </c>
+      <c r="AD14" s="31">
+        <v>26056</v>
+      </c>
+      <c r="AE14" s="31">
+        <v>27050</v>
+      </c>
+      <c r="AF14" s="31">
+        <v>22871</v>
+      </c>
+      <c r="AG14" s="31">
+        <v>25514</v>
+      </c>
+      <c r="AH14" s="31">
+        <v>28749</v>
+      </c>
+      <c r="AI14" s="48">
+        <v>31410</v>
+      </c>
+      <c r="AJ14" s="48">
+        <v>34252</v>
+      </c>
+      <c r="AK14" s="48">
+        <v>29829</v>
+      </c>
+      <c r="AL14" s="48">
+        <v>31533</v>
+      </c>
+      <c r="AM14" s="48">
+        <v>41309</v>
+      </c>
+      <c r="AN14" s="48">
+        <v>38891</v>
+      </c>
+    </row>
+    <row r="15" customHeight="1">
+      <c r="B15" t="s" s="27">
+        <v>84</v>
+      </c>
+      <c r="C15" s="14">
+        <v>3399</v>
+      </c>
+      <c r="D15" s="14">
+        <v>3415</v>
+      </c>
+      <c r="E15" s="14">
+        <v>3442</v>
+      </c>
+      <c r="F15" s="14">
+        <v>3322</v>
+      </c>
+      <c r="G15" s="14">
+        <v>3412</v>
+      </c>
+      <c r="H15" s="14">
+        <v>3455</v>
+      </c>
+      <c r="I15" s="14">
+        <v>3578</v>
+      </c>
+      <c r="J15" s="14">
+        <v>3453</v>
+      </c>
+      <c r="K15" s="14">
+        <v>3739</v>
+      </c>
+      <c r="L15" s="14">
+        <v>3648</v>
+      </c>
+      <c r="M15" s="14">
+        <v>3737</v>
+      </c>
+      <c r="N15" s="14">
+        <v>3807</v>
+      </c>
+      <c r="O15" s="29">
+        <v>4071</v>
+      </c>
+      <c r="P15" s="29">
+        <v>4094</v>
+      </c>
+      <c r="Q15" s="29">
+        <v>4101</v>
+      </c>
+      <c r="R15" s="29">
+        <v>4046</v>
+      </c>
+      <c r="S15" s="29">
+        <v>4105</v>
+      </c>
+      <c r="T15" s="29">
+        <v>4098</v>
+      </c>
+      <c r="U15" s="29">
+        <v>4023</v>
+      </c>
+      <c r="V15" s="29">
+        <v>4184</v>
+      </c>
+      <c r="W15" s="29">
+        <v>4250</v>
+      </c>
+      <c r="X15" s="29">
+        <v>4508</v>
+      </c>
+      <c r="Y15" s="29">
+        <v>4462</v>
+      </c>
+      <c r="Z15" s="29">
+        <v>4432</v>
+      </c>
+      <c r="AA15" s="29">
+        <v>4393</v>
+      </c>
+      <c r="AB15" s="29">
+        <v>4299</v>
+      </c>
+      <c r="AC15" s="29">
+        <v>4330</v>
+      </c>
+      <c r="AD15" s="29">
+        <v>4158</v>
+      </c>
+      <c r="AE15" s="29">
+        <v>4228</v>
+      </c>
+      <c r="AF15" s="29">
+        <v>4350</v>
+      </c>
+      <c r="AG15" s="49">
+        <v>4198</v>
+      </c>
+      <c r="AH15" s="49">
+        <v>4228</v>
+      </c>
+      <c r="AI15" s="49">
+        <v>4317</v>
+      </c>
+      <c r="AJ15" s="49">
+        <v>4349</v>
+      </c>
+      <c r="AK15" s="49">
+        <v>4465</v>
+      </c>
+      <c r="AL15" s="49">
+        <v>4505</v>
+      </c>
+      <c r="AM15" s="49">
+        <v>4488</v>
+      </c>
+      <c r="AN15" s="49">
+        <v>4477</v>
+      </c>
+    </row>
+    <row r="16" customHeight="1">
+      <c r="B16" t="s" s="27">
+        <v>85</v>
+      </c>
+      <c r="C16" s="14">
+        <v>3338</v>
+      </c>
+      <c r="D16" s="14">
+        <v>3625</v>
+      </c>
+      <c r="E16" s="14">
+        <v>3730</v>
+      </c>
+      <c r="F16" s="14">
+        <v>4362</v>
+      </c>
+      <c r="G16" s="14">
+        <v>4702</v>
+      </c>
+      <c r="H16" s="14">
+        <v>5012</v>
+      </c>
+      <c r="I16" s="14">
+        <v>5089</v>
+      </c>
+      <c r="J16" s="14">
+        <v>6040</v>
+      </c>
+      <c r="K16" s="14">
+        <v>5823</v>
+      </c>
+      <c r="L16" s="14">
+        <v>6674</v>
+      </c>
+      <c r="M16" s="14">
+        <v>6743</v>
+      </c>
+      <c r="N16" s="14">
+        <v>6221</v>
+      </c>
+      <c r="O16" s="29">
+        <v>7137</v>
+      </c>
+      <c r="P16" s="29">
+        <v>6445</v>
+      </c>
+      <c r="Q16" s="29">
+        <v>6390</v>
+      </c>
+      <c r="R16" s="29">
+        <v>6336</v>
+      </c>
+      <c r="S16" s="29">
+        <v>6713</v>
+      </c>
+      <c r="T16" s="29">
+        <v>7242</v>
+      </c>
+      <c r="U16" s="29">
+        <v>7198</v>
+      </c>
+      <c r="V16" s="29">
+        <v>6731</v>
+      </c>
+      <c r="W16" s="29">
+        <v>7274</v>
+      </c>
+      <c r="X16" s="29">
+        <v>7658</v>
+      </c>
+      <c r="Y16" s="29">
+        <v>8507</v>
+      </c>
+      <c r="Z16" s="29">
+        <v>8867</v>
+      </c>
+      <c r="AA16" s="29">
+        <v>10414</v>
+      </c>
+      <c r="AB16" s="29">
+        <v>11535</v>
+      </c>
+      <c r="AC16" s="29">
+        <v>11433</v>
+      </c>
+      <c r="AD16" s="29">
+        <v>12448</v>
+      </c>
+      <c r="AE16" s="29">
+        <v>12563</v>
+      </c>
+      <c r="AF16" s="29">
+        <v>13695</v>
+      </c>
+      <c r="AG16" s="49">
+        <v>31928</v>
+      </c>
+      <c r="AH16" s="49">
+        <v>40030</v>
+      </c>
+      <c r="AI16" s="49">
+        <v>39395</v>
+      </c>
+      <c r="AJ16" s="49">
+        <v>37287</v>
+      </c>
+      <c r="AK16" s="49">
+        <v>38424</v>
+      </c>
+      <c r="AL16" s="49">
+        <v>41118</v>
+      </c>
+      <c r="AM16" s="49">
+        <v>42619</v>
+      </c>
+      <c r="AN16" s="49">
+        <v>39499</v>
+      </c>
+    </row>
+    <row r="17" customHeight="1">
+      <c r="B17" t="s" s="6">
+        <v>89</v>
+      </c>
+      <c r="C17" s="48">
+        <v>6737</v>
+      </c>
+      <c r="D17" s="48">
+        <v>7040</v>
+      </c>
+      <c r="E17" s="48">
+        <v>7172</v>
+      </c>
+      <c r="F17" s="48">
+        <v>7684</v>
+      </c>
+      <c r="G17" s="48">
+        <v>8114</v>
+      </c>
+      <c r="H17" s="48">
+        <v>8467</v>
+      </c>
+      <c r="I17" s="48">
+        <v>8667</v>
+      </c>
+      <c r="J17" s="48">
+        <v>9493</v>
+      </c>
+      <c r="K17" s="48">
+        <v>9562</v>
+      </c>
+      <c r="L17" s="48">
+        <v>10322</v>
+      </c>
+      <c r="M17" s="48">
+        <v>10480</v>
+      </c>
+      <c r="N17" s="48">
+        <v>10028</v>
+      </c>
+      <c r="O17" s="31">
+        <v>11208</v>
+      </c>
+      <c r="P17" s="31">
+        <v>10539</v>
+      </c>
+      <c r="Q17" s="31">
+        <v>10491</v>
+      </c>
+      <c r="R17" s="31">
+        <v>10382</v>
+      </c>
+      <c r="S17" s="31">
+        <v>10818</v>
+      </c>
+      <c r="T17" s="31">
+        <v>11340</v>
+      </c>
+      <c r="U17" s="31">
+        <v>11221</v>
+      </c>
+      <c r="V17" s="31">
+        <v>10915</v>
+      </c>
+      <c r="W17" s="31">
+        <v>11524</v>
+      </c>
+      <c r="X17" s="31">
+        <v>12166</v>
+      </c>
+      <c r="Y17" s="31">
+        <v>12969</v>
+      </c>
+      <c r="Z17" s="31">
+        <v>13299</v>
+      </c>
+      <c r="AA17" s="31">
+        <v>14807</v>
+      </c>
+      <c r="AB17" s="31">
+        <v>15834</v>
+      </c>
+      <c r="AC17" s="31">
+        <v>15763</v>
+      </c>
+      <c r="AD17" s="31">
+        <v>16606</v>
+      </c>
+      <c r="AE17" s="31">
+        <v>16791</v>
+      </c>
+      <c r="AF17" s="31">
+        <v>18045</v>
+      </c>
+      <c r="AG17" s="31">
+        <v>36126</v>
+      </c>
+      <c r="AH17" s="31">
+        <v>44258</v>
+      </c>
+      <c r="AI17" s="48">
+        <v>43712</v>
+      </c>
+      <c r="AJ17" s="48">
+        <v>41636</v>
+      </c>
+      <c r="AK17" s="48">
+        <v>42889</v>
+      </c>
+      <c r="AL17" s="48">
+        <v>45623</v>
+      </c>
+      <c r="AM17" s="48">
+        <v>47107</v>
+      </c>
+      <c r="AN17" s="48">
+        <v>43976</v>
+      </c>
+    </row>
+    <row r="18" customHeight="1">
+      <c r="B18" t="s" s="27">
+        <v>90</v>
+      </c>
+      <c r="C18" s="14">
+        <v>12746</v>
+      </c>
+      <c r="D18" s="14">
+        <v>12643</v>
+      </c>
+      <c r="E18" s="14">
+        <v>12506</v>
+      </c>
+      <c r="F18" s="14">
+        <v>12230</v>
+      </c>
+      <c r="G18" s="14">
+        <v>12237</v>
+      </c>
+      <c r="H18" s="14">
+        <v>12081</v>
+      </c>
+      <c r="I18" s="14">
+        <v>12533</v>
+      </c>
+      <c r="J18" s="14">
+        <v>13467</v>
+      </c>
+      <c r="K18" s="14">
+        <v>13616</v>
+      </c>
+      <c r="L18" s="14">
+        <v>13385</v>
+      </c>
+      <c r="M18" s="14">
+        <v>13251</v>
+      </c>
+      <c r="N18" s="14">
+        <v>15383</v>
+      </c>
+      <c r="O18" s="14">
+        <v>14628</v>
+      </c>
+      <c r="P18" s="14">
+        <v>14565</v>
+      </c>
+      <c r="Q18" s="14">
+        <v>14273</v>
+      </c>
+      <c r="R18" s="14">
+        <v>16240</v>
+      </c>
+      <c r="S18" s="14">
+        <v>15117</v>
+      </c>
+      <c r="T18" s="14">
+        <v>14926</v>
+      </c>
+      <c r="U18" s="14">
+        <v>15002</v>
+      </c>
+      <c r="V18" s="14">
+        <v>16116</v>
+      </c>
+      <c r="W18" s="14">
+        <v>15558</v>
+      </c>
+      <c r="X18" s="14">
+        <v>15426</v>
+      </c>
+      <c r="Y18" s="14">
+        <v>15370</v>
+      </c>
+      <c r="Z18" s="14">
+        <v>16367</v>
+      </c>
+      <c r="AA18" s="14">
+        <v>15594</v>
+      </c>
+      <c r="AB18" s="14">
+        <v>15461</v>
+      </c>
+      <c r="AC18" s="14">
+        <v>15460</v>
+      </c>
+      <c r="AD18" s="14">
+        <v>17821</v>
+      </c>
+      <c r="AE18" s="29">
+        <v>20500</v>
+      </c>
+      <c r="AF18" s="29">
+        <v>20581</v>
+      </c>
+      <c r="AG18" s="14">
+        <v>20512</v>
+      </c>
+      <c r="AH18" s="14">
+        <v>20552</v>
+      </c>
+      <c r="AI18" s="14">
+        <v>28925</v>
+      </c>
+      <c r="AJ18" s="14">
+        <v>20569</v>
+      </c>
+      <c r="AK18" s="14">
+        <v>20534</v>
+      </c>
+      <c r="AL18" s="14">
+        <v>23169</v>
+      </c>
+      <c r="AM18" s="14">
+        <v>26742</v>
+      </c>
+      <c r="AN18" s="14">
+        <v>26496</v>
+      </c>
+    </row>
+    <row r="19" customHeight="1">
+      <c r="B19" t="s" s="27">
+        <v>91</v>
+      </c>
+      <c r="C19" s="14">
+        <v>1213</v>
+      </c>
+      <c r="D19" s="14">
+        <v>1163</v>
+      </c>
+      <c r="E19" s="14">
+        <v>1308</v>
+      </c>
+      <c r="F19" s="14">
+        <v>1813</v>
+      </c>
+      <c r="G19" s="14">
+        <v>3315</v>
+      </c>
+      <c r="H19" s="14">
+        <v>3656</v>
+      </c>
+      <c r="I19" s="14">
+        <v>3237</v>
+      </c>
+      <c r="J19" s="14">
+        <v>3266</v>
+      </c>
+      <c r="K19" s="14">
+        <v>3287</v>
+      </c>
+      <c r="L19" s="14">
+        <v>4159</v>
+      </c>
+      <c r="M19" s="14">
+        <v>3663</v>
+      </c>
+      <c r="N19" s="14">
+        <v>3979</v>
+      </c>
+      <c r="O19" s="14">
+        <v>3934</v>
+      </c>
+      <c r="P19" s="14">
+        <v>3932</v>
+      </c>
+      <c r="Q19" s="14">
+        <v>4325</v>
+      </c>
+      <c r="R19" s="14">
+        <v>4624</v>
+      </c>
+      <c r="S19" s="14">
+        <v>4855</v>
+      </c>
+      <c r="T19" s="14">
+        <v>5081</v>
+      </c>
+      <c r="U19" s="14">
+        <v>5513</v>
+      </c>
+      <c r="V19" s="14">
+        <v>5532</v>
+      </c>
+      <c r="W19" s="14">
+        <v>5808</v>
+      </c>
+      <c r="X19" s="14">
+        <v>5604</v>
+      </c>
+      <c r="Y19" s="14">
+        <v>5852</v>
+      </c>
+      <c r="Z19" s="14">
+        <v>5928</v>
+      </c>
+      <c r="AA19" s="14">
+        <v>6840</v>
+      </c>
+      <c r="AB19" s="14">
+        <v>7270</v>
+      </c>
+      <c r="AC19" s="14">
+        <v>7381</v>
+      </c>
+      <c r="AD19" s="14">
+        <v>7979</v>
+      </c>
+      <c r="AE19" s="29">
+        <v>8390</v>
+      </c>
+      <c r="AF19" s="29">
+        <v>8514</v>
+      </c>
+      <c r="AG19" s="14">
+        <v>9144</v>
+      </c>
+      <c r="AH19" s="14">
+        <v>9370</v>
+      </c>
+      <c r="AI19" s="14">
+        <v>9671</v>
+      </c>
+      <c r="AJ19" s="14">
+        <v>9739</v>
+      </c>
+      <c r="AK19" s="14">
+        <v>10187</v>
+      </c>
+      <c r="AL19" s="14">
+        <v>10515</v>
+      </c>
+      <c r="AM19" s="14">
+        <v>10093</v>
+      </c>
+      <c r="AN19" s="14">
+        <v>10717</v>
+      </c>
+    </row>
+    <row r="20" customHeight="1">
+      <c r="B20" t="s" s="27">
+        <v>85</v>
+      </c>
+      <c r="C20" s="14">
+        <v>0</v>
+      </c>
+      <c r="D20" s="14">
+        <v>0</v>
+      </c>
+      <c r="E20" s="14">
+        <v>0</v>
+      </c>
+      <c r="F20" s="14">
+        <v>0</v>
+      </c>
+      <c r="G20" s="14">
+        <v>0</v>
+      </c>
+      <c r="H20" s="14">
+        <v>0</v>
+      </c>
+      <c r="I20" s="14">
+        <v>0</v>
+      </c>
+      <c r="J20" s="14">
+        <v>0</v>
+      </c>
+      <c r="K20" s="14">
+        <v>0</v>
+      </c>
+      <c r="L20" s="14">
+        <v>0</v>
+      </c>
+      <c r="M20" s="14">
+        <v>0</v>
+      </c>
+      <c r="N20" s="14">
+        <v>0</v>
+      </c>
+      <c r="O20" s="14">
+        <v>0</v>
+      </c>
+      <c r="P20" s="14">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="14">
+        <v>0</v>
+      </c>
+      <c r="R20" s="14">
+        <v>0</v>
+      </c>
+      <c r="S20" s="14">
+        <v>0</v>
+      </c>
+      <c r="T20" s="14">
+        <v>0</v>
+      </c>
+      <c r="U20" s="14">
+        <v>0</v>
+      </c>
+      <c r="V20" s="14">
+        <v>0</v>
+      </c>
+      <c r="W20" s="14">
+        <v>0</v>
+      </c>
+      <c r="X20" s="14">
+        <v>0</v>
+      </c>
+      <c r="Y20" s="14">
+        <v>0</v>
+      </c>
+      <c r="Z20" s="14">
+        <v>0</v>
+      </c>
+      <c r="AA20" s="14">
+        <v>0</v>
+      </c>
+      <c r="AB20" s="29">
+        <v>45</v>
+      </c>
+      <c r="AC20" s="29">
         <v>115</v>
       </c>
-      <c r="B2" s="50"/>
+      <c r="AD20" s="29">
+        <v>108</v>
+      </c>
+      <c r="AE20" s="29">
+        <v>132</v>
+      </c>
+      <c r="AF20" s="29">
+        <v>132</v>
+      </c>
+      <c r="AG20" s="14">
+        <v>104</v>
+      </c>
+      <c r="AH20" s="14">
+        <v>89</v>
+      </c>
+      <c r="AI20" s="14">
+        <v>111</v>
+      </c>
+      <c r="AJ20" s="14">
+        <v>109</v>
+      </c>
+      <c r="AK20" s="14">
+        <v>96</v>
+      </c>
+      <c r="AL20" s="14">
+        <v>99</v>
+      </c>
+      <c r="AM20" s="14">
+        <v>92</v>
+      </c>
+      <c r="AN20" s="14">
+        <v>75</v>
+      </c>
     </row>
-    <row r="3" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B3" s="50"/>
+    <row r="21" customHeight="1">
+      <c r="B21" t="s" s="6">
+        <v>92</v>
+      </c>
+      <c r="C21" s="48">
+        <v>13959</v>
+      </c>
+      <c r="D21" s="48">
+        <v>13806</v>
+      </c>
+      <c r="E21" s="48">
+        <v>13814</v>
+      </c>
+      <c r="F21" s="48">
+        <v>14043</v>
+      </c>
+      <c r="G21" s="48">
+        <v>15552</v>
+      </c>
+      <c r="H21" s="48">
+        <v>15737</v>
+      </c>
+      <c r="I21" s="48">
+        <v>15770</v>
+      </c>
+      <c r="J21" s="48">
+        <v>16733</v>
+      </c>
+      <c r="K21" s="48">
+        <v>16903</v>
+      </c>
+      <c r="L21" s="48">
+        <v>17544</v>
+      </c>
+      <c r="M21" s="48">
+        <v>16914</v>
+      </c>
+      <c r="N21" s="48">
+        <v>19362</v>
+      </c>
+      <c r="O21" s="48">
+        <v>18562</v>
+      </c>
+      <c r="P21" s="48">
+        <v>18497</v>
+      </c>
+      <c r="Q21" s="48">
+        <v>18598</v>
+      </c>
+      <c r="R21" s="48">
+        <v>20864</v>
+      </c>
+      <c r="S21" s="48">
+        <v>19972</v>
+      </c>
+      <c r="T21" s="48">
+        <v>20007</v>
+      </c>
+      <c r="U21" s="48">
+        <v>20515</v>
+      </c>
+      <c r="V21" s="48">
+        <v>21648</v>
+      </c>
+      <c r="W21" s="48">
+        <v>21366</v>
+      </c>
+      <c r="X21" s="48">
+        <v>21030</v>
+      </c>
+      <c r="Y21" s="48">
+        <v>21222</v>
+      </c>
+      <c r="Z21" s="48">
+        <v>22295</v>
+      </c>
+      <c r="AA21" s="48">
+        <v>22434</v>
+      </c>
+      <c r="AB21" s="48">
+        <v>22776</v>
+      </c>
+      <c r="AC21" s="48">
+        <v>22956</v>
+      </c>
+      <c r="AD21" s="48">
+        <v>25908</v>
+      </c>
+      <c r="AE21" s="31">
+        <v>29022</v>
+      </c>
+      <c r="AF21" s="31">
+        <v>29227</v>
+      </c>
+      <c r="AG21" s="31">
+        <v>29760</v>
+      </c>
+      <c r="AH21" s="31">
+        <v>30011</v>
+      </c>
+      <c r="AI21" s="48">
+        <v>38707</v>
+      </c>
+      <c r="AJ21" s="48">
+        <v>30417</v>
+      </c>
+      <c r="AK21" s="48">
+        <v>30817</v>
+      </c>
+      <c r="AL21" s="48">
+        <v>33783</v>
+      </c>
+      <c r="AM21" s="48">
+        <v>36927</v>
+      </c>
+      <c r="AN21" s="48">
+        <v>37288</v>
+      </c>
     </row>
-    <row r="4" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="G4" s="3" t="s">
+    <row r="22" customHeight="1">
+      <c r="B22" t="s" s="27">
+        <v>84</v>
+      </c>
+      <c r="C22" s="14">
+        <v>6302</v>
+      </c>
+      <c r="D22" s="14">
+        <v>6663</v>
+      </c>
+      <c r="E22" s="14">
+        <v>6299</v>
+      </c>
+      <c r="F22" s="14">
+        <v>6094</v>
+      </c>
+      <c r="G22" s="14">
+        <v>6999</v>
+      </c>
+      <c r="H22" s="14">
+        <v>7913</v>
+      </c>
+      <c r="I22" s="14">
+        <v>6072</v>
+      </c>
+      <c r="J22" s="14">
+        <v>5023</v>
+      </c>
+      <c r="K22" s="14">
+        <v>5004</v>
+      </c>
+      <c r="L22" s="14">
+        <v>4841</v>
+      </c>
+      <c r="M22" s="14">
+        <v>6171</v>
+      </c>
+      <c r="N22" s="14">
+        <v>5172</v>
+      </c>
+      <c r="O22" s="29">
+        <v>5385</v>
+      </c>
+      <c r="P22" s="29">
+        <v>5736</v>
+      </c>
+      <c r="Q22" s="29">
+        <v>5942</v>
+      </c>
+      <c r="R22" s="29">
+        <v>5865</v>
+      </c>
+      <c r="S22" s="29">
+        <v>6451</v>
+      </c>
+      <c r="T22" s="29">
+        <v>5881</v>
+      </c>
+      <c r="U22" s="29">
+        <v>5471</v>
+      </c>
+      <c r="V22" s="29">
+        <v>5817</v>
+      </c>
+      <c r="W22" s="29">
+        <v>5404</v>
+      </c>
+      <c r="X22" s="29">
+        <v>5706</v>
+      </c>
+      <c r="Y22" s="29">
+        <v>5379</v>
+      </c>
+      <c r="Z22" s="29">
+        <v>5738</v>
+      </c>
+      <c r="AA22" s="29">
+        <v>6283</v>
+      </c>
+      <c r="AB22" s="29">
+        <v>5455</v>
+      </c>
+      <c r="AC22" s="29">
+        <v>5854</v>
+      </c>
+      <c r="AD22" s="29">
+        <v>5420</v>
+      </c>
+      <c r="AE22" s="29">
+        <v>5944</v>
+      </c>
+      <c r="AF22" s="29">
+        <v>5953</v>
+      </c>
+      <c r="AG22" s="14">
+        <v>5575</v>
+      </c>
+      <c r="AH22" s="14">
+        <v>6094</v>
+      </c>
+      <c r="AI22" s="14">
+        <v>6018</v>
+      </c>
+      <c r="AJ22" s="14">
+        <v>5979</v>
+      </c>
+      <c r="AK22" s="14">
+        <v>6629</v>
+      </c>
+      <c r="AL22" s="14">
+        <v>5937</v>
+      </c>
+      <c r="AM22" s="14">
+        <v>6254</v>
+      </c>
+      <c r="AN22" s="14">
+        <v>5943</v>
+      </c>
+    </row>
+    <row r="23" customHeight="1">
+      <c r="B23" t="s" s="27">
+        <v>85</v>
+      </c>
+      <c r="C23" s="14">
+        <v>12</v>
+      </c>
+      <c r="D23" s="14">
+        <v>9</v>
+      </c>
+      <c r="E23" s="14">
         <v>7</v>
       </c>
-      <c r="H4" s="3" t="s">
+      <c r="F23" s="14">
         <v>8</v>
       </c>
-      <c r="I4" s="3" t="s">
-[...14 lines deleted...]
-      <c r="N4" s="3" t="s">
+      <c r="G23" s="14">
+        <v>0</v>
+      </c>
+      <c r="H23" s="14">
         <v>14</v>
       </c>
-      <c r="O4" s="3" t="s">
-[...26 lines deleted...]
-      <c r="X4" s="3" t="s">
+      <c r="I23" s="14">
         <v>26</v>
       </c>
-      <c r="Y4" s="3" t="s">
-[...42 lines deleted...]
-        <v>45</v>
+      <c r="J23" s="14">
+        <v>0</v>
+      </c>
+      <c r="K23" s="14">
+        <v>0</v>
+      </c>
+      <c r="L23" s="14">
+        <v>0</v>
+      </c>
+      <c r="M23" s="14">
+        <v>0</v>
+      </c>
+      <c r="N23" s="14">
+        <v>0</v>
+      </c>
+      <c r="O23" s="14">
+        <v>0</v>
+      </c>
+      <c r="P23" s="14">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="14">
+        <v>0</v>
+      </c>
+      <c r="R23" s="14">
+        <v>0</v>
+      </c>
+      <c r="S23" s="14">
+        <v>0</v>
+      </c>
+      <c r="T23" s="14">
+        <v>0</v>
+      </c>
+      <c r="U23" s="14">
+        <v>0</v>
+      </c>
+      <c r="V23" s="14">
+        <v>0</v>
+      </c>
+      <c r="W23" s="14">
+        <v>0</v>
+      </c>
+      <c r="X23" s="14">
+        <v>0</v>
+      </c>
+      <c r="Y23" s="14">
+        <v>0</v>
+      </c>
+      <c r="Z23" s="14">
+        <v>0</v>
+      </c>
+      <c r="AA23" s="14">
+        <v>0</v>
+      </c>
+      <c r="AB23" s="14">
+        <v>0</v>
+      </c>
+      <c r="AC23" s="14">
+        <v>0</v>
+      </c>
+      <c r="AD23" s="14">
+        <v>0</v>
+      </c>
+      <c r="AE23" s="14">
+        <v>0</v>
+      </c>
+      <c r="AF23" s="14">
+        <v>0</v>
+      </c>
+      <c r="AG23" s="14">
+        <v>513</v>
+      </c>
+      <c r="AH23" s="14">
+        <v>468</v>
+      </c>
+      <c r="AI23" s="14">
+        <v>398</v>
+      </c>
+      <c r="AJ23" s="14">
+        <v>1875</v>
+      </c>
+      <c r="AK23" s="14">
+        <v>2603</v>
+      </c>
+      <c r="AL23" s="14">
+        <v>6816</v>
+      </c>
+      <c r="AM23" s="14">
+        <v>3769</v>
+      </c>
+      <c r="AN23" s="14">
+        <v>1966</v>
       </c>
     </row>
-    <row r="5" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <v>82</v>
+    <row r="24" customHeight="1">
+      <c r="B24" t="s" s="6">
+        <v>93</v>
+      </c>
+      <c r="C24" s="48">
+        <v>6314</v>
+      </c>
+      <c r="D24" s="48">
+        <v>6672</v>
+      </c>
+      <c r="E24" s="48">
+        <v>6306</v>
+      </c>
+      <c r="F24" s="48">
+        <v>6102</v>
+      </c>
+      <c r="G24" s="48">
+        <v>6999</v>
+      </c>
+      <c r="H24" s="48">
+        <v>7927</v>
+      </c>
+      <c r="I24" s="48">
+        <v>6098</v>
+      </c>
+      <c r="J24" s="48">
+        <v>5023</v>
+      </c>
+      <c r="K24" s="48">
+        <v>5004</v>
+      </c>
+      <c r="L24" s="48">
+        <v>4841</v>
+      </c>
+      <c r="M24" s="48">
+        <v>6171</v>
+      </c>
+      <c r="N24" s="48">
+        <v>5172</v>
+      </c>
+      <c r="O24" s="31">
+        <v>5385</v>
+      </c>
+      <c r="P24" s="31">
+        <v>5736</v>
+      </c>
+      <c r="Q24" s="31">
+        <v>5942</v>
+      </c>
+      <c r="R24" s="31">
+        <v>5865</v>
+      </c>
+      <c r="S24" s="31">
+        <v>6451</v>
+      </c>
+      <c r="T24" s="31">
+        <v>5881</v>
+      </c>
+      <c r="U24" s="31">
+        <v>5471</v>
+      </c>
+      <c r="V24" s="31">
+        <v>5817</v>
+      </c>
+      <c r="W24" s="31">
+        <v>5404</v>
+      </c>
+      <c r="X24" s="31">
+        <v>5706</v>
+      </c>
+      <c r="Y24" s="31">
+        <v>5379</v>
+      </c>
+      <c r="Z24" s="31">
+        <v>5738</v>
+      </c>
+      <c r="AA24" s="31">
+        <v>6283</v>
+      </c>
+      <c r="AB24" s="31">
+        <v>5455</v>
+      </c>
+      <c r="AC24" s="31">
+        <v>5854</v>
+      </c>
+      <c r="AD24" s="31">
+        <v>5420</v>
+      </c>
+      <c r="AE24" s="31">
+        <v>5944</v>
+      </c>
+      <c r="AF24" s="31">
+        <v>5953</v>
+      </c>
+      <c r="AG24" s="31">
+        <v>6088</v>
+      </c>
+      <c r="AH24" s="31">
+        <v>6562</v>
+      </c>
+      <c r="AI24" s="48">
+        <v>6416</v>
+      </c>
+      <c r="AJ24" s="48">
+        <v>7854</v>
+      </c>
+      <c r="AK24" s="48">
+        <v>9232</v>
+      </c>
+      <c r="AL24" s="48">
+        <v>12753</v>
+      </c>
+      <c r="AM24" s="48">
+        <v>10023</v>
+      </c>
+      <c r="AN24" s="48">
+        <v>7909</v>
       </c>
     </row>
-    <row r="6" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...112 lines deleted...]
-        <v>72432</v>
+    <row r="25" customHeight="1">
+      <c r="B25" t="s" s="27">
+        <v>94</v>
+      </c>
+      <c r="C25" s="29">
+        <v>72359</v>
+      </c>
+      <c r="D25" s="29">
+        <v>73307</v>
+      </c>
+      <c r="E25" s="29">
+        <v>73784</v>
+      </c>
+      <c r="F25" s="29">
+        <v>74591</v>
+      </c>
+      <c r="G25" s="29">
+        <v>81599</v>
+      </c>
+      <c r="H25" s="29">
+        <v>83673</v>
+      </c>
+      <c r="I25" s="29">
+        <v>81738</v>
+      </c>
+      <c r="J25" s="29">
+        <v>81804</v>
+      </c>
+      <c r="K25" s="29">
+        <v>82809</v>
+      </c>
+      <c r="L25" s="29">
+        <v>83536</v>
+      </c>
+      <c r="M25" s="29">
+        <v>85040</v>
+      </c>
+      <c r="N25" s="29">
+        <v>86439</v>
+      </c>
+      <c r="O25" s="29">
+        <v>86253</v>
+      </c>
+      <c r="P25" s="29">
+        <v>86925</v>
+      </c>
+      <c r="Q25" s="29">
+        <v>88734</v>
+      </c>
+      <c r="R25" s="29">
+        <v>92288</v>
+      </c>
+      <c r="S25" s="29">
+        <v>93057</v>
+      </c>
+      <c r="T25" s="29">
+        <v>93508</v>
+      </c>
+      <c r="U25" s="29">
+        <v>97262</v>
+      </c>
+      <c r="V25" s="29">
+        <v>99395</v>
+      </c>
+      <c r="W25" s="29">
+        <v>97024</v>
+      </c>
+      <c r="X25" s="29">
+        <v>95240</v>
+      </c>
+      <c r="Y25" s="29">
+        <v>94242</v>
+      </c>
+      <c r="Z25" s="29">
+        <v>96075</v>
+      </c>
+      <c r="AA25" s="29">
+        <v>98406</v>
+      </c>
+      <c r="AB25" s="29">
+        <v>100245</v>
+      </c>
+      <c r="AC25" s="29">
+        <v>101630</v>
+      </c>
+      <c r="AD25" s="29">
+        <v>104724</v>
+      </c>
+      <c r="AE25" s="29">
+        <v>109645</v>
+      </c>
+      <c r="AF25" s="29">
+        <v>110101</v>
+      </c>
+      <c r="AG25" s="29">
+        <v>109936</v>
+      </c>
+      <c r="AH25" s="29">
+        <v>117503</v>
+      </c>
+      <c r="AI25" s="29">
+        <v>129668</v>
+      </c>
+      <c r="AJ25" s="29">
+        <v>130108</v>
+      </c>
+      <c r="AK25" s="29">
+        <v>132827</v>
+      </c>
+      <c r="AL25" s="29">
+        <v>135414</v>
+      </c>
+      <c r="AM25" s="29">
+        <v>140072</v>
+      </c>
+      <c r="AN25" s="29">
+        <v>141786</v>
       </c>
     </row>
-    <row r="7" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...112 lines deleted...]
-        <v>271740</v>
+    <row r="26" customHeight="1">
+      <c r="B26" t="s" s="27">
+        <v>95</v>
+      </c>
+      <c r="C26" s="32">
+        <v>65976</v>
+      </c>
+      <c r="D26" s="32">
+        <v>66369</v>
+      </c>
+      <c r="E26" s="32">
+        <v>67774</v>
+      </c>
+      <c r="F26" s="32">
+        <v>68808</v>
+      </c>
+      <c r="G26" s="32">
+        <v>87904</v>
+      </c>
+      <c r="H26" s="32">
+        <v>87342</v>
+      </c>
+      <c r="I26" s="32">
+        <v>83515</v>
+      </c>
+      <c r="J26" s="32">
+        <v>96833</v>
+      </c>
+      <c r="K26" s="32">
+        <v>103983</v>
+      </c>
+      <c r="L26" s="32">
+        <v>106949</v>
+      </c>
+      <c r="M26" s="32">
+        <v>115941</v>
+      </c>
+      <c r="N26" s="32">
+        <v>110869</v>
+      </c>
+      <c r="O26" s="32">
+        <v>148353</v>
+      </c>
+      <c r="P26" s="32">
+        <v>125182</v>
+      </c>
+      <c r="Q26" s="32">
+        <v>124136</v>
+      </c>
+      <c r="R26" s="32">
+        <v>140788</v>
+      </c>
+      <c r="S26" s="32">
+        <v>180342</v>
+      </c>
+      <c r="T26" s="32">
+        <v>167332</v>
+      </c>
+      <c r="U26" s="32">
+        <v>168063</v>
+      </c>
+      <c r="V26" s="32">
+        <v>177488</v>
+      </c>
+      <c r="W26" s="32">
+        <v>214462</v>
+      </c>
+      <c r="X26" s="32">
+        <v>201898</v>
+      </c>
+      <c r="Y26" s="32">
+        <v>192873</v>
+      </c>
+      <c r="Z26" s="32">
+        <v>196967</v>
+      </c>
+      <c r="AA26" s="32">
+        <v>230843</v>
+      </c>
+      <c r="AB26" s="32">
+        <v>210368</v>
+      </c>
+      <c r="AC26" s="32">
+        <v>226727</v>
+      </c>
+      <c r="AD26" s="32">
+        <v>265276</v>
+      </c>
+      <c r="AE26" s="32">
+        <v>299094</v>
+      </c>
+      <c r="AF26" s="32">
+        <v>294850</v>
+      </c>
+      <c r="AG26" s="32">
+        <v>338979</v>
+      </c>
+      <c r="AH26" s="32">
+        <v>345841</v>
+      </c>
+      <c r="AI26" s="32">
+        <v>380009</v>
+      </c>
+      <c r="AJ26" s="32">
+        <v>382863</v>
+      </c>
+      <c r="AK26" s="32">
+        <v>375771</v>
+      </c>
+      <c r="AL26" s="32">
+        <v>385769</v>
+      </c>
+      <c r="AM26" s="32">
+        <v>477692</v>
+      </c>
+      <c r="AN26" s="32">
+        <v>417160</v>
       </c>
     </row>
-    <row r="8" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...112 lines deleted...]
-        <v>344172</v>
+    <row r="27" customHeight="1">
+      <c r="B27" t="s" s="6">
+        <v>96</v>
+      </c>
+      <c r="C27" s="50">
+        <v>138335</v>
+      </c>
+      <c r="D27" s="50">
+        <v>139676</v>
+      </c>
+      <c r="E27" s="50">
+        <v>141558</v>
+      </c>
+      <c r="F27" s="50">
+        <v>143399</v>
+      </c>
+      <c r="G27" s="50">
+        <v>169503</v>
+      </c>
+      <c r="H27" s="50">
+        <v>171015</v>
+      </c>
+      <c r="I27" s="50">
+        <v>165253</v>
+      </c>
+      <c r="J27" s="50">
+        <v>178637</v>
+      </c>
+      <c r="K27" s="50">
+        <v>186792</v>
+      </c>
+      <c r="L27" s="50">
+        <v>190485</v>
+      </c>
+      <c r="M27" s="50">
+        <v>200981</v>
+      </c>
+      <c r="N27" s="50">
+        <v>197308</v>
+      </c>
+      <c r="O27" s="50">
+        <v>234606</v>
+      </c>
+      <c r="P27" s="50">
+        <v>212107</v>
+      </c>
+      <c r="Q27" s="50">
+        <v>212870</v>
+      </c>
+      <c r="R27" s="50">
+        <v>233076</v>
+      </c>
+      <c r="S27" s="50">
+        <v>273399</v>
+      </c>
+      <c r="T27" s="50">
+        <v>260840</v>
+      </c>
+      <c r="U27" s="50">
+        <v>265325</v>
+      </c>
+      <c r="V27" s="50">
+        <v>276883</v>
+      </c>
+      <c r="W27" s="50">
+        <v>311486</v>
+      </c>
+      <c r="X27" s="50">
+        <v>297138</v>
+      </c>
+      <c r="Y27" s="50">
+        <v>287115</v>
+      </c>
+      <c r="Z27" s="50">
+        <v>293042</v>
+      </c>
+      <c r="AA27" s="50">
+        <v>329249</v>
+      </c>
+      <c r="AB27" s="50">
+        <v>310613</v>
+      </c>
+      <c r="AC27" s="50">
+        <v>328357</v>
+      </c>
+      <c r="AD27" s="50">
+        <v>370000</v>
+      </c>
+      <c r="AE27" s="50">
+        <v>408739</v>
+      </c>
+      <c r="AF27" s="50">
+        <v>404951</v>
+      </c>
+      <c r="AG27" s="50">
+        <v>448915</v>
+      </c>
+      <c r="AH27" s="50">
+        <v>463344</v>
+      </c>
+      <c r="AI27" s="50">
+        <v>509677</v>
+      </c>
+      <c r="AJ27" s="50">
+        <v>512971</v>
+      </c>
+      <c r="AK27" s="50">
+        <v>508598</v>
+      </c>
+      <c r="AL27" s="50">
+        <v>521183</v>
+      </c>
+      <c r="AM27" s="50">
+        <v>617764</v>
+      </c>
+      <c r="AN27" s="50">
+        <v>558946</v>
       </c>
     </row>
-    <row r="9" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...113 lines deleted...]
-      </c>
+    <row r="28" customHeight="1">
+      <c r="C28" s="43"/>
+      <c r="D28" s="43"/>
+      <c r="E28" s="43"/>
+      <c r="F28" s="43"/>
+      <c r="G28" s="43"/>
+      <c r="H28" s="43"/>
+      <c r="I28" s="43"/>
+      <c r="J28" s="43"/>
+      <c r="K28" s="43"/>
+      <c r="L28" s="43"/>
+      <c r="M28" s="43"/>
+      <c r="N28" s="43"/>
+      <c r="O28" s="43"/>
+      <c r="P28" s="43"/>
+      <c r="Q28" s="43"/>
+      <c r="R28" s="43"/>
+      <c r="S28" s="43"/>
+      <c r="T28" s="43"/>
+      <c r="U28" s="43"/>
+      <c r="V28" s="43"/>
+      <c r="W28" s="43"/>
+      <c r="X28" s="43"/>
+      <c r="Y28" s="43"/>
+      <c r="Z28" s="43"/>
+      <c r="AA28" s="43"/>
+      <c r="AB28" s="43"/>
+      <c r="AC28" s="43"/>
+      <c r="AD28" s="43"/>
+      <c r="AE28" s="43"/>
+      <c r="AF28" s="43"/>
+      <c r="AG28" s="43"/>
+      <c r="AH28" s="43"/>
+      <c r="AI28" s="43"/>
+      <c r="AJ28" s="43"/>
+      <c r="AK28" s="43"/>
+      <c r="AL28" s="43"/>
+      <c r="AM28" s="43"/>
+      <c r="AN28" s="43"/>
     </row>
-    <row r="10" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...2148 lines deleted...]
-    <row r="51" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="29" customHeight="1"/>
+    <row r="30" customHeight="1"/>
+    <row r="31" customHeight="1"/>
+    <row r="32" customHeight="1"/>
+    <row r="33" customHeight="1"/>
+    <row r="34" customHeight="1"/>
+    <row r="35" customHeight="1"/>
+    <row r="36" customHeight="1"/>
+    <row r="37" customHeight="1"/>
+    <row r="38" customHeight="1"/>
+    <row r="39" customHeight="1"/>
+    <row r="40" customHeight="1"/>
+    <row r="41" customHeight="1"/>
+    <row r="42" customHeight="1"/>
+    <row r="43" customHeight="1"/>
+    <row r="44" customHeight="1"/>
+    <row r="45" customHeight="1"/>
+    <row r="46" customHeight="1"/>
+    <row r="47" customHeight="1"/>
+    <row r="48" customHeight="1"/>
+    <row r="49" customHeight="1"/>
+    <row r="50" customHeight="1"/>
+    <row r="51" customHeight="1"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
-  <dimension ref="A1:AM50"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:AO9"/>
   <sheetViews>
+    <sheetView showRuler="false" workbookViewId="0"/>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="3" topLeftCell="C4" activePane="bottomRight" state="frozen"/>
-      <selection pane="topRight"/>
-[...1 lines deleted...]
-      <selection pane="bottomRight" activeCell="C4" sqref="C4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="13.08984375" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="12" defaultRowHeight="15" x14ac:dyDescent="0"/>
   <cols>
-    <col min="1" max="1" width="3.453125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="40" width="13.1796875" customWidth="1"/>
+    <col min="1" max="1" width="3.46" customWidth="1"/>
+    <col min="2" max="2" width="40.31" customWidth="1"/>
+    <col min="3" max="3" width="13.23" customWidth="1"/>
+    <col min="4" max="4" width="13.23" customWidth="1"/>
+    <col min="5" max="5" width="13.23" customWidth="1"/>
+    <col min="6" max="6" width="13.23" customWidth="1"/>
+    <col min="7" max="7" width="13.23" customWidth="1"/>
+    <col min="8" max="8" width="13.23" customWidth="1"/>
+    <col min="9" max="9" width="13.23" customWidth="1"/>
+    <col min="10" max="10" width="13.23" customWidth="1"/>
+    <col min="11" max="11" width="13.23" customWidth="1"/>
+    <col min="12" max="12" width="13.23" customWidth="1"/>
+    <col min="13" max="13" width="13.23" customWidth="1"/>
+    <col min="14" max="14" width="13.23" customWidth="1"/>
+    <col min="15" max="15" width="13.23" customWidth="1"/>
+    <col min="16" max="16" width="13.23" customWidth="1"/>
+    <col min="17" max="17" width="13.23" customWidth="1"/>
+    <col min="18" max="18" width="13.23" customWidth="1"/>
+    <col min="19" max="19" width="13.23" customWidth="1"/>
+    <col min="20" max="20" width="13.23" customWidth="1"/>
+    <col min="21" max="21" width="13.23" customWidth="1"/>
+    <col min="22" max="22" width="13.23" customWidth="1"/>
+    <col min="23" max="23" width="13.23" customWidth="1"/>
+    <col min="24" max="24" width="13.23" customWidth="1"/>
+    <col min="25" max="25" width="13.23" customWidth="1"/>
+    <col min="26" max="26" width="13.23" customWidth="1"/>
+    <col min="27" max="27" width="13.23" customWidth="1"/>
+    <col min="28" max="28" width="13.23" customWidth="1"/>
+    <col min="29" max="29" width="13.23" customWidth="1"/>
+    <col min="30" max="30" width="13.23" customWidth="1"/>
+    <col min="31" max="31" width="13.23" customWidth="1"/>
+    <col min="32" max="32" width="13.23" customWidth="1"/>
+    <col min="33" max="33" width="13.23" customWidth="1"/>
+    <col min="34" max="34" width="13.23" customWidth="1"/>
+    <col min="35" max="35" width="13.23" customWidth="1"/>
+    <col min="36" max="36" width="13.23" customWidth="1"/>
+    <col min="37" max="37" width="13.23" customWidth="1"/>
+    <col min="38" max="38" width="13.23" customWidth="1"/>
+    <col min="39" max="39" width="13.23" customWidth="1"/>
+    <col min="40" max="40" width="13.23" customWidth="1"/>
+    <col min="41" max="41" width="13.23" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B1" s="50"/>
+    <row r="1" ht="15.833333333333334" customHeight="1">
+      <c r="A1" t="s" s="6">
+        <v>0</v>
+      </c>
     </row>
-    <row r="2" spans="1:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="49" t="s">
+    <row r="2" ht="15.833333333333334" customHeight="1">
+      <c r="A2" t="s" s="6">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="3" ht="15.833333333333334" customHeight="1">
+      <c r="A3" t="s" s="7">
         <v>117</v>
       </c>
-      <c r="B2" s="50"/>
     </row>
-    <row r="3" spans="1:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B3" s="50"/>
+    <row r="4" ht="15.833333333333334" customHeight="1">
+      <c r="C4" t="s" s="8">
+        <v>3</v>
+      </c>
+      <c r="D4" t="s" s="8">
+        <v>4</v>
+      </c>
+      <c r="E4" t="s" s="8">
+        <v>5</v>
+      </c>
+      <c r="F4" t="s" s="8">
+        <v>6</v>
+      </c>
+      <c r="G4" t="s" s="8">
+        <v>7</v>
+      </c>
+      <c r="H4" t="s" s="8">
+        <v>8</v>
+      </c>
+      <c r="I4" t="s" s="8">
+        <v>9</v>
+      </c>
+      <c r="J4" t="s" s="8">
+        <v>10</v>
+      </c>
+      <c r="K4" t="s" s="8">
+        <v>11</v>
+      </c>
+      <c r="L4" t="s" s="8">
+        <v>12</v>
+      </c>
+      <c r="M4" t="s" s="8">
+        <v>13</v>
+      </c>
+      <c r="N4" t="s" s="8">
+        <v>14</v>
+      </c>
+      <c r="O4" t="s" s="8">
+        <v>15</v>
+      </c>
+      <c r="P4" t="s" s="8">
+        <v>16</v>
+      </c>
+      <c r="Q4" t="s" s="8">
+        <v>17</v>
+      </c>
+      <c r="R4" t="s" s="8">
+        <v>18</v>
+      </c>
+      <c r="S4" t="s" s="8">
+        <v>20</v>
+      </c>
+      <c r="T4" t="s" s="8">
+        <v>21</v>
+      </c>
+      <c r="U4" t="s" s="8">
+        <v>22</v>
+      </c>
+      <c r="V4" t="s" s="8">
+        <v>23</v>
+      </c>
+      <c r="W4" t="s" s="8">
+        <v>25</v>
+      </c>
+      <c r="X4" t="s" s="8">
+        <v>26</v>
+      </c>
+      <c r="Y4" t="s" s="8">
+        <v>27</v>
+      </c>
+      <c r="Z4" t="s" s="8">
+        <v>28</v>
+      </c>
+      <c r="AA4" t="s" s="8">
+        <v>30</v>
+      </c>
+      <c r="AB4" t="s" s="8">
+        <v>31</v>
+      </c>
+      <c r="AC4" t="s" s="8">
+        <v>32</v>
+      </c>
+      <c r="AD4" t="s" s="8">
+        <v>33</v>
+      </c>
+      <c r="AE4" t="s" s="8">
+        <v>35</v>
+      </c>
+      <c r="AF4" t="s" s="8">
+        <v>36</v>
+      </c>
+      <c r="AG4" t="s" s="8">
+        <v>37</v>
+      </c>
+      <c r="AH4" t="s" s="8">
+        <v>38</v>
+      </c>
+      <c r="AI4" t="s" s="8">
+        <v>40</v>
+      </c>
+      <c r="AJ4" t="s" s="8">
+        <v>41</v>
+      </c>
+      <c r="AK4" t="s" s="8">
+        <v>42</v>
+      </c>
+      <c r="AL4" t="s" s="8">
+        <v>43</v>
+      </c>
+      <c r="AM4" t="s" s="8">
+        <v>45</v>
+      </c>
+      <c r="AN4" t="s" s="8">
+        <v>46</v>
+      </c>
     </row>
-    <row r="4" spans="1:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...109 lines deleted...]
-        <v>45</v>
+    <row r="5" ht="15.833333333333334" customHeight="1">
+      <c r="B5" t="s" s="26">
+        <v>119</v>
       </c>
     </row>
-    <row r="5" spans="1:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      </c>
+    <row r="6" ht="15.833333333333334" customHeight="1">
+      <c r="B6" t="s" s="27">
+        <v>120</v>
+      </c>
+      <c r="C6" s="11">
+        <v>95947</v>
+      </c>
+      <c r="D6" s="11">
+        <v>96044</v>
+      </c>
+      <c r="E6" s="11">
+        <v>95723</v>
+      </c>
+      <c r="F6" s="11">
+        <v>97462</v>
+      </c>
+      <c r="G6" s="11">
+        <v>107782</v>
+      </c>
+      <c r="H6" s="11">
+        <v>109540</v>
+      </c>
+      <c r="I6" s="11">
+        <v>106982</v>
+      </c>
+      <c r="J6" s="11">
+        <v>115907</v>
+      </c>
+      <c r="K6" s="11">
+        <v>119397</v>
+      </c>
+      <c r="L6" s="11">
+        <v>122693</v>
+      </c>
+      <c r="M6" s="11">
+        <v>126599</v>
+      </c>
+      <c r="N6" s="11">
+        <v>128627</v>
+      </c>
+      <c r="O6" s="11">
+        <v>145256</v>
+      </c>
+      <c r="P6" s="11">
+        <v>140073</v>
+      </c>
+      <c r="Q6" s="11">
+        <v>136785</v>
+      </c>
+      <c r="R6" s="11">
+        <v>147950</v>
+      </c>
+      <c r="S6" s="11">
+        <v>167736</v>
+      </c>
+      <c r="T6" s="11">
+        <v>163605</v>
+      </c>
+      <c r="U6" s="11">
+        <v>166268</v>
+      </c>
+      <c r="V6" s="11">
+        <v>175614</v>
+      </c>
+      <c r="W6" s="11">
+        <v>190293</v>
+      </c>
+      <c r="X6" s="11">
+        <v>190150</v>
+      </c>
+      <c r="Y6" s="11">
+        <v>185097</v>
+      </c>
+      <c r="Z6" s="11">
+        <v>195102</v>
+      </c>
+      <c r="AA6" s="11">
+        <v>208702</v>
+      </c>
+      <c r="AB6" s="11">
+        <v>200919</v>
+      </c>
+      <c r="AC6" s="11">
+        <v>207842</v>
+      </c>
+      <c r="AD6" s="11">
+        <v>232875</v>
+      </c>
+      <c r="AE6" s="11">
+        <v>254098</v>
+      </c>
+      <c r="AF6" s="11">
+        <v>252144</v>
+      </c>
+      <c r="AG6" s="11">
+        <v>279705</v>
+      </c>
+      <c r="AH6" s="11">
+        <v>274750</v>
+      </c>
+      <c r="AI6" s="11">
+        <v>297881</v>
+      </c>
+      <c r="AJ6" s="11">
+        <v>297803</v>
+      </c>
+      <c r="AK6" s="11">
+        <v>297435</v>
+      </c>
+      <c r="AL6" s="11">
+        <v>300943</v>
+      </c>
+      <c r="AM6" s="11">
+        <v>343652</v>
+      </c>
+      <c r="AN6" s="11">
+        <v>313876</v>
+      </c>
+      <c r="AO6" s="39"/>
     </row>
-    <row r="6" spans="1:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...113 lines deleted...]
-      </c>
+    <row r="7" ht="15.833333333333334" customHeight="1">
+      <c r="B7" t="s" s="27">
+        <v>121</v>
+      </c>
+      <c r="C7" s="15">
+        <v>42388</v>
+      </c>
+      <c r="D7" s="15">
+        <v>43632</v>
+      </c>
+      <c r="E7" s="15">
+        <v>45835</v>
+      </c>
+      <c r="F7" s="15">
+        <v>45937</v>
+      </c>
+      <c r="G7" s="15">
+        <v>61721</v>
+      </c>
+      <c r="H7" s="15">
+        <v>61475</v>
+      </c>
+      <c r="I7" s="15">
+        <v>58271</v>
+      </c>
+      <c r="J7" s="15">
+        <v>62730</v>
+      </c>
+      <c r="K7" s="15">
+        <v>67395</v>
+      </c>
+      <c r="L7" s="15">
+        <v>67792</v>
+      </c>
+      <c r="M7" s="15">
+        <v>74382</v>
+      </c>
+      <c r="N7" s="15">
+        <v>68681</v>
+      </c>
+      <c r="O7" s="15">
+        <v>89350</v>
+      </c>
+      <c r="P7" s="15">
+        <v>72034</v>
+      </c>
+      <c r="Q7" s="15">
+        <v>76085</v>
+      </c>
+      <c r="R7" s="15">
+        <v>85126</v>
+      </c>
+      <c r="S7" s="15">
+        <v>105663</v>
+      </c>
+      <c r="T7" s="15">
+        <v>97235</v>
+      </c>
+      <c r="U7" s="15">
+        <v>99057</v>
+      </c>
+      <c r="V7" s="15">
+        <v>101269</v>
+      </c>
+      <c r="W7" s="15">
+        <v>121193</v>
+      </c>
+      <c r="X7" s="15">
+        <v>106988</v>
+      </c>
+      <c r="Y7" s="15">
+        <v>102018</v>
+      </c>
+      <c r="Z7" s="15">
+        <v>97940</v>
+      </c>
+      <c r="AA7" s="15">
+        <v>120547</v>
+      </c>
+      <c r="AB7" s="15">
+        <v>109694</v>
+      </c>
+      <c r="AC7" s="15">
+        <v>120515</v>
+      </c>
+      <c r="AD7" s="15">
+        <v>137125</v>
+      </c>
+      <c r="AE7" s="15">
+        <v>154641</v>
+      </c>
+      <c r="AF7" s="15">
+        <v>152807</v>
+      </c>
+      <c r="AG7" s="15">
+        <v>169210</v>
+      </c>
+      <c r="AH7" s="15">
+        <v>188594</v>
+      </c>
+      <c r="AI7" s="15">
+        <v>211796</v>
+      </c>
+      <c r="AJ7" s="15">
+        <v>215168</v>
+      </c>
+      <c r="AK7" s="15">
+        <v>211163</v>
+      </c>
+      <c r="AL7" s="15">
+        <v>220240</v>
+      </c>
+      <c r="AM7" s="15">
+        <v>274112</v>
+      </c>
+      <c r="AN7" s="15">
+        <v>245070</v>
+      </c>
+      <c r="AO7" s="39"/>
     </row>
-    <row r="7" spans="1:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...112 lines deleted...]
-        <v>274112</v>
+    <row r="8" ht="15.833333333333334" customHeight="1">
+      <c r="B8" t="s" s="6">
+        <v>122</v>
+      </c>
+      <c r="C8" s="51">
+        <v>138335</v>
+      </c>
+      <c r="D8" s="51">
+        <v>139676</v>
+      </c>
+      <c r="E8" s="51">
+        <v>141558</v>
+      </c>
+      <c r="F8" s="51">
+        <v>143399</v>
+      </c>
+      <c r="G8" s="51">
+        <v>169503</v>
+      </c>
+      <c r="H8" s="51">
+        <v>171015</v>
+      </c>
+      <c r="I8" s="51">
+        <v>165253</v>
+      </c>
+      <c r="J8" s="51">
+        <v>178637</v>
+      </c>
+      <c r="K8" s="51">
+        <v>186792</v>
+      </c>
+      <c r="L8" s="51">
+        <v>190485</v>
+      </c>
+      <c r="M8" s="51">
+        <v>200981</v>
+      </c>
+      <c r="N8" s="51">
+        <v>197308</v>
+      </c>
+      <c r="O8" s="51">
+        <v>234606</v>
+      </c>
+      <c r="P8" s="51">
+        <v>212107</v>
+      </c>
+      <c r="Q8" s="51">
+        <v>212870</v>
+      </c>
+      <c r="R8" s="51">
+        <v>233076</v>
+      </c>
+      <c r="S8" s="51">
+        <v>273399</v>
+      </c>
+      <c r="T8" s="51">
+        <v>260840</v>
+      </c>
+      <c r="U8" s="51">
+        <v>265325</v>
+      </c>
+      <c r="V8" s="51">
+        <v>276883</v>
+      </c>
+      <c r="W8" s="51">
+        <v>311486</v>
+      </c>
+      <c r="X8" s="51">
+        <v>297138</v>
+      </c>
+      <c r="Y8" s="51">
+        <v>287115</v>
+      </c>
+      <c r="Z8" s="51">
+        <v>293042</v>
+      </c>
+      <c r="AA8" s="51">
+        <v>329249</v>
+      </c>
+      <c r="AB8" s="51">
+        <v>310613</v>
+      </c>
+      <c r="AC8" s="51">
+        <v>328357</v>
+      </c>
+      <c r="AD8" s="51">
+        <v>370000</v>
+      </c>
+      <c r="AE8" s="51">
+        <v>408739</v>
+      </c>
+      <c r="AF8" s="51">
+        <v>404951</v>
+      </c>
+      <c r="AG8" s="51">
+        <v>448915</v>
+      </c>
+      <c r="AH8" s="51">
+        <v>463344</v>
+      </c>
+      <c r="AI8" s="51">
+        <v>509677</v>
+      </c>
+      <c r="AJ8" s="51">
+        <v>512971</v>
+      </c>
+      <c r="AK8" s="51">
+        <v>508598</v>
+      </c>
+      <c r="AL8" s="51">
+        <v>521183</v>
+      </c>
+      <c r="AM8" s="51">
+        <v>617764</v>
+      </c>
+      <c r="AN8" s="51">
+        <v>558946</v>
       </c>
     </row>
-    <row r="8" spans="1:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-[...113 lines deleted...]
-      </c>
+    <row r="9" customHeight="1">
+      <c r="C9" s="43"/>
+      <c r="D9" s="43"/>
+      <c r="E9" s="43"/>
+      <c r="F9" s="43"/>
+      <c r="G9" s="43"/>
+      <c r="H9" s="43"/>
+      <c r="I9" s="43"/>
+      <c r="J9" s="43"/>
+      <c r="K9" s="43"/>
+      <c r="L9" s="43"/>
+      <c r="M9" s="43"/>
+      <c r="N9" s="43"/>
+      <c r="O9" s="43"/>
+      <c r="P9" s="43"/>
+      <c r="Q9" s="43"/>
+      <c r="R9" s="43"/>
+      <c r="S9" s="43"/>
+      <c r="T9" s="43"/>
+      <c r="U9" s="43"/>
+      <c r="V9" s="43"/>
+      <c r="W9" s="43"/>
+      <c r="X9" s="43"/>
+      <c r="Y9" s="43"/>
+      <c r="Z9" s="43"/>
+      <c r="AA9" s="43"/>
+      <c r="AB9" s="43"/>
+      <c r="AC9" s="43"/>
+      <c r="AD9" s="43"/>
+      <c r="AE9" s="43"/>
+      <c r="AF9" s="43"/>
+      <c r="AG9" s="43"/>
+      <c r="AH9" s="43"/>
+      <c r="AI9" s="43"/>
+      <c r="AJ9" s="43"/>
+      <c r="AK9" s="43"/>
+      <c r="AL9" s="43"/>
+      <c r="AM9" s="43"/>
+      <c r="AN9" s="43"/>
     </row>
-    <row r="9" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...78 lines deleted...]
-    <row r="50" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="10" customHeight="1"/>
+    <row r="11" customHeight="1"/>
+    <row r="12" customHeight="1"/>
+    <row r="13" customHeight="1"/>
+    <row r="14" customHeight="1"/>
+    <row r="15" customHeight="1"/>
+    <row r="16" customHeight="1"/>
+    <row r="17" customHeight="1"/>
+    <row r="18" customHeight="1"/>
+    <row r="19" customHeight="1"/>
+    <row r="20" customHeight="1"/>
+    <row r="21" customHeight="1"/>
+    <row r="22" customHeight="1"/>
+    <row r="23" customHeight="1"/>
+    <row r="24" customHeight="1"/>
+    <row r="25" customHeight="1"/>
+    <row r="26" customHeight="1"/>
+    <row r="27" customHeight="1"/>
+    <row r="28" customHeight="1"/>
+    <row r="29" customHeight="1"/>
+    <row r="30" customHeight="1"/>
+    <row r="31" customHeight="1"/>
+    <row r="32" customHeight="1"/>
+    <row r="33" customHeight="1"/>
+    <row r="34" customHeight="1"/>
+    <row r="35" customHeight="1"/>
+    <row r="36" customHeight="1"/>
+    <row r="37" customHeight="1"/>
+    <row r="38" customHeight="1"/>
+    <row r="39" customHeight="1"/>
+    <row r="40" customHeight="1"/>
+    <row r="41" customHeight="1"/>
+    <row r="42" customHeight="1"/>
+    <row r="43" customHeight="1"/>
+    <row r="44" customHeight="1"/>
+    <row r="45" customHeight="1"/>
+    <row r="46" customHeight="1"/>
+    <row r="47" customHeight="1"/>
+    <row r="48" customHeight="1"/>
+    <row r="49" customHeight="1"/>
+    <row r="50" customHeight="1"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
-  <dimension ref="A1:AM51"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:AN17"/>
   <sheetViews>
+    <sheetView showRuler="false" workbookViewId="0"/>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="5" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
-      <selection pane="topRight"/>
-[...1 lines deleted...]
-      <selection pane="bottomRight" activeCell="C6" sqref="C6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="13.08984375" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="12" defaultRowHeight="15" x14ac:dyDescent="0"/>
   <cols>
-    <col min="1" max="1" width="3.453125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="39" width="13.1796875" customWidth="1"/>
+    <col min="1" max="1" width="3.46" customWidth="1"/>
+    <col min="2" max="2" width="40.16" customWidth="1"/>
+    <col min="3" max="3" width="13.23" customWidth="1"/>
+    <col min="4" max="4" width="13.23" customWidth="1"/>
+    <col min="5" max="5" width="13.23" customWidth="1"/>
+    <col min="6" max="6" width="13.23" customWidth="1"/>
+    <col min="7" max="7" width="13.23" customWidth="1"/>
+    <col min="8" max="8" width="13.23" customWidth="1"/>
+    <col min="9" max="9" width="13.23" customWidth="1"/>
+    <col min="10" max="10" width="13.23" customWidth="1"/>
+    <col min="11" max="11" width="13.23" customWidth="1"/>
+    <col min="12" max="12" width="13.23" customWidth="1"/>
+    <col min="13" max="13" width="13.23" customWidth="1"/>
+    <col min="14" max="14" width="13.23" customWidth="1"/>
+    <col min="15" max="15" width="13.23" customWidth="1"/>
+    <col min="16" max="16" width="13.23" customWidth="1"/>
+    <col min="17" max="17" width="13.23" customWidth="1"/>
+    <col min="18" max="18" width="13.23" customWidth="1"/>
+    <col min="19" max="19" width="13.23" customWidth="1"/>
+    <col min="20" max="20" width="13.23" customWidth="1"/>
+    <col min="21" max="21" width="13.23" customWidth="1"/>
+    <col min="22" max="22" width="13.23" customWidth="1"/>
+    <col min="23" max="23" width="13.23" customWidth="1"/>
+    <col min="24" max="24" width="13.23" customWidth="1"/>
+    <col min="25" max="25" width="13.23" customWidth="1"/>
+    <col min="26" max="26" width="13.23" customWidth="1"/>
+    <col min="27" max="27" width="13.23" customWidth="1"/>
+    <col min="28" max="28" width="13.23" customWidth="1"/>
+    <col min="29" max="29" width="13.23" customWidth="1"/>
+    <col min="30" max="30" width="13.23" customWidth="1"/>
+    <col min="31" max="31" width="13.23" customWidth="1"/>
+    <col min="32" max="32" width="13.23" customWidth="1"/>
+    <col min="33" max="33" width="13.23" customWidth="1"/>
+    <col min="34" max="34" width="13.23" customWidth="1"/>
+    <col min="35" max="35" width="13.23" customWidth="1"/>
+    <col min="36" max="36" width="13.23" customWidth="1"/>
+    <col min="37" max="37" width="13.23" customWidth="1"/>
+    <col min="38" max="38" width="13.23" customWidth="1"/>
+    <col min="39" max="39" width="13.23" customWidth="1"/>
+    <col min="40" max="40" width="13.23" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B1" s="50"/>
+    <row r="1" ht="15.833333333333334" customHeight="1">
+      <c r="A1" t="s" s="6">
+        <v>0</v>
+      </c>
     </row>
-    <row r="2" spans="1:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="49" t="s">
+    <row r="2" ht="15.833333333333334" customHeight="1">
+      <c r="A2" t="s" s="6">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="3" ht="15.833333333333334" customHeight="1">
+      <c r="A3" t="s" s="7">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="4" ht="15.833333333333334" customHeight="1">
+      <c r="C4" t="s" s="8">
+        <v>3</v>
+      </c>
+      <c r="D4" t="s" s="8">
+        <v>4</v>
+      </c>
+      <c r="E4" t="s" s="8">
+        <v>5</v>
+      </c>
+      <c r="F4" t="s" s="8">
+        <v>6</v>
+      </c>
+      <c r="G4" t="s" s="8">
+        <v>7</v>
+      </c>
+      <c r="H4" t="s" s="8">
+        <v>8</v>
+      </c>
+      <c r="I4" t="s" s="8">
+        <v>9</v>
+      </c>
+      <c r="J4" t="s" s="8">
+        <v>10</v>
+      </c>
+      <c r="K4" t="s" s="8">
+        <v>11</v>
+      </c>
+      <c r="L4" t="s" s="8">
+        <v>12</v>
+      </c>
+      <c r="M4" t="s" s="8">
+        <v>13</v>
+      </c>
+      <c r="N4" t="s" s="8">
+        <v>14</v>
+      </c>
+      <c r="O4" t="s" s="8">
+        <v>15</v>
+      </c>
+      <c r="P4" t="s" s="8">
+        <v>16</v>
+      </c>
+      <c r="Q4" t="s" s="8">
+        <v>17</v>
+      </c>
+      <c r="R4" t="s" s="8">
+        <v>18</v>
+      </c>
+      <c r="S4" t="s" s="8">
+        <v>20</v>
+      </c>
+      <c r="T4" t="s" s="8">
+        <v>21</v>
+      </c>
+      <c r="U4" t="s" s="8">
+        <v>22</v>
+      </c>
+      <c r="V4" t="s" s="8">
+        <v>23</v>
+      </c>
+      <c r="W4" t="s" s="8">
+        <v>25</v>
+      </c>
+      <c r="X4" t="s" s="8">
+        <v>26</v>
+      </c>
+      <c r="Y4" t="s" s="8">
+        <v>27</v>
+      </c>
+      <c r="Z4" t="s" s="8">
+        <v>28</v>
+      </c>
+      <c r="AA4" t="s" s="8">
+        <v>30</v>
+      </c>
+      <c r="AB4" t="s" s="8">
+        <v>31</v>
+      </c>
+      <c r="AC4" t="s" s="8">
+        <v>32</v>
+      </c>
+      <c r="AD4" t="s" s="8">
+        <v>33</v>
+      </c>
+      <c r="AE4" t="s" s="8">
+        <v>35</v>
+      </c>
+      <c r="AF4" t="s" s="8">
+        <v>36</v>
+      </c>
+      <c r="AG4" t="s" s="8">
+        <v>37</v>
+      </c>
+      <c r="AH4" t="s" s="8">
+        <v>38</v>
+      </c>
+      <c r="AI4" t="s" s="8">
+        <v>40</v>
+      </c>
+      <c r="AJ4" t="s" s="8">
+        <v>41</v>
+      </c>
+      <c r="AK4" t="s" s="8">
+        <v>42</v>
+      </c>
+      <c r="AL4" t="s" s="8">
+        <v>43</v>
+      </c>
+      <c r="AM4" t="s" s="8">
+        <v>45</v>
+      </c>
+      <c r="AN4" t="s" s="8">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="5" ht="15.833333333333334" customHeight="1">
+      <c r="B5" t="s" s="26">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="6" ht="15.833333333333334" customHeight="1">
+      <c r="B6" t="s" s="39">
+        <v>125</v>
+      </c>
+      <c r="C6" s="11">
+        <v>76382</v>
+      </c>
+      <c r="D6" s="11">
+        <v>78337</v>
+      </c>
+      <c r="E6" s="11">
+        <v>81314</v>
+      </c>
+      <c r="F6" s="11">
+        <v>82005</v>
+      </c>
+      <c r="G6" s="11">
+        <v>102320</v>
+      </c>
+      <c r="H6" s="11">
+        <v>102095</v>
+      </c>
+      <c r="I6" s="11">
+        <v>97503</v>
+      </c>
+      <c r="J6" s="11">
+        <v>103971</v>
+      </c>
+      <c r="K6" s="11">
+        <v>109252</v>
+      </c>
+      <c r="L6" s="11">
+        <v>111057</v>
+      </c>
+      <c r="M6" s="11">
+        <v>120858</v>
+      </c>
+      <c r="N6" s="11">
+        <v>112212</v>
+      </c>
+      <c r="O6" s="11">
+        <v>145612</v>
+      </c>
+      <c r="P6" s="11">
+        <v>129992</v>
+      </c>
+      <c r="Q6" s="11">
+        <v>131860</v>
+      </c>
+      <c r="R6" s="11">
+        <v>146866</v>
+      </c>
+      <c r="S6" s="11">
+        <v>175324</v>
+      </c>
+      <c r="T6" s="11">
+        <v>160883</v>
+      </c>
+      <c r="U6" s="11">
+        <v>163587</v>
+      </c>
+      <c r="V6" s="11">
+        <v>169018</v>
+      </c>
+      <c r="W6" s="11">
+        <v>197210</v>
+      </c>
+      <c r="X6" s="11">
+        <v>181298</v>
+      </c>
+      <c r="Y6" s="11">
+        <v>172814</v>
+      </c>
+      <c r="Z6" s="11">
+        <v>167889</v>
+      </c>
+      <c r="AA6" s="11">
+        <v>198852</v>
+      </c>
+      <c r="AB6" s="11">
+        <v>183828</v>
+      </c>
+      <c r="AC6" s="11">
+        <v>195094</v>
+      </c>
+      <c r="AD6" s="11">
+        <v>219264</v>
+      </c>
+      <c r="AE6" s="11">
+        <v>247337</v>
+      </c>
+      <c r="AF6" s="11">
+        <v>245581</v>
+      </c>
+      <c r="AG6" s="11">
+        <v>266681</v>
+      </c>
+      <c r="AH6" s="11">
+        <v>276176</v>
+      </c>
+      <c r="AI6" s="11">
+        <v>308071</v>
+      </c>
+      <c r="AJ6" s="11">
+        <v>321943</v>
+      </c>
+      <c r="AK6" s="11">
+        <v>317148</v>
+      </c>
+      <c r="AL6" s="11">
+        <v>328385</v>
+      </c>
+      <c r="AM6" s="11">
+        <v>404925</v>
+      </c>
+      <c r="AN6" s="11">
+        <v>355355</v>
+      </c>
+    </row>
+    <row r="7" ht="15.833333333333334" customHeight="1">
+      <c r="B7" t="s" s="39">
+        <v>126</v>
+      </c>
+      <c r="C7" s="14">
+        <v>30054</v>
+      </c>
+      <c r="D7" s="14">
+        <v>29481</v>
+      </c>
+      <c r="E7" s="14">
+        <v>28955</v>
+      </c>
+      <c r="F7" s="14">
+        <v>29961</v>
+      </c>
+      <c r="G7" s="14">
+        <v>32595</v>
+      </c>
+      <c r="H7" s="14">
+        <v>32265</v>
+      </c>
+      <c r="I7" s="14">
+        <v>34168</v>
+      </c>
+      <c r="J7" s="14">
+        <v>38153</v>
+      </c>
+      <c r="K7" s="14">
+        <v>39431</v>
+      </c>
+      <c r="L7" s="14">
+        <v>41945</v>
+      </c>
+      <c r="M7" s="14">
+        <v>43040</v>
+      </c>
+      <c r="N7" s="14">
+        <v>46680</v>
+      </c>
+      <c r="O7" s="14">
+        <v>48756</v>
+      </c>
+      <c r="P7" s="14">
+        <v>43252</v>
+      </c>
+      <c r="Q7" s="14">
+        <v>44959</v>
+      </c>
+      <c r="R7" s="14">
+        <v>48489</v>
+      </c>
+      <c r="S7" s="14">
+        <v>59390</v>
+      </c>
+      <c r="T7" s="14">
+        <v>61689</v>
+      </c>
+      <c r="U7" s="14">
+        <v>64838</v>
+      </c>
+      <c r="V7" s="14">
+        <v>69010</v>
+      </c>
+      <c r="W7" s="14">
+        <v>72938</v>
+      </c>
+      <c r="X7" s="14">
+        <v>68010</v>
+      </c>
+      <c r="Y7" s="14">
+        <v>64584</v>
+      </c>
+      <c r="Z7" s="14">
+        <v>67657</v>
+      </c>
+      <c r="AA7" s="14">
+        <v>76100</v>
+      </c>
+      <c r="AB7" s="14">
+        <v>73329</v>
+      </c>
+      <c r="AC7" s="14">
+        <v>77975</v>
+      </c>
+      <c r="AD7" s="14">
+        <v>85182</v>
+      </c>
+      <c r="AE7" s="14">
+        <v>97211</v>
+      </c>
+      <c r="AF7" s="14">
+        <v>94272</v>
+      </c>
+      <c r="AG7" s="14">
+        <v>99511</v>
+      </c>
+      <c r="AH7" s="14">
+        <v>94679</v>
+      </c>
+      <c r="AI7" s="14">
+        <v>102287</v>
+      </c>
+      <c r="AJ7" s="14">
+        <v>101242</v>
+      </c>
+      <c r="AK7" s="14">
+        <v>99365</v>
+      </c>
+      <c r="AL7" s="14">
+        <v>97859</v>
+      </c>
+      <c r="AM7" s="14">
+        <v>115587</v>
+      </c>
+      <c r="AN7" s="14">
+        <v>109609</v>
+      </c>
+    </row>
+    <row r="8" ht="15.833333333333334" customHeight="1">
+      <c r="B8" t="s" s="39">
+        <v>127</v>
+      </c>
+      <c r="C8" s="14">
+        <v>17940</v>
+      </c>
+      <c r="D8" s="14">
+        <v>18052</v>
+      </c>
+      <c r="E8" s="14">
+        <v>17475</v>
+      </c>
+      <c r="F8" s="14">
+        <v>17390</v>
+      </c>
+      <c r="G8" s="14">
+        <v>19036</v>
+      </c>
+      <c r="H8" s="14">
+        <v>20918</v>
+      </c>
+      <c r="I8" s="14">
+        <v>17812</v>
+      </c>
+      <c r="J8" s="14">
+        <v>19780</v>
+      </c>
+      <c r="K8" s="14">
+        <v>21206</v>
+      </c>
+      <c r="L8" s="14">
+        <v>19939</v>
+      </c>
+      <c r="M8" s="14">
+        <v>20169</v>
+      </c>
+      <c r="N8" s="14">
+        <v>19054</v>
+      </c>
+      <c r="O8" s="14">
+        <v>21676</v>
+      </c>
+      <c r="P8" s="14">
+        <v>20366</v>
+      </c>
+      <c r="Q8" s="14">
+        <v>17453</v>
+      </c>
+      <c r="R8" s="14">
+        <v>16857</v>
+      </c>
+      <c r="S8" s="14">
+        <v>18713</v>
+      </c>
+      <c r="T8" s="14">
+        <v>18261</v>
+      </c>
+      <c r="U8" s="14">
+        <v>16385</v>
+      </c>
+      <c r="V8" s="14">
+        <v>17207</v>
+      </c>
+      <c r="W8" s="14">
+        <v>19972</v>
+      </c>
+      <c r="X8" s="14">
+        <v>26800</v>
+      </c>
+      <c r="Y8" s="14">
+        <v>28495</v>
+      </c>
+      <c r="Z8" s="14">
+        <v>35201</v>
+      </c>
+      <c r="AA8" s="14">
+        <v>31863</v>
+      </c>
+      <c r="AB8" s="14">
+        <v>30680</v>
+      </c>
+      <c r="AC8" s="14">
+        <v>32332</v>
+      </c>
+      <c r="AD8" s="14">
+        <v>39646</v>
+      </c>
+      <c r="AE8" s="14">
+        <v>35169</v>
+      </c>
+      <c r="AF8" s="14">
+        <v>35871</v>
+      </c>
+      <c r="AG8" s="14">
+        <v>35770</v>
+      </c>
+      <c r="AH8" s="14">
+        <v>36437</v>
+      </c>
+      <c r="AI8" s="14">
+        <v>35895</v>
+      </c>
+      <c r="AJ8" s="14">
+        <v>37584</v>
+      </c>
+      <c r="AK8" s="14">
+        <v>38025</v>
+      </c>
+      <c r="AL8" s="14">
+        <v>35006</v>
+      </c>
+      <c r="AM8" s="14">
+        <v>33435</v>
+      </c>
+      <c r="AN8" s="14">
+        <v>33064</v>
+      </c>
+    </row>
+    <row r="9" ht="15.833333333333334" customHeight="1">
+      <c r="B9" t="s" s="39">
+        <v>128</v>
+      </c>
+      <c r="C9" s="14">
+        <v>0</v>
+      </c>
+      <c r="D9" s="14">
+        <v>0</v>
+      </c>
+      <c r="E9" s="14">
+        <v>0</v>
+      </c>
+      <c r="F9" s="14">
+        <v>0</v>
+      </c>
+      <c r="G9" s="14">
+        <v>0</v>
+      </c>
+      <c r="H9" s="14">
+        <v>0</v>
+      </c>
+      <c r="I9" s="14">
+        <v>0</v>
+      </c>
+      <c r="J9" s="14">
+        <v>0</v>
+      </c>
+      <c r="K9" s="14">
+        <v>0</v>
+      </c>
+      <c r="L9" s="14">
+        <v>0</v>
+      </c>
+      <c r="M9" s="14">
+        <v>0</v>
+      </c>
+      <c r="N9" s="14">
+        <v>0</v>
+      </c>
+      <c r="O9" s="14">
+        <v>0</v>
+      </c>
+      <c r="P9" s="14">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="14">
+        <v>0</v>
+      </c>
+      <c r="R9" s="14">
+        <v>0</v>
+      </c>
+      <c r="S9" s="14">
+        <v>0</v>
+      </c>
+      <c r="T9" s="14">
+        <v>0</v>
+      </c>
+      <c r="U9" s="14">
+        <v>0</v>
+      </c>
+      <c r="V9" s="14">
+        <v>0</v>
+      </c>
+      <c r="W9" s="14">
+        <v>0</v>
+      </c>
+      <c r="X9" s="14">
+        <v>0</v>
+      </c>
+      <c r="Y9" s="14">
+        <v>0</v>
+      </c>
+      <c r="Z9" s="14">
+        <v>0</v>
+      </c>
+      <c r="AA9" s="14">
+        <v>0</v>
+      </c>
+      <c r="AB9" s="14">
+        <v>0</v>
+      </c>
+      <c r="AC9" s="14">
+        <v>0</v>
+      </c>
+      <c r="AD9" s="14">
+        <v>0</v>
+      </c>
+      <c r="AE9" s="14">
+        <v>0</v>
+      </c>
+      <c r="AF9" s="14">
+        <v>0</v>
+      </c>
+      <c r="AG9" s="14">
+        <v>17193</v>
+      </c>
+      <c r="AH9" s="14">
+        <v>26041</v>
+      </c>
+      <c r="AI9" s="14">
+        <v>24717</v>
+      </c>
+      <c r="AJ9" s="14">
+        <v>21785</v>
+      </c>
+      <c r="AK9" s="14">
+        <v>23243</v>
+      </c>
+      <c r="AL9" s="14">
+        <v>26150</v>
+      </c>
+      <c r="AM9" s="14">
+        <v>26890</v>
+      </c>
+      <c r="AN9" s="14">
+        <v>23630</v>
+      </c>
+    </row>
+    <row r="10" ht="15.833333333333334" customHeight="1">
+      <c r="B10" t="s" s="39">
+        <v>129</v>
+      </c>
+      <c r="C10" s="15">
+        <v>13959</v>
+      </c>
+      <c r="D10" s="15">
+        <v>13806</v>
+      </c>
+      <c r="E10" s="15">
+        <v>13814</v>
+      </c>
+      <c r="F10" s="15">
+        <v>14043</v>
+      </c>
+      <c r="G10" s="15">
+        <v>15552</v>
+      </c>
+      <c r="H10" s="15">
+        <v>15737</v>
+      </c>
+      <c r="I10" s="15">
+        <v>15770</v>
+      </c>
+      <c r="J10" s="15">
+        <v>16733</v>
+      </c>
+      <c r="K10" s="15">
+        <v>16903</v>
+      </c>
+      <c r="L10" s="15">
+        <v>17544</v>
+      </c>
+      <c r="M10" s="15">
+        <v>16914</v>
+      </c>
+      <c r="N10" s="15">
+        <v>19362</v>
+      </c>
+      <c r="O10" s="15">
+        <v>18562</v>
+      </c>
+      <c r="P10" s="15">
+        <v>18497</v>
+      </c>
+      <c r="Q10" s="15">
+        <v>18598</v>
+      </c>
+      <c r="R10" s="15">
+        <v>20864</v>
+      </c>
+      <c r="S10" s="15">
+        <v>19972</v>
+      </c>
+      <c r="T10" s="15">
+        <v>20007</v>
+      </c>
+      <c r="U10" s="15">
+        <v>20515</v>
+      </c>
+      <c r="V10" s="15">
+        <v>21648</v>
+      </c>
+      <c r="W10" s="15">
+        <v>21366</v>
+      </c>
+      <c r="X10" s="15">
+        <v>21030</v>
+      </c>
+      <c r="Y10" s="15">
+        <v>21222</v>
+      </c>
+      <c r="Z10" s="15">
+        <v>22295</v>
+      </c>
+      <c r="AA10" s="15">
+        <v>22434</v>
+      </c>
+      <c r="AB10" s="15">
+        <v>22776</v>
+      </c>
+      <c r="AC10" s="15">
+        <v>22956</v>
+      </c>
+      <c r="AD10" s="15">
+        <v>25908</v>
+      </c>
+      <c r="AE10" s="15">
+        <v>29022</v>
+      </c>
+      <c r="AF10" s="15">
+        <v>29227</v>
+      </c>
+      <c r="AG10" s="15">
+        <v>29760</v>
+      </c>
+      <c r="AH10" s="15">
+        <v>30011</v>
+      </c>
+      <c r="AI10" s="15">
+        <v>38707</v>
+      </c>
+      <c r="AJ10" s="15">
+        <v>30417</v>
+      </c>
+      <c r="AK10" s="15">
+        <v>30817</v>
+      </c>
+      <c r="AL10" s="15">
+        <v>33783</v>
+      </c>
+      <c r="AM10" s="15">
+        <v>36927</v>
+      </c>
+      <c r="AN10" s="15">
+        <v>37288</v>
+      </c>
+    </row>
+    <row r="11" ht="15.833333333333334" customHeight="1">
+      <c r="B11" t="s" s="6">
         <v>122</v>
       </c>
-      <c r="B2" s="50"/>
+      <c r="C11" s="51">
+        <v>138335</v>
+      </c>
+      <c r="D11" s="51">
+        <v>139676</v>
+      </c>
+      <c r="E11" s="51">
+        <v>141558</v>
+      </c>
+      <c r="F11" s="51">
+        <v>143399</v>
+      </c>
+      <c r="G11" s="51">
+        <v>169503</v>
+      </c>
+      <c r="H11" s="51">
+        <v>171015</v>
+      </c>
+      <c r="I11" s="51">
+        <v>165253</v>
+      </c>
+      <c r="J11" s="51">
+        <v>178637</v>
+      </c>
+      <c r="K11" s="51">
+        <v>186792</v>
+      </c>
+      <c r="L11" s="51">
+        <v>190485</v>
+      </c>
+      <c r="M11" s="51">
+        <v>200981</v>
+      </c>
+      <c r="N11" s="51">
+        <v>197308</v>
+      </c>
+      <c r="O11" s="51">
+        <v>234606</v>
+      </c>
+      <c r="P11" s="51">
+        <v>212107</v>
+      </c>
+      <c r="Q11" s="51">
+        <v>212870</v>
+      </c>
+      <c r="R11" s="51">
+        <v>233076</v>
+      </c>
+      <c r="S11" s="51">
+        <v>273399</v>
+      </c>
+      <c r="T11" s="51">
+        <v>260840</v>
+      </c>
+      <c r="U11" s="51">
+        <v>265325</v>
+      </c>
+      <c r="V11" s="51">
+        <v>276883</v>
+      </c>
+      <c r="W11" s="51">
+        <v>311486</v>
+      </c>
+      <c r="X11" s="51">
+        <v>297138</v>
+      </c>
+      <c r="Y11" s="51">
+        <v>287115</v>
+      </c>
+      <c r="Z11" s="51">
+        <v>293042</v>
+      </c>
+      <c r="AA11" s="51">
+        <v>329249</v>
+      </c>
+      <c r="AB11" s="51">
+        <v>310613</v>
+      </c>
+      <c r="AC11" s="51">
+        <v>328357</v>
+      </c>
+      <c r="AD11" s="51">
+        <v>370000</v>
+      </c>
+      <c r="AE11" s="51">
+        <v>408739</v>
+      </c>
+      <c r="AF11" s="51">
+        <v>404951</v>
+      </c>
+      <c r="AG11" s="51">
+        <v>448915</v>
+      </c>
+      <c r="AH11" s="51">
+        <v>463344</v>
+      </c>
+      <c r="AI11" s="51">
+        <v>509677</v>
+      </c>
+      <c r="AJ11" s="51">
+        <v>512971</v>
+      </c>
+      <c r="AK11" s="51">
+        <v>508598</v>
+      </c>
+      <c r="AL11" s="51">
+        <v>521183</v>
+      </c>
+      <c r="AM11" s="51">
+        <v>617764</v>
+      </c>
+      <c r="AN11" s="51">
+        <v>558946</v>
+      </c>
     </row>
-    <row r="3" spans="1:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B3" s="50"/>
+    <row r="12" customHeight="1">
+      <c r="C12" s="43"/>
+      <c r="D12" s="43"/>
+      <c r="E12" s="43"/>
+      <c r="F12" s="43"/>
+      <c r="G12" s="43"/>
+      <c r="H12" s="43"/>
+      <c r="I12" s="43"/>
+      <c r="J12" s="43"/>
+      <c r="K12" s="43"/>
+      <c r="L12" s="43"/>
+      <c r="M12" s="43"/>
+      <c r="N12" s="43"/>
+      <c r="O12" s="43"/>
+      <c r="P12" s="43"/>
+      <c r="Q12" s="43"/>
+      <c r="R12" s="43"/>
+      <c r="S12" s="43"/>
+      <c r="T12" s="43"/>
+      <c r="U12" s="43"/>
+      <c r="V12" s="43"/>
+      <c r="W12" s="43"/>
+      <c r="X12" s="43"/>
+      <c r="Y12" s="43"/>
+      <c r="Z12" s="43"/>
+      <c r="AA12" s="43"/>
+      <c r="AB12" s="43"/>
+      <c r="AC12" s="43"/>
+      <c r="AD12" s="43"/>
+      <c r="AE12" s="43"/>
+      <c r="AF12" s="43"/>
+      <c r="AG12" s="43"/>
+      <c r="AH12" s="43"/>
+      <c r="AI12" s="43"/>
+      <c r="AJ12" s="43"/>
+      <c r="AK12" s="43"/>
+      <c r="AL12" s="43"/>
+      <c r="AM12" s="43"/>
+      <c r="AN12" s="43"/>
     </row>
-    <row r="4" spans="1:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...109 lines deleted...]
-        <v>45</v>
+    <row r="13" ht="15.833333333333334" customHeight="1">
+      <c r="B13" t="s" s="26">
+        <v>130</v>
       </c>
     </row>
-    <row r="5" spans="1:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <v>123</v>
+    <row r="14" ht="15.833333333333334" customHeight="1">
+      <c r="B14" t="s" s="39">
+        <v>131</v>
+      </c>
+      <c r="C14" s="11">
+        <v>12746</v>
+      </c>
+      <c r="D14" s="11">
+        <v>12643</v>
+      </c>
+      <c r="E14" s="11">
+        <v>12506</v>
+      </c>
+      <c r="F14" s="11">
+        <v>12230</v>
+      </c>
+      <c r="G14" s="11">
+        <v>12237</v>
+      </c>
+      <c r="H14" s="11">
+        <v>12081</v>
+      </c>
+      <c r="I14" s="11">
+        <v>12533</v>
+      </c>
+      <c r="J14" s="11">
+        <v>13467</v>
+      </c>
+      <c r="K14" s="11">
+        <v>13616</v>
+      </c>
+      <c r="L14" s="11">
+        <v>13385</v>
+      </c>
+      <c r="M14" s="11">
+        <v>13251</v>
+      </c>
+      <c r="N14" s="11">
+        <v>15383</v>
+      </c>
+      <c r="O14" s="11">
+        <v>14628</v>
+      </c>
+      <c r="P14" s="11">
+        <v>14565</v>
+      </c>
+      <c r="Q14" s="11">
+        <v>14273</v>
+      </c>
+      <c r="R14" s="11">
+        <v>16240</v>
+      </c>
+      <c r="S14" s="11">
+        <v>15117</v>
+      </c>
+      <c r="T14" s="11">
+        <v>14926</v>
+      </c>
+      <c r="U14" s="11">
+        <v>15002</v>
+      </c>
+      <c r="V14" s="11">
+        <v>16116</v>
+      </c>
+      <c r="W14" s="11">
+        <v>15558</v>
+      </c>
+      <c r="X14" s="11">
+        <v>15426</v>
+      </c>
+      <c r="Y14" s="11">
+        <v>15370</v>
+      </c>
+      <c r="Z14" s="11">
+        <v>16367</v>
+      </c>
+      <c r="AA14" s="11">
+        <v>15594</v>
+      </c>
+      <c r="AB14" s="11">
+        <v>15461</v>
+      </c>
+      <c r="AC14" s="11">
+        <v>15460</v>
+      </c>
+      <c r="AD14" s="11">
+        <v>17821</v>
+      </c>
+      <c r="AE14" s="11">
+        <v>20500</v>
+      </c>
+      <c r="AF14" s="11">
+        <v>20581</v>
+      </c>
+      <c r="AG14" s="11">
+        <v>20512</v>
+      </c>
+      <c r="AH14" s="11">
+        <v>20552</v>
+      </c>
+      <c r="AI14" s="11">
+        <v>28925</v>
+      </c>
+      <c r="AJ14" s="11">
+        <v>20569</v>
+      </c>
+      <c r="AK14" s="11">
+        <v>20534</v>
+      </c>
+      <c r="AL14" s="11">
+        <v>23169</v>
+      </c>
+      <c r="AM14" s="11">
+        <v>26742</v>
+      </c>
+      <c r="AN14" s="11">
+        <v>26496</v>
       </c>
     </row>
-    <row r="6" spans="1:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...112 lines deleted...]
-        <v>404925</v>
+    <row r="15" ht="15.833333333333334" customHeight="1">
+      <c r="B15" t="s" s="39">
+        <v>132</v>
+      </c>
+      <c r="C15" s="15">
+        <v>1213</v>
+      </c>
+      <c r="D15" s="15">
+        <v>1163</v>
+      </c>
+      <c r="E15" s="15">
+        <v>1308</v>
+      </c>
+      <c r="F15" s="15">
+        <v>1813</v>
+      </c>
+      <c r="G15" s="15">
+        <v>3315</v>
+      </c>
+      <c r="H15" s="15">
+        <v>3656</v>
+      </c>
+      <c r="I15" s="15">
+        <v>3237</v>
+      </c>
+      <c r="J15" s="15">
+        <v>3266</v>
+      </c>
+      <c r="K15" s="15">
+        <v>3287</v>
+      </c>
+      <c r="L15" s="15">
+        <v>4159</v>
+      </c>
+      <c r="M15" s="15">
+        <v>3663</v>
+      </c>
+      <c r="N15" s="15">
+        <v>3979</v>
+      </c>
+      <c r="O15" s="15">
+        <v>3934</v>
+      </c>
+      <c r="P15" s="15">
+        <v>3932</v>
+      </c>
+      <c r="Q15" s="15">
+        <v>4325</v>
+      </c>
+      <c r="R15" s="15">
+        <v>4624</v>
+      </c>
+      <c r="S15" s="15">
+        <v>4855</v>
+      </c>
+      <c r="T15" s="15">
+        <v>5081</v>
+      </c>
+      <c r="U15" s="15">
+        <v>5513</v>
+      </c>
+      <c r="V15" s="15">
+        <v>5532</v>
+      </c>
+      <c r="W15" s="15">
+        <v>5808</v>
+      </c>
+      <c r="X15" s="15">
+        <v>5604</v>
+      </c>
+      <c r="Y15" s="15">
+        <v>5852</v>
+      </c>
+      <c r="Z15" s="15">
+        <v>5928</v>
+      </c>
+      <c r="AA15" s="15">
+        <v>6840</v>
+      </c>
+      <c r="AB15" s="15">
+        <v>7315</v>
+      </c>
+      <c r="AC15" s="15">
+        <v>7496</v>
+      </c>
+      <c r="AD15" s="15">
+        <v>8087</v>
+      </c>
+      <c r="AE15" s="15">
+        <v>8522</v>
+      </c>
+      <c r="AF15" s="15">
+        <v>8646</v>
+      </c>
+      <c r="AG15" s="15">
+        <v>9248</v>
+      </c>
+      <c r="AH15" s="15">
+        <v>9459</v>
+      </c>
+      <c r="AI15" s="15">
+        <v>9782</v>
+      </c>
+      <c r="AJ15" s="15">
+        <v>9848</v>
+      </c>
+      <c r="AK15" s="15">
+        <v>10283</v>
+      </c>
+      <c r="AL15" s="15">
+        <v>10614</v>
+      </c>
+      <c r="AM15" s="15">
+        <v>10185</v>
+      </c>
+      <c r="AN15" s="15">
+        <v>10792</v>
       </c>
     </row>
-    <row r="7" spans="1:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...112 lines deleted...]
-        <v>115587</v>
+    <row r="16" ht="15.833333333333334" customHeight="1">
+      <c r="B16" t="s" s="6">
+        <v>92</v>
+      </c>
+      <c r="C16" s="51">
+        <v>13959</v>
+      </c>
+      <c r="D16" s="51">
+        <v>13806</v>
+      </c>
+      <c r="E16" s="51">
+        <v>13814</v>
+      </c>
+      <c r="F16" s="51">
+        <v>14043</v>
+      </c>
+      <c r="G16" s="51">
+        <v>15552</v>
+      </c>
+      <c r="H16" s="51">
+        <v>15737</v>
+      </c>
+      <c r="I16" s="51">
+        <v>15770</v>
+      </c>
+      <c r="J16" s="51">
+        <v>16733</v>
+      </c>
+      <c r="K16" s="51">
+        <v>16903</v>
+      </c>
+      <c r="L16" s="51">
+        <v>17544</v>
+      </c>
+      <c r="M16" s="51">
+        <v>16914</v>
+      </c>
+      <c r="N16" s="51">
+        <v>19362</v>
+      </c>
+      <c r="O16" s="51">
+        <v>18562</v>
+      </c>
+      <c r="P16" s="51">
+        <v>18497</v>
+      </c>
+      <c r="Q16" s="51">
+        <v>18598</v>
+      </c>
+      <c r="R16" s="51">
+        <v>20864</v>
+      </c>
+      <c r="S16" s="51">
+        <v>19972</v>
+      </c>
+      <c r="T16" s="51">
+        <v>20007</v>
+      </c>
+      <c r="U16" s="51">
+        <v>20515</v>
+      </c>
+      <c r="V16" s="51">
+        <v>21648</v>
+      </c>
+      <c r="W16" s="51">
+        <v>21366</v>
+      </c>
+      <c r="X16" s="51">
+        <v>21030</v>
+      </c>
+      <c r="Y16" s="51">
+        <v>21222</v>
+      </c>
+      <c r="Z16" s="51">
+        <v>22295</v>
+      </c>
+      <c r="AA16" s="51">
+        <v>22434</v>
+      </c>
+      <c r="AB16" s="51">
+        <v>22776</v>
+      </c>
+      <c r="AC16" s="51">
+        <v>22956</v>
+      </c>
+      <c r="AD16" s="51">
+        <v>25908</v>
+      </c>
+      <c r="AE16" s="51">
+        <v>29022</v>
+      </c>
+      <c r="AF16" s="51">
+        <v>29227</v>
+      </c>
+      <c r="AG16" s="51">
+        <v>29760</v>
+      </c>
+      <c r="AH16" s="51">
+        <v>30011</v>
+      </c>
+      <c r="AI16" s="51">
+        <v>38707</v>
+      </c>
+      <c r="AJ16" s="51">
+        <v>30417</v>
+      </c>
+      <c r="AK16" s="51">
+        <v>30817</v>
+      </c>
+      <c r="AL16" s="51">
+        <v>33783</v>
+      </c>
+      <c r="AM16" s="51">
+        <v>36927</v>
+      </c>
+      <c r="AN16" s="51">
+        <v>37288</v>
       </c>
     </row>
-    <row r="8" spans="1:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...113 lines deleted...]
-      </c>
+    <row r="17" customHeight="1">
+      <c r="C17" s="43"/>
+      <c r="D17" s="43"/>
+      <c r="E17" s="43"/>
+      <c r="F17" s="43"/>
+      <c r="G17" s="43"/>
+      <c r="H17" s="43"/>
+      <c r="I17" s="43"/>
+      <c r="J17" s="43"/>
+      <c r="K17" s="43"/>
+      <c r="L17" s="43"/>
+      <c r="M17" s="43"/>
+      <c r="N17" s="43"/>
+      <c r="O17" s="43"/>
+      <c r="P17" s="43"/>
+      <c r="Q17" s="43"/>
+      <c r="R17" s="43"/>
+      <c r="S17" s="43"/>
+      <c r="T17" s="43"/>
+      <c r="U17" s="43"/>
+      <c r="V17" s="43"/>
+      <c r="W17" s="43"/>
+      <c r="X17" s="43"/>
+      <c r="Y17" s="43"/>
+      <c r="Z17" s="43"/>
+      <c r="AA17" s="43"/>
+      <c r="AB17" s="43"/>
+      <c r="AC17" s="43"/>
+      <c r="AD17" s="43"/>
+      <c r="AE17" s="43"/>
+      <c r="AF17" s="43"/>
+      <c r="AG17" s="43"/>
+      <c r="AH17" s="43"/>
+      <c r="AI17" s="43"/>
+      <c r="AJ17" s="43"/>
+      <c r="AK17" s="43"/>
+      <c r="AL17" s="43"/>
+      <c r="AM17" s="43"/>
+      <c r="AN17" s="43"/>
     </row>
-    <row r="9" spans="1:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...811 lines deleted...]
-    <row r="51" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="18" customHeight="1"/>
+    <row r="19" customHeight="1"/>
+    <row r="20" customHeight="1"/>
+    <row r="21" customHeight="1"/>
+    <row r="22" customHeight="1"/>
+    <row r="23" customHeight="1"/>
+    <row r="24" customHeight="1"/>
+    <row r="25" customHeight="1"/>
+    <row r="26" customHeight="1"/>
+    <row r="27" customHeight="1"/>
+    <row r="28" customHeight="1"/>
+    <row r="29" customHeight="1"/>
+    <row r="30" customHeight="1"/>
+    <row r="31" customHeight="1"/>
+    <row r="32" customHeight="1"/>
+    <row r="33" customHeight="1"/>
+    <row r="34" customHeight="1"/>
+    <row r="35" customHeight="1"/>
+    <row r="36" customHeight="1"/>
+    <row r="37" customHeight="1"/>
+    <row r="38" customHeight="1"/>
+    <row r="39" customHeight="1"/>
+    <row r="40" customHeight="1"/>
+    <row r="41" customHeight="1"/>
+    <row r="42" customHeight="1"/>
+    <row r="43" customHeight="1"/>
+    <row r="44" customHeight="1"/>
+    <row r="45" customHeight="1"/>
+    <row r="46" customHeight="1"/>
+    <row r="47" customHeight="1"/>
+    <row r="48" customHeight="1"/>
+    <row r="49" customHeight="1"/>
+    <row r="50" customHeight="1"/>
+    <row r="51" customHeight="1"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
-  <dimension ref="A1:AQ50"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:AR26"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView showRuler="false" workbookViewId="0"/>
+    <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="4" topLeftCell="C5" activePane="bottomRight" state="frozen"/>
-      <selection pane="topRight"/>
-[...1 lines deleted...]
-      <selection pane="bottomRight" activeCell="B34" sqref="B34"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="13.08984375" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="12" defaultRowHeight="15" x14ac:dyDescent="0"/>
   <cols>
-    <col min="1" max="1" width="2.1796875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="32" max="46" width="9.26953125" customWidth="1"/>
+    <col min="1" max="1" width="2.2" customWidth="1"/>
+    <col min="2" max="2" width="58.11" customWidth="1"/>
+    <col min="3" max="3" width="10.39" customWidth="1"/>
+    <col min="4" max="4" width="10.39" customWidth="1"/>
+    <col min="5" max="5" width="10.39" customWidth="1"/>
+    <col min="6" max="6" width="10.39" customWidth="1"/>
+    <col min="7" max="7" width="10.39" customWidth="1"/>
+    <col min="8" max="8" width="10.39" customWidth="1"/>
+    <col min="9" max="9" width="10.39" customWidth="1"/>
+    <col min="10" max="10" width="10.39" customWidth="1"/>
+    <col min="11" max="11" width="10.39" customWidth="1"/>
+    <col min="12" max="12" width="10.39" customWidth="1"/>
+    <col min="13" max="13" width="10.39" customWidth="1"/>
+    <col min="14" max="14" width="10.39" customWidth="1"/>
+    <col min="15" max="15" width="10.39" customWidth="1"/>
+    <col min="16" max="16" width="10.39" customWidth="1"/>
+    <col min="17" max="17" width="10.39" customWidth="1"/>
+    <col min="18" max="18" width="10.39" customWidth="1"/>
+    <col min="19" max="19" width="10.39" customWidth="1"/>
+    <col min="20" max="20" width="10.39" customWidth="1"/>
+    <col min="21" max="21" width="10.39" customWidth="1"/>
+    <col min="22" max="22" width="10.39" customWidth="1"/>
+    <col min="23" max="23" width="10.39" customWidth="1"/>
+    <col min="24" max="24" width="10.39" customWidth="1"/>
+    <col min="25" max="25" width="10.39" customWidth="1"/>
+    <col min="26" max="26" width="10.39" customWidth="1"/>
+    <col min="27" max="27" width="10.39" customWidth="1"/>
+    <col min="28" max="28" width="10.39" customWidth="1"/>
+    <col min="29" max="29" width="10.39" customWidth="1"/>
+    <col min="30" max="30" width="10.39" customWidth="1"/>
+    <col min="31" max="31" width="10.39" customWidth="1"/>
+    <col min="32" max="32" width="9.29" customWidth="1"/>
+    <col min="33" max="33" width="9.29" customWidth="1"/>
+    <col min="34" max="34" width="9.29" customWidth="1"/>
+    <col min="35" max="35" width="9.29" customWidth="1"/>
+    <col min="36" max="36" width="9.29" customWidth="1"/>
+    <col min="37" max="37" width="9.29" customWidth="1"/>
+    <col min="38" max="38" width="9.29" customWidth="1"/>
+    <col min="39" max="39" width="9.29" customWidth="1"/>
+    <col min="40" max="40" width="9.29" customWidth="1"/>
+    <col min="41" max="41" width="9.29" customWidth="1"/>
+    <col min="42" max="42" width="9.29" customWidth="1"/>
+    <col min="43" max="43" width="9.29" customWidth="1"/>
+    <col min="44" max="44" width="9.29" customWidth="1"/>
+    <col min="45" max="45" width="9.29" customWidth="1"/>
+    <col min="46" max="46" width="9.29" customWidth="1"/>
+    <col min="47" max="47" width="9.29" customWidth="1"/>
+    <col min="48" max="48" width="9.29" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:43" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B1" s="50"/>
+    <row r="1" ht="15.833333333333334" customHeight="1">
+      <c r="A1" t="s" s="6">
+        <v>0</v>
+      </c>
     </row>
-    <row r="2" spans="1:43" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B2" s="50"/>
+    <row r="2" ht="15.833333333333334" customHeight="1">
+      <c r="A2" t="s" s="6">
+        <v>133</v>
+      </c>
     </row>
-    <row r="3" spans="1:43" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-      <c r="C4" s="3" t="s">
+    <row r="3" customHeight="1"/>
+    <row r="4" ht="15.833333333333334" customHeight="1">
+      <c r="C4" t="s" s="8">
         <v>3</v>
       </c>
-      <c r="D4" s="3" t="s">
+      <c r="D4" t="s" s="8">
         <v>4</v>
       </c>
-      <c r="E4" s="3" t="s">
+      <c r="E4" t="s" s="8">
         <v>5</v>
       </c>
-      <c r="F4" s="3" t="s">
+      <c r="F4" t="s" s="8">
         <v>6</v>
       </c>
-      <c r="G4" s="43">
+      <c r="G4" s="52">
         <v>2017</v>
       </c>
-      <c r="H4" s="3" t="s">
-[...2 lines deleted...]
-      <c r="I4" s="3" t="s">
+      <c r="H4" t="s" s="8">
         <v>134</v>
       </c>
-      <c r="J4" s="3" t="s">
+      <c r="I4" t="s" s="8">
         <v>135</v>
       </c>
-      <c r="K4" s="3" t="s">
+      <c r="J4" t="s" s="8">
         <v>136</v>
       </c>
-      <c r="L4" s="43">
+      <c r="K4" t="s" s="8">
+        <v>137</v>
+      </c>
+      <c r="L4" s="52">
         <v>2018</v>
       </c>
-      <c r="M4" s="3" t="s">
-[...2 lines deleted...]
-      <c r="N4" s="3" t="s">
+      <c r="M4" t="s" s="8">
         <v>138</v>
       </c>
-      <c r="O4" s="3" t="s">
+      <c r="N4" t="s" s="8">
         <v>139</v>
       </c>
-      <c r="P4" s="3" t="s">
+      <c r="O4" t="s" s="8">
         <v>140</v>
       </c>
-      <c r="Q4" s="43">
+      <c r="P4" t="s" s="8">
+        <v>141</v>
+      </c>
+      <c r="Q4" s="52">
         <v>2019</v>
       </c>
-      <c r="R4" s="3" t="s">
-[...2 lines deleted...]
-      <c r="S4" s="3" t="s">
+      <c r="R4" t="s" s="8">
         <v>142</v>
       </c>
-      <c r="T4" s="3" t="s">
+      <c r="S4" t="s" s="8">
         <v>143</v>
       </c>
-      <c r="U4" s="3" t="s">
+      <c r="T4" t="s" s="8">
         <v>144</v>
       </c>
-      <c r="V4" s="43">
+      <c r="U4" t="s" s="8">
+        <v>145</v>
+      </c>
+      <c r="V4" s="52">
         <v>2020</v>
       </c>
-      <c r="W4" s="3" t="s">
-[...2 lines deleted...]
-      <c r="X4" s="3" t="s">
+      <c r="W4" t="s" s="8">
         <v>146</v>
       </c>
-      <c r="Y4" s="3" t="s">
+      <c r="X4" t="s" s="8">
         <v>147</v>
       </c>
-      <c r="Z4" s="3" t="s">
+      <c r="Y4" t="s" s="8">
         <v>148</v>
       </c>
-      <c r="AA4" s="3" t="s">
+      <c r="Z4" t="s" s="8">
         <v>149</v>
       </c>
-      <c r="AB4" s="3" t="s">
+      <c r="AA4" t="s" s="8">
         <v>150</v>
       </c>
-      <c r="AC4" s="3" t="s">
+      <c r="AB4" t="s" s="8">
         <v>151</v>
       </c>
-      <c r="AD4" s="3" t="s">
+      <c r="AC4" t="s" s="8">
         <v>152</v>
       </c>
-      <c r="AE4" s="3" t="s">
+      <c r="AD4" t="s" s="8">
         <v>153</v>
       </c>
-      <c r="AF4" s="3" t="s">
+      <c r="AE4" t="s" s="8">
         <v>154</v>
       </c>
-      <c r="AG4" s="3" t="s">
+      <c r="AF4" t="s" s="8">
         <v>155</v>
       </c>
-      <c r="AH4" s="3" t="s">
+      <c r="AG4" t="s" s="8">
         <v>156</v>
       </c>
-      <c r="AI4" s="3" t="s">
+      <c r="AH4" t="s" s="8">
+        <v>157</v>
+      </c>
+      <c r="AI4" t="s" s="8">
         <v>35</v>
       </c>
-      <c r="AJ4" s="3" t="s">
+      <c r="AJ4" t="s" s="8">
         <v>36</v>
       </c>
-      <c r="AK4" s="3" t="s">
+      <c r="AK4" t="s" s="8">
         <v>37</v>
       </c>
-      <c r="AL4" s="3" t="s">
+      <c r="AL4" t="s" s="8">
         <v>38</v>
       </c>
-      <c r="AM4" s="3" t="s">
+      <c r="AM4" t="s" s="8">
         <v>40</v>
       </c>
-      <c r="AN4" s="3" t="s">
+      <c r="AN4" t="s" s="8">
         <v>41</v>
       </c>
-      <c r="AO4" s="3" t="s">
+      <c r="AO4" t="s" s="8">
         <v>42</v>
       </c>
-      <c r="AP4" s="3" t="s">
+      <c r="AP4" t="s" s="8">
         <v>43</v>
       </c>
-      <c r="AQ4" s="3" t="s">
+      <c r="AQ4" t="s" s="8">
         <v>45</v>
       </c>
+      <c r="AR4" t="s" s="8">
+        <v>46</v>
+      </c>
     </row>
-    <row r="5" spans="1:43" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>157</v>
+    <row r="5" ht="15.833333333333334" customHeight="1">
+      <c r="B5" t="s" s="53">
+        <v>158</v>
       </c>
     </row>
-    <row r="6" spans="1:43" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="C6" s="45">
+    <row r="6" ht="15.833333333333334" customHeight="1">
+      <c r="B6" t="s" s="6">
+        <v>159</v>
+      </c>
+      <c r="C6" s="54">
         <v>2.34</v>
       </c>
-      <c r="D6" s="45">
-[...2 lines deleted...]
-      <c r="E6" s="45">
+      <c r="D6" s="54">
+        <v>2.45</v>
+      </c>
+      <c r="E6" s="54">
         <v>2.27</v>
       </c>
-      <c r="F6" s="45">
+      <c r="F6" s="54">
         <v>2.04</v>
       </c>
-      <c r="G6" s="45">
+      <c r="G6" s="54">
         <v>2.27</v>
       </c>
-      <c r="H6" s="45">
+      <c r="H6" s="54">
         <v>2.14</v>
       </c>
-      <c r="I6" s="45">
+      <c r="I6" s="54">
         <v>2.02</v>
       </c>
-      <c r="J6" s="45">
+      <c r="J6" s="54">
         <v>1.97</v>
       </c>
-      <c r="K6" s="45">
+      <c r="K6" s="54">
         <v>2.04</v>
       </c>
-      <c r="L6" s="45">
+      <c r="L6" s="54">
         <v>2.04</v>
       </c>
-      <c r="M6" s="45">
+      <c r="M6" s="54">
         <v>2.04</v>
       </c>
-      <c r="N6" s="45">
+      <c r="N6" s="54">
         <v>1.77</v>
       </c>
-      <c r="O6" s="45">
+      <c r="O6" s="54">
         <v>1.79</v>
       </c>
-      <c r="P6" s="45">
-[...2 lines deleted...]
-      <c r="Q6" s="45">
+      <c r="P6" s="54">
+        <v>2.03</v>
+      </c>
+      <c r="Q6" s="54">
         <v>1.89</v>
       </c>
-      <c r="R6" s="45">
-[...2 lines deleted...]
-      <c r="S6" s="45">
+      <c r="R6" s="54">
+        <v>2.05</v>
+      </c>
+      <c r="S6" s="54">
         <v>1.95</v>
       </c>
-      <c r="T6" s="45">
-[...5 lines deleted...]
-      <c r="V6" s="45">
+      <c r="T6" s="54">
+        <v>2.03</v>
+      </c>
+      <c r="U6" s="54">
+        <v>2.05</v>
+      </c>
+      <c r="V6" s="54">
         <v>2.02</v>
       </c>
-      <c r="W6" s="45">
+      <c r="W6" s="54">
         <v>2.19</v>
       </c>
-      <c r="X6" s="45">
-[...2 lines deleted...]
-      <c r="Y6" s="45">
+      <c r="X6" s="54">
+        <v>2.18</v>
+      </c>
+      <c r="Y6" s="54">
         <v>2.15</v>
       </c>
-      <c r="Z6" s="45">
+      <c r="Z6" s="54">
         <v>1.93</v>
       </c>
-      <c r="AA6" s="45">
-[...5 lines deleted...]
-      <c r="AC6" s="45">
+      <c r="AA6" s="54">
+        <v>2.22</v>
+      </c>
+      <c r="AB6" s="54">
+        <v>2.2</v>
+      </c>
+      <c r="AC6" s="54">
         <v>2.23</v>
       </c>
-      <c r="AD6" s="45">
+      <c r="AD6" s="54">
         <v>2.33</v>
       </c>
-      <c r="AE6" s="45">
+      <c r="AE6" s="54">
         <v>2.09</v>
       </c>
-      <c r="AF6" s="45">
+      <c r="AF6" s="54">
         <v>2.1</v>
       </c>
-      <c r="AG6" s="45">
+      <c r="AG6" s="54">
         <v>2.1</v>
       </c>
-      <c r="AH6" s="45">
+      <c r="AH6" s="54">
         <v>1.95</v>
       </c>
-      <c r="AI6" s="45">
+      <c r="AI6" s="54">
         <v>1.98</v>
       </c>
-      <c r="AJ6" s="45">
+      <c r="AJ6" s="54">
         <v>2</v>
       </c>
-      <c r="AK6" s="45">
-[...2 lines deleted...]
-      <c r="AL6" s="45">
+      <c r="AK6" s="54">
+        <v>2.07</v>
+      </c>
+      <c r="AL6" s="54">
         <v>2.23</v>
       </c>
-      <c r="AM6" s="45">
-[...2 lines deleted...]
-      <c r="AN6" s="45">
+      <c r="AM6" s="54">
+        <v>2.22</v>
+      </c>
+      <c r="AN6" s="54">
         <v>2.29</v>
       </c>
-      <c r="AO6" s="45">
+      <c r="AO6" s="54">
         <v>2.17</v>
       </c>
-      <c r="AP6" s="45">
+      <c r="AP6" s="54">
         <v>1.98</v>
       </c>
-      <c r="AQ6" s="45">
+      <c r="AQ6" s="54">
         <v>2.12</v>
       </c>
+      <c r="AR6" s="54">
+        <v>2.07</v>
+      </c>
     </row>
-    <row r="7" spans="1:43" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="H7" s="46">
+    <row r="7" ht="15.833333333333334" customHeight="1">
+      <c r="B7" t="s" s="55">
+        <v>160</v>
+      </c>
+      <c r="H7" s="56">
         <v>1.88</v>
       </c>
-      <c r="I7" s="46">
+      <c r="I7" s="56">
         <v>1.84</v>
       </c>
-      <c r="J7" s="46">
+      <c r="J7" s="56">
         <v>1.93</v>
       </c>
-      <c r="K7" s="46">
+      <c r="K7" s="56">
         <v>1.86</v>
       </c>
-      <c r="L7" s="46">
+      <c r="L7" s="56">
         <v>1.88</v>
       </c>
-      <c r="M7" s="46">
+      <c r="M7" s="56">
         <v>1.81</v>
       </c>
-      <c r="N7" s="46">
+      <c r="N7" s="56">
         <v>1.84</v>
       </c>
-      <c r="O7" s="46">
+      <c r="O7" s="56">
         <v>1.95</v>
       </c>
-      <c r="P7" s="46">
+      <c r="P7" s="56">
         <v>2.02</v>
       </c>
-      <c r="Q7" s="46">
+      <c r="Q7" s="56">
         <v>1.91</v>
       </c>
-      <c r="R7" s="46">
+      <c r="R7" s="56">
         <v>1.9</v>
       </c>
-      <c r="S7" s="46">
+      <c r="S7" s="56">
         <v>1.94</v>
       </c>
-      <c r="T7" s="46">
+      <c r="T7" s="56">
         <v>1.83</v>
       </c>
-      <c r="U7" s="46">
+      <c r="U7" s="56">
         <v>1.82</v>
       </c>
-      <c r="V7" s="46">
+      <c r="V7" s="56">
         <v>1.87</v>
       </c>
-      <c r="W7" s="46">
+      <c r="W7" s="56">
         <v>1.91</v>
       </c>
-      <c r="X7" s="46">
+      <c r="X7" s="56">
         <v>2.02</v>
       </c>
-      <c r="Y7" s="46">
+      <c r="Y7" s="56">
         <v>1.95</v>
       </c>
-      <c r="Z7" s="46">
+      <c r="Z7" s="56">
         <v>1.98</v>
       </c>
-      <c r="AA7" s="46">
-[...2 lines deleted...]
-      <c r="AB7" s="46">
+      <c r="AA7" s="56">
+        <v>2.05</v>
+      </c>
+      <c r="AB7" s="56">
         <v>2.27</v>
       </c>
-      <c r="AC7" s="46">
+      <c r="AC7" s="56">
         <v>2.23</v>
       </c>
-      <c r="AD7" s="46">
+      <c r="AD7" s="56">
         <v>2.42</v>
       </c>
-      <c r="AE7" s="46">
+      <c r="AE7" s="56">
         <v>2.54</v>
       </c>
-      <c r="AF7" s="46">
+      <c r="AF7" s="56">
         <v>2.44</v>
       </c>
-      <c r="AG7" s="46">
+      <c r="AG7" s="56">
         <v>2.42</v>
       </c>
-      <c r="AH7" s="46">
-[...2 lines deleted...]
-      <c r="AI7" s="46">
+      <c r="AH7" s="56">
+        <v>2.47</v>
+      </c>
+      <c r="AI7" s="56">
         <v>2.56</v>
       </c>
-      <c r="AJ7" s="46">
+      <c r="AJ7" s="56">
         <v>2.54</v>
       </c>
-      <c r="AK7" s="46">
-[...2 lines deleted...]
-      <c r="AL7" s="46">
+      <c r="AK7" s="56">
+        <v>2.45</v>
+      </c>
+      <c r="AL7" s="56">
         <v>2.37</v>
       </c>
-      <c r="AM7" s="46">
+      <c r="AM7" s="56">
         <v>2.36</v>
       </c>
-      <c r="AN7" s="46">
+      <c r="AN7" s="56">
         <v>2.36</v>
       </c>
-      <c r="AO7" s="46">
-[...6 lines deleted...]
-        <v>2.2999999999999998</v>
+      <c r="AO7" s="56">
+        <v>2.28</v>
+      </c>
+      <c r="AP7" s="56">
+        <v>2.26</v>
+      </c>
+      <c r="AQ7" s="56">
+        <v>2.3</v>
+      </c>
+      <c r="AR7" s="56">
+        <v>2.3</v>
       </c>
     </row>
-    <row r="8" spans="1:43" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="H8" s="46">
+    <row r="8" ht="15.833333333333334" customHeight="1">
+      <c r="B8" t="s" s="55">
+        <v>161</v>
+      </c>
+      <c r="H8" s="56">
         <v>2.68</v>
       </c>
-      <c r="I8" s="46">
+      <c r="I8" s="56">
         <v>2.34</v>
       </c>
-      <c r="J8" s="46">
-[...2 lines deleted...]
-      <c r="K8" s="46">
+      <c r="J8" s="56">
+        <v>2.03</v>
+      </c>
+      <c r="K8" s="56">
         <v>2.36</v>
       </c>
-      <c r="L8" s="46">
+      <c r="L8" s="56">
         <v>2.34</v>
       </c>
-      <c r="M8" s="46">
-[...2 lines deleted...]
-      <c r="N8" s="46">
+      <c r="M8" s="56">
+        <v>2.43</v>
+      </c>
+      <c r="N8" s="56">
         <v>1.69</v>
       </c>
-      <c r="O8" s="46">
+      <c r="O8" s="56">
         <v>1.62</v>
       </c>
-      <c r="P8" s="46">
-[...2 lines deleted...]
-      <c r="Q8" s="46">
+      <c r="P8" s="56">
+        <v>2.03</v>
+      </c>
+      <c r="Q8" s="56">
         <v>1.87</v>
       </c>
-      <c r="R8" s="46">
+      <c r="R8" s="56">
         <v>2.25</v>
       </c>
-      <c r="S8" s="46">
+      <c r="S8" s="56">
         <v>1.97</v>
       </c>
-      <c r="T8" s="46">
+      <c r="T8" s="56">
         <v>2.37</v>
       </c>
-      <c r="U8" s="46">
+      <c r="U8" s="56">
         <v>2.42</v>
       </c>
-      <c r="V8" s="46">
+      <c r="V8" s="56">
         <v>2.25</v>
       </c>
-      <c r="W8" s="46">
+      <c r="W8" s="56">
         <v>2.56</v>
       </c>
-      <c r="X8" s="46">
+      <c r="X8" s="56">
         <v>2.38</v>
       </c>
-      <c r="Y8" s="46">
+      <c r="Y8" s="56">
         <v>2.42</v>
       </c>
-      <c r="Z8" s="46">
+      <c r="Z8" s="56">
         <v>1.89</v>
       </c>
-      <c r="AA8" s="46">
+      <c r="AA8" s="56">
         <v>2.4</v>
       </c>
-      <c r="AB8" s="46">
+      <c r="AB8" s="56">
         <v>2.14</v>
       </c>
-      <c r="AC8" s="46">
-[...5 lines deleted...]
-      <c r="AE8" s="46">
+      <c r="AC8" s="56">
+        <v>2.24</v>
+      </c>
+      <c r="AD8" s="56">
+        <v>2.24</v>
+      </c>
+      <c r="AE8" s="56">
         <v>1.78</v>
       </c>
-      <c r="AF8" s="46">
+      <c r="AF8" s="56">
         <v>1.83</v>
       </c>
-      <c r="AG8" s="46">
+      <c r="AG8" s="56">
         <v>1.87</v>
       </c>
-      <c r="AH8" s="46">
+      <c r="AH8" s="56">
         <v>1.66</v>
       </c>
-      <c r="AI8" s="46">
+      <c r="AI8" s="56">
         <v>1.65</v>
       </c>
-      <c r="AJ8" s="46">
+      <c r="AJ8" s="56">
         <v>1.69</v>
       </c>
-      <c r="AK8" s="46">
+      <c r="AK8" s="56">
         <v>1.85</v>
       </c>
-      <c r="AL8" s="46">
+      <c r="AL8" s="56">
         <v>2.14</v>
       </c>
-      <c r="AM8" s="46">
+      <c r="AM8" s="56">
         <v>2.14</v>
       </c>
-      <c r="AN8" s="46">
-[...2 lines deleted...]
-      <c r="AO8" s="46">
+      <c r="AN8" s="56">
+        <v>2.24</v>
+      </c>
+      <c r="AO8" s="56">
         <v>2.1</v>
       </c>
-      <c r="AP8" s="46">
+      <c r="AP8" s="56">
         <v>1.84</v>
       </c>
-      <c r="AQ8" s="46">
+      <c r="AQ8" s="56">
         <v>2.04</v>
       </c>
+      <c r="AR8" s="56">
+        <v>1.96</v>
+      </c>
     </row>
-    <row r="9" spans="1:43" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="H9" s="47">
+    <row r="9" ht="15.833333333333334" customHeight="1">
+      <c r="B9" t="s" s="57">
+        <v>162</v>
+      </c>
+      <c r="H9" s="58">
         <v>2.94</v>
       </c>
-      <c r="I9" s="47">
+      <c r="I9" s="58">
         <v>2.73</v>
       </c>
-      <c r="J9" s="47">
+      <c r="J9" s="58">
         <v>2.59</v>
       </c>
-      <c r="K9" s="47">
+      <c r="K9" s="58">
         <v>2.6</v>
       </c>
-      <c r="L9" s="47">
+      <c r="L9" s="58">
         <v>2.71</v>
       </c>
-      <c r="M9" s="47">
+      <c r="M9" s="58">
         <v>2.6</v>
       </c>
-      <c r="N9" s="47">
+      <c r="N9" s="58">
         <v>2.86</v>
       </c>
-      <c r="O9" s="47">
+      <c r="O9" s="58">
         <v>3</v>
       </c>
-      <c r="P9" s="47">
+      <c r="P9" s="58">
         <v>2.63</v>
       </c>
-      <c r="Q9" s="47">
+      <c r="Q9" s="58">
         <v>2.78</v>
       </c>
-      <c r="R9" s="47">
+      <c r="R9" s="58">
         <v>3.42</v>
       </c>
-      <c r="S9" s="47">
+      <c r="S9" s="58">
         <v>2.84</v>
       </c>
-      <c r="T9" s="47">
+      <c r="T9" s="58">
         <v>3.37</v>
       </c>
-      <c r="U9" s="47">
+      <c r="U9" s="58">
         <v>3.47</v>
       </c>
-      <c r="V9" s="47">
+      <c r="V9" s="58">
         <v>3.28</v>
       </c>
-      <c r="W9" s="47">
+      <c r="W9" s="58">
         <v>3.9</v>
       </c>
-      <c r="X9" s="47">
+      <c r="X9" s="58">
         <v>3.54</v>
       </c>
-      <c r="Y9" s="47">
+      <c r="Y9" s="58">
         <v>3.73</v>
       </c>
-      <c r="Z9" s="47">
+      <c r="Z9" s="58">
         <v>3.49</v>
       </c>
-      <c r="AA9" s="47">
+      <c r="AA9" s="58">
         <v>3.96</v>
       </c>
-      <c r="AB9" s="47">
+      <c r="AB9" s="58">
         <v>3.42</v>
       </c>
-      <c r="AC9" s="47">
+      <c r="AC9" s="58">
         <v>3.46</v>
       </c>
-      <c r="AD9" s="47">
+      <c r="AD9" s="58">
         <v>3.31</v>
       </c>
-      <c r="AE9" s="47">
+      <c r="AE9" s="58">
         <v>3.03</v>
       </c>
-      <c r="AF9" s="47">
+      <c r="AF9" s="58">
         <v>2.75</v>
       </c>
-      <c r="AG9" s="47">
+      <c r="AG9" s="58">
         <v>2.72</v>
       </c>
-      <c r="AH9" s="47">
+      <c r="AH9" s="58">
         <v>2.36</v>
       </c>
-      <c r="AI9" s="47">
-[...2 lines deleted...]
-      <c r="AJ9" s="47">
+      <c r="AI9" s="58">
+        <v>2.49</v>
+      </c>
+      <c r="AJ9" s="58">
         <v>2.71</v>
       </c>
-      <c r="AK9" s="47">
+      <c r="AK9" s="58">
         <v>3.19</v>
       </c>
-      <c r="AL9" s="47">
+      <c r="AL9" s="58">
         <v>3.63</v>
       </c>
-      <c r="AM9" s="47">
+      <c r="AM9" s="58">
         <v>3.53</v>
       </c>
-      <c r="AN9" s="47">
+      <c r="AN9" s="58">
         <v>3.79</v>
       </c>
-      <c r="AO9" s="47">
+      <c r="AO9" s="58">
         <v>3.83</v>
       </c>
-      <c r="AP9" s="47">
+      <c r="AP9" s="58">
         <v>3.69</v>
       </c>
-      <c r="AQ9" s="47">
+      <c r="AQ9" s="58">
         <v>3.85</v>
       </c>
+      <c r="AR9" s="58">
+        <v>3.4</v>
+      </c>
     </row>
-    <row r="10" spans="1:43" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="H10" s="47">
+    <row r="10" ht="15.833333333333334" customHeight="1">
+      <c r="B10" t="s" s="57">
+        <v>163</v>
+      </c>
+      <c r="H10" s="58">
         <v>0.1</v>
       </c>
-      <c r="I10" s="47">
-[...2 lines deleted...]
-      <c r="J10" s="47">
+      <c r="I10" s="58">
+        <v>0.07</v>
+      </c>
+      <c r="J10" s="58">
         <v>0.06</v>
       </c>
-      <c r="K10" s="47">
+      <c r="K10" s="58">
         <v>0.12</v>
       </c>
-      <c r="L10" s="47">
+      <c r="L10" s="58">
         <v>0.08</v>
       </c>
-      <c r="M10" s="47">
+      <c r="M10" s="58">
         <v>0.39</v>
       </c>
-      <c r="N10" s="47">
+      <c r="N10" s="58">
         <v>0.08</v>
       </c>
-      <c r="O10" s="47">
+      <c r="O10" s="58">
         <v>0.05</v>
       </c>
-      <c r="P10" s="47">
+      <c r="P10" s="58">
         <v>0.18</v>
       </c>
-      <c r="Q10" s="47">
+      <c r="Q10" s="58">
         <v>0.09</v>
       </c>
-      <c r="R10" s="47">
+      <c r="R10" s="58">
         <v>0.16</v>
       </c>
-      <c r="S10" s="47">
+      <c r="S10" s="58">
         <v>0.18</v>
       </c>
-      <c r="T10" s="47">
+      <c r="T10" s="58">
         <v>0.25</v>
       </c>
-      <c r="U10" s="47">
+      <c r="U10" s="58">
         <v>0.17</v>
       </c>
-      <c r="V10" s="47">
+      <c r="V10" s="58">
         <v>0.19</v>
       </c>
-      <c r="W10" s="47">
+      <c r="W10" s="58">
         <v>0.26</v>
       </c>
-      <c r="X10" s="47">
-[...2 lines deleted...]
-      <c r="Y10" s="47">
+      <c r="X10" s="58">
+        <v>0.28</v>
+      </c>
+      <c r="Y10" s="58">
         <v>0.2</v>
       </c>
-      <c r="Z10" s="47">
-[...2 lines deleted...]
-      <c r="AA10" s="47">
+      <c r="Z10" s="58">
+        <v>0.14</v>
+      </c>
+      <c r="AA10" s="58">
         <v>0.21</v>
       </c>
-      <c r="AB10" s="47">
+      <c r="AB10" s="58">
         <v>0.22</v>
       </c>
-      <c r="AC10" s="47">
+      <c r="AC10" s="58">
         <v>0.27</v>
       </c>
-      <c r="AD10" s="47">
-[...2 lines deleted...]
-      <c r="AE10" s="47">
+      <c r="AD10" s="58">
+        <v>0.28</v>
+      </c>
+      <c r="AE10" s="58">
         <v>0.17</v>
       </c>
-      <c r="AF10" s="47">
+      <c r="AF10" s="58">
         <v>0.23</v>
       </c>
-      <c r="AG10" s="47">
+      <c r="AG10" s="58">
         <v>0.22</v>
       </c>
-      <c r="AH10" s="47">
+      <c r="AH10" s="58">
         <v>0.21</v>
       </c>
-      <c r="AI10" s="47">
+      <c r="AI10" s="58">
         <v>0.22</v>
       </c>
-      <c r="AJ10" s="47">
+      <c r="AJ10" s="58">
         <v>0.2</v>
       </c>
-      <c r="AK10" s="47">
+      <c r="AK10" s="58">
         <v>0.22</v>
       </c>
-      <c r="AL10" s="47">
+      <c r="AL10" s="58">
         <v>0.26</v>
       </c>
-      <c r="AM10" s="47">
+      <c r="AM10" s="58">
         <v>0.24</v>
       </c>
-      <c r="AN10" s="47">
+      <c r="AN10" s="58">
         <v>0.26</v>
       </c>
-      <c r="AO10" s="47">
+      <c r="AO10" s="58">
         <v>0.25</v>
       </c>
-      <c r="AP10" s="47">
+      <c r="AP10" s="58">
         <v>0.21</v>
       </c>
-      <c r="AQ10" s="47">
+      <c r="AQ10" s="58">
         <v>0.23</v>
       </c>
+      <c r="AR10" s="58">
+        <v>0.26</v>
+      </c>
     </row>
-    <row r="11" spans="1:43" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="AP11" s="20"/>
+    <row r="11" customHeight="1">
+      <c r="AQ11" s="39"/>
     </row>
-    <row r="12" spans="1:43" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="C12" s="45">
+    <row r="12" ht="15.833333333333334" customHeight="1">
+      <c r="B12" t="s" s="6">
+        <v>164</v>
+      </c>
+      <c r="C12" s="54">
         <v>46.35</v>
       </c>
-      <c r="D12" s="45">
+      <c r="D12" s="54">
         <v>58.44</v>
       </c>
-      <c r="E12" s="45">
+      <c r="E12" s="54">
         <v>40.39</v>
       </c>
-      <c r="F12" s="45">
+      <c r="F12" s="54">
         <v>54.1</v>
       </c>
-      <c r="G12" s="45">
+      <c r="G12" s="54">
         <v>48.73</v>
       </c>
-      <c r="H12" s="45">
+      <c r="H12" s="54">
         <v>31.94</v>
       </c>
-      <c r="I12" s="45">
+      <c r="I12" s="54">
         <v>38.94</v>
       </c>
-      <c r="J12" s="45">
+      <c r="J12" s="54">
         <v>37.5</v>
       </c>
-      <c r="K12" s="45">
+      <c r="K12" s="54">
         <v>42.49</v>
       </c>
-      <c r="L12" s="45">
+      <c r="L12" s="54">
         <v>37.4</v>
       </c>
-      <c r="M12" s="45">
-[...2 lines deleted...]
-      <c r="N12" s="45">
+      <c r="M12" s="54">
+        <v>34.02</v>
+      </c>
+      <c r="N12" s="54">
         <v>44.78</v>
       </c>
-      <c r="O12" s="45">
+      <c r="O12" s="54">
         <v>30.81</v>
       </c>
-      <c r="P12" s="45">
+      <c r="P12" s="54">
         <v>46.17</v>
       </c>
-      <c r="Q12" s="45">
-[...2 lines deleted...]
-      <c r="R12" s="45">
+      <c r="Q12" s="54">
+        <v>37.98</v>
+      </c>
+      <c r="R12" s="54">
         <v>23.46</v>
       </c>
-      <c r="S12" s="45">
+      <c r="S12" s="54">
         <v>39.03</v>
       </c>
-      <c r="T12" s="45">
+      <c r="T12" s="54">
         <v>34.89</v>
       </c>
-      <c r="U12" s="45">
+      <c r="U12" s="54">
         <v>47.52</v>
       </c>
-      <c r="V12" s="45">
+      <c r="V12" s="54">
         <v>34.01</v>
       </c>
-      <c r="W12" s="45">
+      <c r="W12" s="54">
         <v>40.81</v>
       </c>
-      <c r="X12" s="45">
+      <c r="X12" s="54">
         <v>57.62</v>
       </c>
-      <c r="Y12" s="45">
+      <c r="Y12" s="54">
         <v>45.67</v>
       </c>
-      <c r="Z12" s="45">
+      <c r="Z12" s="54">
         <v>57.02</v>
       </c>
-      <c r="AA12" s="45">
+      <c r="AA12" s="54">
         <v>38.51</v>
       </c>
-      <c r="AB12" s="45">
+      <c r="AB12" s="54">
         <v>47.31</v>
       </c>
-      <c r="AC12" s="45">
+      <c r="AC12" s="54">
         <v>38.03</v>
       </c>
-      <c r="AD12" s="45">
+      <c r="AD12" s="54">
         <v>57.95</v>
       </c>
-      <c r="AE12" s="45">
+      <c r="AE12" s="54">
         <v>40.75</v>
       </c>
-      <c r="AF12" s="45">
+      <c r="AF12" s="54">
         <v>65.37</v>
       </c>
-      <c r="AG12" s="45">
+      <c r="AG12" s="54">
         <v>43.26</v>
       </c>
-      <c r="AH12" s="45">
+      <c r="AH12" s="54">
         <v>64.64</v>
       </c>
-      <c r="AI12" s="45">
+      <c r="AI12" s="54">
         <v>50.39</v>
       </c>
-      <c r="AJ12" s="45">
+      <c r="AJ12" s="54">
         <v>55.33</v>
       </c>
-      <c r="AK12" s="45">
+      <c r="AK12" s="54">
         <v>39.76</v>
       </c>
-      <c r="AL12" s="45">
+      <c r="AL12" s="54">
         <v>60.36</v>
       </c>
-      <c r="AM12" s="45">
+      <c r="AM12" s="54">
         <v>37.96</v>
       </c>
-      <c r="AN12" s="45">
+      <c r="AN12" s="54">
         <v>45.82</v>
       </c>
-      <c r="AO12" s="45">
+      <c r="AO12" s="54">
         <v>38.19</v>
       </c>
-      <c r="AP12" s="45">
+      <c r="AP12" s="54">
         <v>48.02</v>
       </c>
-      <c r="AQ12" s="45">
+      <c r="AQ12" s="54">
         <v>28.42</v>
       </c>
+      <c r="AR12" s="54">
+        <v>42</v>
+      </c>
     </row>
-    <row r="13" spans="1:43" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="M13" s="46">
+    <row r="13" ht="15.833333333333334" customHeight="1">
+      <c r="B13" t="s" s="55">
+        <v>165</v>
+      </c>
+      <c r="M13" s="56">
         <v>167.26</v>
       </c>
-      <c r="N13" s="46">
+      <c r="N13" s="56">
         <v>163.71</v>
       </c>
-      <c r="O13" s="46">
+      <c r="O13" s="56">
         <v>158.26</v>
       </c>
-      <c r="P13" s="46">
+      <c r="P13" s="56">
         <v>163.56</v>
       </c>
-      <c r="Q13" s="46">
-[...2 lines deleted...]
-      <c r="R13" s="46">
+      <c r="Q13" s="56">
+        <v>163.17</v>
+      </c>
+      <c r="R13" s="56">
         <v>155.24</v>
       </c>
-      <c r="S13" s="46">
+      <c r="S13" s="56">
         <v>164.65</v>
       </c>
-      <c r="T13" s="46">
+      <c r="T13" s="56">
         <v>169.55</v>
       </c>
-      <c r="U13" s="46">
+      <c r="U13" s="56">
         <v>164.91</v>
       </c>
-      <c r="V13" s="46">
+      <c r="V13" s="56">
         <v>163.54</v>
       </c>
-      <c r="W13" s="46">
+      <c r="W13" s="56">
         <v>165.04</v>
       </c>
-      <c r="X13" s="46">
+      <c r="X13" s="56">
         <v>166.72</v>
       </c>
-      <c r="Y13" s="46">
+      <c r="Y13" s="56">
         <v>172.93</v>
       </c>
-      <c r="Z13" s="46">
+      <c r="Z13" s="56">
         <v>176.24</v>
       </c>
-      <c r="AA13" s="46">
+      <c r="AA13" s="56">
         <v>168.38</v>
       </c>
-      <c r="AB13" s="46">
+      <c r="AB13" s="56">
         <v>173.64</v>
       </c>
-      <c r="AC13" s="46">
+      <c r="AC13" s="56">
         <v>168.74</v>
       </c>
-      <c r="AD13" s="46">
+      <c r="AD13" s="56">
         <v>175.91</v>
       </c>
-      <c r="AE13" s="46">
-[...2 lines deleted...]
-      <c r="AF13" s="46">
+      <c r="AE13" s="56">
+        <v>157.61</v>
+      </c>
+      <c r="AF13" s="56">
         <v>164.93</v>
       </c>
-      <c r="AG13" s="46">
-[...2 lines deleted...]
-      <c r="AH13" s="46">
+      <c r="AG13" s="56">
+        <v>162.2</v>
+      </c>
+      <c r="AH13" s="56">
         <v>168.34</v>
       </c>
-      <c r="AI13" s="46">
+      <c r="AI13" s="56">
         <v>150.84</v>
       </c>
-      <c r="AJ13" s="46">
+      <c r="AJ13" s="56">
         <v>145.18</v>
       </c>
-      <c r="AK13" s="46">
+      <c r="AK13" s="56">
         <v>151.9</v>
       </c>
-      <c r="AL13" s="46">
+      <c r="AL13" s="56">
         <v>148.07</v>
       </c>
-      <c r="AM13" s="46">
+      <c r="AM13" s="56">
         <v>134.28</v>
       </c>
-      <c r="AN13" s="46">
+      <c r="AN13" s="56">
         <v>128.76</v>
       </c>
-      <c r="AO13" s="46">
-[...2 lines deleted...]
-      <c r="AP13" s="46">
+      <c r="AO13" s="56">
+        <v>128.48</v>
+      </c>
+      <c r="AP13" s="56">
         <v>126.83</v>
       </c>
-      <c r="AQ13" s="46">
+      <c r="AQ13" s="56">
         <v>114.51</v>
       </c>
+      <c r="AR13" s="56">
+        <v>114.03</v>
+      </c>
     </row>
-    <row r="14" spans="1:43" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B14" s="14" t="s">
+    <row r="14" ht="15.833333333333334" customHeight="1">
+      <c r="B14" t="s" s="22">
+        <v>166</v>
+      </c>
+      <c r="M14" s="56">
+        <v>8.33</v>
+      </c>
+      <c r="N14" s="56">
+        <v>9.63</v>
+      </c>
+      <c r="O14" s="56">
+        <v>7.72</v>
+      </c>
+      <c r="P14" s="56">
+        <v>8.21</v>
+      </c>
+      <c r="Q14" s="56">
+        <v>8.37</v>
+      </c>
+      <c r="R14" s="56">
+        <v>6.76</v>
+      </c>
+      <c r="S14" s="56">
+        <v>8.38</v>
+      </c>
+      <c r="T14" s="56">
+        <v>7.13</v>
+      </c>
+      <c r="U14" s="56">
+        <v>8.81</v>
+      </c>
+      <c r="V14" s="56">
+        <v>7.53</v>
+      </c>
+      <c r="W14" s="56">
+        <v>7.47</v>
+      </c>
+      <c r="X14" s="56">
+        <v>8.98</v>
+      </c>
+      <c r="Y14" s="56">
+        <v>7.47</v>
+      </c>
+      <c r="Z14" s="56">
+        <v>9.16</v>
+      </c>
+      <c r="AA14" s="56">
+        <v>8.02</v>
+      </c>
+      <c r="AB14" s="56">
+        <v>8.88</v>
+      </c>
+      <c r="AC14" s="56">
+        <v>7.12</v>
+      </c>
+      <c r="AD14" s="56">
+        <v>8.45</v>
+      </c>
+      <c r="AE14" s="56">
+        <v>6.81</v>
+      </c>
+      <c r="AF14" s="56">
+        <v>8.52</v>
+      </c>
+      <c r="AG14" s="56">
+        <v>5.75</v>
+      </c>
+      <c r="AH14" s="56">
+        <v>7.9</v>
+      </c>
+      <c r="AI14" s="56">
+        <v>6.57</v>
+      </c>
+      <c r="AJ14" s="56">
+        <v>7.76</v>
+      </c>
+      <c r="AK14" s="56">
+        <v>5.71</v>
+      </c>
+      <c r="AL14" s="56">
+        <v>7.98</v>
+      </c>
+      <c r="AM14" s="56">
+        <v>6.15</v>
+      </c>
+      <c r="AN14" s="56">
+        <v>7.84</v>
+      </c>
+      <c r="AO14" s="56">
+        <v>5.59</v>
+      </c>
+      <c r="AP14" s="56">
+        <v>7.34</v>
+      </c>
+      <c r="AQ14" s="56">
+        <v>5.88</v>
+      </c>
+      <c r="AR14" s="56">
+        <v>7.11</v>
+      </c>
+    </row>
+    <row r="15" customHeight="1">
+      <c r="AQ15" s="39"/>
+    </row>
+    <row r="16" ht="15.833333333333334" customHeight="1">
+      <c r="B16" t="s" s="6">
+        <v>167</v>
+      </c>
+      <c r="C16" s="54">
+        <v>16.6</v>
+      </c>
+      <c r="D16" s="54">
+        <v>16.8</v>
+      </c>
+      <c r="E16" s="54">
+        <v>17.93</v>
+      </c>
+      <c r="F16" s="54">
+        <v>13.08</v>
+      </c>
+      <c r="G16" s="54">
+        <v>15.78</v>
+      </c>
+      <c r="H16" s="54">
+        <v>13.92</v>
+      </c>
+      <c r="I16" s="54">
+        <v>17.8</v>
+      </c>
+      <c r="J16" s="54">
+        <v>19.11</v>
+      </c>
+      <c r="K16" s="54">
+        <v>20.19</v>
+      </c>
+      <c r="L16" s="54">
+        <v>17.5</v>
+      </c>
+      <c r="M16" s="54">
+        <v>21.15</v>
+      </c>
+      <c r="N16" s="54">
+        <v>20.64</v>
+      </c>
+      <c r="O16" s="54">
+        <v>20.78</v>
+      </c>
+      <c r="P16" s="54">
+        <v>16.12</v>
+      </c>
+      <c r="Q16" s="54">
+        <v>19.48</v>
+      </c>
+      <c r="R16" s="54">
+        <v>15.38</v>
+      </c>
+      <c r="S16" s="54">
+        <v>20.58</v>
+      </c>
+      <c r="T16" s="54">
+        <v>15.95</v>
+      </c>
+      <c r="U16" s="54">
+        <v>15.38</v>
+      </c>
+      <c r="V16" s="54">
+        <v>16.53</v>
+      </c>
+      <c r="W16" s="54">
+        <v>16.05</v>
+      </c>
+      <c r="X16" s="54">
+        <v>14.5</v>
+      </c>
+      <c r="Y16" s="54">
+        <v>15.2</v>
+      </c>
+      <c r="Z16" s="54">
+        <v>15.4</v>
+      </c>
+      <c r="AA16" s="54">
+        <v>18.1</v>
+      </c>
+      <c r="AB16" s="54">
+        <v>19.77</v>
+      </c>
+      <c r="AC16" s="54">
+        <v>18.69</v>
+      </c>
+      <c r="AD16" s="54">
+        <v>19.18</v>
+      </c>
+      <c r="AE16" s="54">
+        <v>19.64</v>
+      </c>
+      <c r="AF16" s="54">
+        <v>16.6</v>
+      </c>
+      <c r="AG16" s="54">
+        <v>15.5</v>
+      </c>
+      <c r="AH16" s="54">
+        <v>15.97</v>
+      </c>
+      <c r="AI16" s="54">
+        <v>14.68</v>
+      </c>
+      <c r="AJ16" s="54">
+        <v>15.39</v>
+      </c>
+      <c r="AK16" s="54">
+        <v>15.82</v>
+      </c>
+      <c r="AL16" s="54">
+        <v>17.56</v>
+      </c>
+      <c r="AM16" s="54">
+        <v>18.16</v>
+      </c>
+      <c r="AN16" s="54">
+        <v>18.68</v>
+      </c>
+      <c r="AO16" s="54">
+        <v>16.31</v>
+      </c>
+      <c r="AP16" s="54">
+        <v>16.71</v>
+      </c>
+      <c r="AQ16" s="54">
+        <v>19.43</v>
+      </c>
+      <c r="AR16" s="54">
+        <v>18.19</v>
+      </c>
+    </row>
+    <row r="17" ht="15.833333333333334" customHeight="1">
+      <c r="B17" t="s" s="55">
+        <v>168</v>
+      </c>
+      <c r="H17" s="56">
+        <v>20.34</v>
+      </c>
+      <c r="I17" s="56">
+        <v>26.1</v>
+      </c>
+      <c r="J17" s="56">
+        <v>29.32</v>
+      </c>
+      <c r="K17" s="56">
+        <v>28.86</v>
+      </c>
+      <c r="L17" s="56">
+        <v>25.71</v>
+      </c>
+      <c r="M17" s="56">
+        <v>30.67</v>
+      </c>
+      <c r="N17" s="56">
+        <v>29.13</v>
+      </c>
+      <c r="O17" s="56">
+        <v>28.09</v>
+      </c>
+      <c r="P17" s="56">
+        <v>24.8</v>
+      </c>
+      <c r="Q17" s="56">
+        <v>28.11</v>
+      </c>
+      <c r="R17" s="56">
+        <v>23.88</v>
+      </c>
+      <c r="S17" s="56">
+        <v>27.24</v>
+      </c>
+      <c r="T17" s="56">
+        <v>20.25</v>
+      </c>
+      <c r="U17" s="56">
+        <v>22.39</v>
+      </c>
+      <c r="V17" s="56">
+        <v>23.55</v>
+      </c>
+      <c r="W17" s="56">
+        <v>23.63</v>
+      </c>
+      <c r="X17" s="56">
+        <v>23.21</v>
+      </c>
+      <c r="Y17" s="56">
+        <v>24.37</v>
+      </c>
+      <c r="Z17" s="56">
+        <v>23.84</v>
+      </c>
+      <c r="AA17" s="56">
+        <v>26.18</v>
+      </c>
+      <c r="AB17" s="56">
+        <v>29.2</v>
+      </c>
+      <c r="AC17" s="56">
+        <v>29.33</v>
+      </c>
+      <c r="AD17" s="56">
+        <v>29.6</v>
+      </c>
+      <c r="AE17" s="56">
+        <v>30.33</v>
+      </c>
+      <c r="AF17" s="56">
+        <v>26.59</v>
+      </c>
+      <c r="AG17" s="56">
+        <v>25.42</v>
+      </c>
+      <c r="AH17" s="56">
+        <v>27.92</v>
+      </c>
+      <c r="AI17" s="56">
+        <v>25.95</v>
+      </c>
+      <c r="AJ17" s="56">
+        <v>26.51</v>
+      </c>
+      <c r="AK17" s="56">
+        <v>27.68</v>
+      </c>
+      <c r="AL17" s="56">
+        <v>29</v>
+      </c>
+      <c r="AM17" s="56">
+        <v>30.39</v>
+      </c>
+      <c r="AN17" s="56">
+        <v>30.54</v>
+      </c>
+      <c r="AO17" s="56">
+        <v>27.98</v>
+      </c>
+      <c r="AP17" s="56">
+        <v>25.98</v>
+      </c>
+      <c r="AQ17" s="56">
+        <v>29.94</v>
+      </c>
+      <c r="AR17" s="56">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="18" ht="15.833333333333334" customHeight="1">
+      <c r="B18" t="s" s="55">
+        <v>169</v>
+      </c>
+      <c r="H18" s="56">
+        <v>5.49</v>
+      </c>
+      <c r="I18" s="56">
+        <v>6.59</v>
+      </c>
+      <c r="J18" s="56">
+        <v>6.94</v>
+      </c>
+      <c r="K18" s="56">
+        <v>6.69</v>
+      </c>
+      <c r="L18" s="56">
+        <v>6.34</v>
+      </c>
+      <c r="M18" s="56">
+        <v>8.24</v>
+      </c>
+      <c r="N18" s="56">
+        <v>8.98</v>
+      </c>
+      <c r="O18" s="56">
+        <v>9.26</v>
+      </c>
+      <c r="P18" s="56">
+        <v>7.23</v>
+      </c>
+      <c r="Q18" s="56">
+        <v>8.29</v>
+      </c>
+      <c r="R18" s="56">
+        <v>6.2</v>
+      </c>
+      <c r="S18" s="56">
+        <v>9.1</v>
+      </c>
+      <c r="T18" s="56">
+        <v>9.46</v>
+      </c>
+      <c r="U18" s="56">
+        <v>6.79</v>
+      </c>
+      <c r="V18" s="56">
+        <v>7.41</v>
+      </c>
+      <c r="W18" s="56">
+        <v>6.46</v>
+      </c>
+      <c r="X18" s="56">
+        <v>5.34</v>
+      </c>
+      <c r="Y18" s="56">
+        <v>5.23</v>
+      </c>
+      <c r="Z18" s="56">
+        <v>5.62</v>
+      </c>
+      <c r="AA18" s="56">
+        <v>6.18</v>
+      </c>
+      <c r="AB18" s="56">
+        <v>5.93</v>
+      </c>
+      <c r="AC18" s="56">
+        <v>5.28</v>
+      </c>
+      <c r="AD18" s="56">
+        <v>6.09</v>
+      </c>
+      <c r="AE18" s="56">
+        <v>7.21</v>
+      </c>
+      <c r="AF18" s="56">
+        <v>6.14</v>
+      </c>
+      <c r="AG18" s="56">
+        <v>5.5</v>
+      </c>
+      <c r="AH18" s="56">
+        <v>5.38</v>
+      </c>
+      <c r="AI18" s="56">
+        <v>5.06</v>
+      </c>
+      <c r="AJ18" s="56">
+        <v>5.62</v>
+      </c>
+      <c r="AK18" s="56">
+        <v>5.99</v>
+      </c>
+      <c r="AL18" s="56">
+        <v>7.07</v>
+      </c>
+      <c r="AM18" s="56">
+        <v>7.27</v>
+      </c>
+      <c r="AN18" s="56">
+        <v>6.97</v>
+      </c>
+      <c r="AO18" s="56">
+        <v>6.56</v>
+      </c>
+      <c r="AP18" s="56">
+        <v>6.98</v>
+      </c>
+      <c r="AQ18" s="56">
+        <v>7.57</v>
+      </c>
+      <c r="AR18" s="56">
+        <v>7.6</v>
+      </c>
+    </row>
+    <row r="19" customHeight="1">
+      <c r="AQ19" s="39"/>
+    </row>
+    <row r="20" ht="15.833333333333334" customHeight="1">
+      <c r="B20" t="s" s="6">
+        <v>170</v>
+      </c>
+      <c r="C20" s="59">
+        <v>0.44</v>
+      </c>
+      <c r="D20" s="54">
+        <v>0.44</v>
+      </c>
+      <c r="E20" s="54">
+        <v>0.46</v>
+      </c>
+      <c r="F20" s="54">
+        <v>0.48</v>
+      </c>
+      <c r="G20" s="54">
+        <v>0.46</v>
+      </c>
+      <c r="H20" s="54">
+        <v>0.47</v>
+      </c>
+      <c r="I20" s="54">
+        <v>0.46</v>
+      </c>
+      <c r="J20" s="54">
+        <v>0.47</v>
+      </c>
+      <c r="K20" s="54">
+        <v>0.52</v>
+      </c>
+      <c r="L20" s="54">
+        <v>0.48</v>
+      </c>
+      <c r="M20" s="54">
+        <v>0.49</v>
+      </c>
+      <c r="N20" s="54">
+        <v>0.48</v>
+      </c>
+      <c r="O20" s="54">
+        <v>0.46</v>
+      </c>
+      <c r="P20" s="54">
+        <v>0.47</v>
+      </c>
+      <c r="Q20" s="54">
+        <v>0.47</v>
+      </c>
+      <c r="R20" s="54">
+        <v>0.45</v>
+      </c>
+      <c r="S20" s="54">
+        <v>0.42</v>
+      </c>
+      <c r="T20" s="54">
+        <v>0.38</v>
+      </c>
+      <c r="U20" s="54">
+        <v>0.31</v>
+      </c>
+      <c r="V20" s="54">
+        <v>0.38</v>
+      </c>
+      <c r="W20" s="54">
+        <v>0.31</v>
+      </c>
+      <c r="X20" s="54">
+        <v>0.31</v>
+      </c>
+      <c r="Y20" s="54">
+        <v>0.33</v>
+      </c>
+      <c r="Z20" s="54">
+        <v>0.31</v>
+      </c>
+      <c r="AA20" s="54">
+        <v>0.31</v>
+      </c>
+      <c r="AB20" s="54">
+        <v>0.29</v>
+      </c>
+      <c r="AC20" s="54">
+        <v>0.33</v>
+      </c>
+      <c r="AD20" s="54">
+        <v>0.36</v>
+      </c>
+      <c r="AE20" s="59">
+        <v>0.38</v>
+      </c>
+      <c r="AF20" s="59">
+        <v>0.38</v>
+      </c>
+      <c r="AG20" s="59">
+        <v>0.35</v>
+      </c>
+      <c r="AH20" s="59">
+        <v>0.37</v>
+      </c>
+      <c r="AI20" s="59">
+        <v>0.36</v>
+      </c>
+      <c r="AJ20" s="59">
+        <v>0.35</v>
+      </c>
+      <c r="AK20" s="59">
+        <v>0.54</v>
+      </c>
+      <c r="AL20" s="59">
+        <v>0.57</v>
+      </c>
+      <c r="AM20" s="59">
+        <v>0.55</v>
+      </c>
+      <c r="AN20" s="59">
+        <v>0.52</v>
+      </c>
+      <c r="AO20" s="59">
+        <v>0.51</v>
+      </c>
+      <c r="AP20" s="59">
+        <v>0.54</v>
+      </c>
+      <c r="AQ20" s="59">
+        <v>0.53</v>
+      </c>
+      <c r="AR20" s="59">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="21" customHeight="1">
+      <c r="AQ21" s="6"/>
+    </row>
+    <row r="22" ht="15.833333333333334" customHeight="1">
+      <c r="B22" t="s" s="6">
+        <v>171</v>
+      </c>
+      <c r="C22" s="54">
+        <v>2.78</v>
+      </c>
+      <c r="D22" s="54">
+        <v>2.79</v>
+      </c>
+      <c r="E22" s="54">
+        <v>2.72</v>
+      </c>
+      <c r="F22" s="54">
+        <v>2.53</v>
+      </c>
+      <c r="G22" s="54">
+        <v>2.7</v>
+      </c>
+      <c r="H22" s="54">
+        <v>2.68</v>
+      </c>
+      <c r="I22" s="54">
+        <v>2.53</v>
+      </c>
+      <c r="J22" s="54">
+        <v>2.46</v>
+      </c>
+      <c r="K22" s="54">
+        <v>2.65</v>
+      </c>
+      <c r="L22" s="54">
+        <v>2.58</v>
+      </c>
+      <c r="M22" s="54">
+        <v>2.62</v>
+      </c>
+      <c r="N22" s="54">
+        <v>2.26</v>
+      </c>
+      <c r="O22" s="54">
+        <v>2.2</v>
+      </c>
+      <c r="P22" s="54">
+        <v>2.59</v>
+      </c>
+      <c r="Q22" s="54">
+        <v>2.4</v>
+      </c>
+      <c r="R22" s="54">
+        <v>2.65</v>
+      </c>
+      <c r="S22" s="54">
+        <v>2.56</v>
+      </c>
+      <c r="T22" s="54">
+        <v>2.47</v>
+      </c>
+      <c r="U22" s="54">
+        <v>2.51</v>
+      </c>
+      <c r="V22" s="54">
+        <v>2.55</v>
+      </c>
+      <c r="W22" s="54">
+        <v>2.77</v>
+      </c>
+      <c r="X22" s="54">
+        <v>2.7</v>
+      </c>
+      <c r="Y22" s="54">
+        <v>2.7</v>
+      </c>
+      <c r="Z22" s="54">
+        <v>2.55</v>
+      </c>
+      <c r="AA22" s="54">
+        <v>2.93</v>
+      </c>
+      <c r="AB22" s="54">
+        <v>2.78</v>
+      </c>
+      <c r="AC22" s="54">
+        <v>2.73</v>
+      </c>
+      <c r="AD22" s="54">
+        <v>3</v>
+      </c>
+      <c r="AE22" s="54">
+        <v>2.71</v>
+      </c>
+      <c r="AF22" s="54">
+        <v>2.6</v>
+      </c>
+      <c r="AG22" s="54">
+        <v>2.51</v>
+      </c>
+      <c r="AH22" s="54">
+        <v>2.54</v>
+      </c>
+      <c r="AI22" s="54">
+        <v>2.56</v>
+      </c>
+      <c r="AJ22" s="54">
+        <v>2.43</v>
+      </c>
+      <c r="AK22" s="54">
+        <v>2.29</v>
+      </c>
+      <c r="AL22" s="54">
+        <v>2.28</v>
+      </c>
+      <c r="AM22" s="54">
+        <v>2.31</v>
+      </c>
+      <c r="AN22" s="54">
+        <v>2.3</v>
+      </c>
+      <c r="AO22" s="54">
+        <v>2.16</v>
+      </c>
+      <c r="AP22" s="54">
+        <v>2.04</v>
+      </c>
+      <c r="AQ22" s="54">
+        <v>2.21</v>
+      </c>
+      <c r="AR22" s="54">
+        <v>2.14</v>
+      </c>
+    </row>
+    <row r="23" customHeight="1">
+      <c r="AQ23" s="39"/>
+    </row>
+    <row r="24" ht="15.833333333333334" customHeight="1">
+      <c r="B24" t="s" s="6">
         <v>172</v>
       </c>
-      <c r="M14" s="46">
-[...90 lines deleted...]
-        <v>5.88</v>
+      <c r="C24" s="54">
+        <v>2.82</v>
+      </c>
+      <c r="D24" s="54">
+        <v>2.82</v>
+      </c>
+      <c r="E24" s="54">
+        <v>2.8</v>
+      </c>
+      <c r="F24" s="54">
+        <v>2.59</v>
+      </c>
+      <c r="G24" s="54">
+        <v>2.75</v>
+      </c>
+      <c r="H24" s="54">
+        <v>2.74</v>
+      </c>
+      <c r="I24" s="54">
+        <v>2.62</v>
+      </c>
+      <c r="J24" s="54">
+        <v>2.61</v>
+      </c>
+      <c r="K24" s="54">
+        <v>2.71</v>
+      </c>
+      <c r="L24" s="54">
+        <v>2.67</v>
+      </c>
+      <c r="M24" s="54">
+        <v>2.67</v>
+      </c>
+      <c r="N24" s="54">
+        <v>2.59</v>
+      </c>
+      <c r="O24" s="54">
+        <v>2.62</v>
+      </c>
+      <c r="P24" s="54">
+        <v>2.76</v>
+      </c>
+      <c r="Q24" s="54">
+        <v>2.66</v>
+      </c>
+      <c r="R24" s="54">
+        <v>2.93</v>
+      </c>
+      <c r="S24" s="54">
+        <v>2.79</v>
+      </c>
+      <c r="T24" s="54">
+        <v>2.65</v>
+      </c>
+      <c r="U24" s="54">
+        <v>2.7</v>
+      </c>
+      <c r="V24" s="54">
+        <v>2.77</v>
+      </c>
+      <c r="W24" s="54">
+        <v>3.05</v>
+      </c>
+      <c r="X24" s="54">
+        <v>2.95</v>
+      </c>
+      <c r="Y24" s="54">
+        <v>2.97</v>
+      </c>
+      <c r="Z24" s="54">
+        <v>3.02</v>
+      </c>
+      <c r="AA24" s="54">
+        <v>3.33</v>
+      </c>
+      <c r="AB24" s="54">
+        <v>3.14</v>
+      </c>
+      <c r="AC24" s="54">
+        <v>3.05</v>
+      </c>
+      <c r="AD24" s="54">
+        <v>3.31</v>
+      </c>
+      <c r="AE24" s="54">
+        <v>3.2</v>
+      </c>
+      <c r="AF24" s="54">
+        <v>2.92</v>
+      </c>
+      <c r="AG24" s="54">
+        <v>2.81</v>
+      </c>
+      <c r="AH24" s="54">
+        <v>2.91</v>
+      </c>
+      <c r="AI24" s="54">
+        <v>2.99</v>
+      </c>
+      <c r="AJ24" s="54">
+        <v>2.88</v>
+      </c>
+      <c r="AK24" s="54">
+        <v>2.69</v>
+      </c>
+      <c r="AL24" s="54">
+        <v>2.59</v>
+      </c>
+      <c r="AM24" s="54">
+        <v>2.64</v>
+      </c>
+      <c r="AN24" s="54">
+        <v>2.66</v>
+      </c>
+      <c r="AO24" s="54">
+        <v>2.54</v>
+      </c>
+      <c r="AP24" s="54">
+        <v>2.51</v>
+      </c>
+      <c r="AQ24" s="54">
+        <v>2.72</v>
+      </c>
+      <c r="AR24" s="54">
+        <v>2.53</v>
       </c>
     </row>
-    <row r="15" spans="1:43" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="AP15" s="20"/>
+    <row r="25" customHeight="1"/>
+    <row r="26" customHeight="1">
+      <c r="B26" t="s" s="1">
+        <v>173</v>
+      </c>
     </row>
-    <row r="16" spans="1:43" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-[...778 lines deleted...]
-    <row r="50" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="27" customHeight="1"/>
+    <row r="28" customHeight="1"/>
+    <row r="29" customHeight="1"/>
+    <row r="30" customHeight="1"/>
+    <row r="31" customHeight="1"/>
+    <row r="32" customHeight="1"/>
+    <row r="33" customHeight="1"/>
+    <row r="34" customHeight="1"/>
+    <row r="35" customHeight="1"/>
+    <row r="36" customHeight="1"/>
+    <row r="37" customHeight="1"/>
+    <row r="38" customHeight="1"/>
+    <row r="39" customHeight="1"/>
+    <row r="40" customHeight="1"/>
+    <row r="41" customHeight="1"/>
+    <row r="42" customHeight="1"/>
+    <row r="43" customHeight="1"/>
+    <row r="44" customHeight="1"/>
+    <row r="45" customHeight="1"/>
+    <row r="46" customHeight="1"/>
+    <row r="47" customHeight="1"/>
+    <row r="48" customHeight="1"/>
+    <row r="49" customHeight="1"/>
+    <row r="50" customHeight="1"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
+  <Application>wDesk</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
+  <Company>Workiva</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
-      </vt:variant>
-[...4 lines deleted...]
-        <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="7" baseType="lpstr">
-[...6 lines deleted...]
-      <vt:lpstr>'Fee per Million '!Print_Area</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Workiva</Company>
-[...3 lines deleted...]
-  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...8 lines deleted...]
-</cp:coreProperties>
+<coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <title xmlns="http://purl.org/dc/elements/1.1/"/>
+  <subject xmlns="http://purl.org/dc/elements/1.1/"/>
+  <creator xmlns="http://purl.org/dc/elements/1.1/">Workiva</creator>
+  <keywords xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">wDesk</keywords>
+  <description xmlns="http://purl.org/dc/elements/1.1/"/>
+  <lastModifiedBy xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">Workiva</lastModifiedBy>
+  <revision xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">2</revision>
+</coreProperties>
 </file>
-
-[...9 lines deleted...]
-</file>